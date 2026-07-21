--- v0 (2026-04-26)
+++ v1 (2026-07-21)
@@ -13,66 +13,66 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="B:\Corporate Services\Corporate Policy &amp; Planning\Statistics\Databanks\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9384"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9264"/>
   </bookViews>
   <sheets>
     <sheet name="About" sheetId="48" r:id="rId1"/>
     <sheet name="Quarterly" sheetId="46" r:id="rId2"/>
     <sheet name="Annual" sheetId="49" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="About">Quarterly!$A$1:$F$23</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="270" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="271" uniqueCount="208">
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Frequency</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Statistics Office, Corporate Policy and Planning Unit</t>
   </si>
   <si>
@@ -645,69 +645,71 @@
   <si>
     <t>March 25, 2025: 2024 Average annual consumer price inflation has been revised.</t>
   </si>
   <si>
     <t>2025, Q1</t>
   </si>
   <si>
     <t>2025, Q2</t>
   </si>
   <si>
     <t>January 20, 2025: Index has been reweighted to Q3, 2024=100, and terminology changed to Consumer Price Index to reflect changes in the composition of the new basket. Note that data prior to Q3, 2024 have not been adjusted, and the weighting pattern and composition of the index for those periods represented retail prices. Changes between the CPI and RPI are small, and involved removing items that may be considered to represent investment rather than consumption, including mortgage principal. The composition of the new CPI follows the UN classification system 'Classification of Individual Consumption According to Purpose' (COICOP), to ensure that the coverage of the index is personal consumption.</t>
   </si>
   <si>
     <t>2025, Q3</t>
   </si>
   <si>
     <t>2025, Q4</t>
   </si>
   <si>
     <t>CPI.RATE.AVERAGE</t>
   </si>
   <si>
     <t>Average rate of the four quarterly annual inflation rates for each year</t>
   </si>
   <si>
-    <t>This file was last updated on April 15, 2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026, Q1</t>
+  </si>
+  <si>
+    <t>2026, Q2</t>
+  </si>
+  <si>
+    <t>This file was last updated on July 17, 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="8">
+  <numFmts count="7">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_)_£_ ;_ * \(#,##0.00\)_£_ ;_ * &quot;-&quot;??_)_£_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="0.0_)"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
     <numFmt numFmtId="169" formatCode="0.0%"/>
-    <numFmt numFmtId="173" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="46">
     <font>
       <sz val="12"/>
       <name val="Arial MT"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1868,241 +1870,241 @@
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="173" fontId="45" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...189 lines deleted...]
-    <xf numFmtId="173" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="45" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -3404,51 +3406,51 @@
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y75"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.6328125" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="125" style="10" customWidth="1"/>
     <col min="2" max="2" width="6.08984375" style="10" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.08984375" style="10" customWidth="1"/>
     <col min="4" max="15" width="22.08984375" style="7" customWidth="1"/>
     <col min="16" max="23" width="22.08984375" style="4" customWidth="1"/>
     <col min="24" max="24" width="22.08984375" style="3" customWidth="1"/>
     <col min="25" max="25" width="22.08984375" style="4" customWidth="1"/>
     <col min="26" max="16384" width="8.6328125" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="1" customFormat="1" ht="43.2">
       <c r="A1" s="24" t="s">
         <v>148</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
@@ -3487,51 +3489,51 @@
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
     </row>
     <row r="3" spans="1:25" ht="28.8">
       <c r="A3" s="49" t="s">
         <v>149</v>
       </c>
       <c r="W3" s="7"/>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" s="49"/>
       <c r="W4" s="7"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" s="52" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" s="48"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
     </row>
     <row r="7" spans="1:25" s="1" customFormat="1">
       <c r="A7" s="24" t="s">
         <v>147</v>
       </c>
@@ -4096,82 +4098,82 @@
       <c r="N72" s="4"/>
       <c r="O72" s="4"/>
     </row>
     <row r="73" spans="4:24">
       <c r="N73" s="4"/>
       <c r="O73" s="4"/>
     </row>
     <row r="74" spans="4:24">
       <c r="N74" s="4"/>
       <c r="O74" s="4"/>
       <c r="X74" s="20"/>
     </row>
     <row r="75" spans="4:24">
       <c r="N75" s="4"/>
       <c r="O75" s="4"/>
       <c r="X75" s="20"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:EA56"/>
+  <dimension ref="A1:EB56"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="5" ySplit="1" topLeftCell="DR2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="5" ySplit="1" topLeftCell="DS2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="F1" sqref="F1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="EA1" sqref="EA1"/>
+      <selection pane="bottomRight" activeCell="EB1" sqref="EB1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="38.36328125" defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="15.36328125" style="27" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="41.6328125" style="31" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.36328125" style="31" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.36328125" style="31" customWidth="1"/>
     <col min="5" max="5" width="15.36328125" style="32" customWidth="1"/>
     <col min="6" max="6" width="6.81640625" style="35" bestFit="1" customWidth="1"/>
     <col min="7" max="116" width="6.81640625" style="40" bestFit="1" customWidth="1"/>
     <col min="117" max="117" width="6.81640625" style="31" bestFit="1" customWidth="1"/>
     <col min="118" max="121" width="6.81640625" style="40" bestFit="1" customWidth="1"/>
     <col min="122" max="122" width="6.81640625" style="31" bestFit="1" customWidth="1"/>
     <col min="123" max="125" width="6.81640625" style="40" bestFit="1" customWidth="1"/>
     <col min="126" max="127" width="6.81640625" style="40" customWidth="1"/>
     <col min="128" max="128" width="7.54296875" style="53" bestFit="1" customWidth="1"/>
     <col min="129" max="129" width="6.81640625" style="40" bestFit="1" customWidth="1"/>
     <col min="130" max="130" width="6.81640625" style="40" customWidth="1"/>
-    <col min="131" max="131" width="6.81640625" style="31" customWidth="1"/>
-    <col min="132" max="162" width="10.6328125" style="31" customWidth="1"/>
+    <col min="131" max="132" width="6.81640625" style="31" customWidth="1"/>
+    <col min="133" max="162" width="10.6328125" style="31" customWidth="1"/>
     <col min="163" max="16384" width="38.36328125" style="31"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:131" s="27" customFormat="1" ht="14.4">
+    <row r="1" spans="1:132" s="27" customFormat="1" ht="14.4">
       <c r="A1" s="26" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="27" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="27" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="27" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="28" t="s">
         <v>6</v>
       </c>
       <c r="F1" s="45" t="s">
         <v>91</v>
       </c>
       <c r="G1" s="43" t="s">
         <v>92</v>
       </c>
       <c r="H1" s="43" t="s">
         <v>93</v>
       </c>
       <c r="I1" s="43" t="s">
@@ -4519,54 +4521,57 @@
       <c r="DS1" s="47" t="s">
         <v>151</v>
       </c>
       <c r="DT1" s="47" t="s">
         <v>152</v>
       </c>
       <c r="DU1" s="47" t="s">
         <v>153</v>
       </c>
       <c r="DV1" s="47" t="s">
         <v>186</v>
       </c>
       <c r="DW1" s="47" t="s">
         <v>198</v>
       </c>
       <c r="DX1" s="55" t="s">
         <v>199</v>
       </c>
       <c r="DY1" s="47" t="s">
         <v>201</v>
       </c>
       <c r="DZ1" s="47" t="s">
         <v>202</v>
       </c>
       <c r="EA1" s="47" t="s">
+        <v>205</v>
+      </c>
+      <c r="EB1" s="27" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="2" spans="1:131" ht="14.4">
+    <row r="2" spans="1:132" ht="14.4">
       <c r="A2" s="29" t="s">
         <v>166</v>
       </c>
       <c r="B2" s="30" t="s">
         <v>156</v>
       </c>
       <c r="C2" s="31" t="s">
         <v>187</v>
       </c>
       <c r="D2" s="31" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="32" t="s">
         <v>188</v>
       </c>
       <c r="F2" s="35">
         <v>37.285140367366644</v>
       </c>
       <c r="G2" s="46">
         <v>37.303787731865469</v>
       </c>
       <c r="H2" s="46">
         <v>37.519071683077811</v>
       </c>
       <c r="I2" s="46">
@@ -4916,52 +4921,55 @@
       </c>
       <c r="DT2" s="35">
         <v>99.663417657892595</v>
       </c>
       <c r="DU2" s="35">
         <v>100</v>
       </c>
       <c r="DV2" s="35">
         <v>106.44897880718548</v>
       </c>
       <c r="DW2" s="35">
         <v>106.98793496158848</v>
       </c>
       <c r="DX2" s="34">
         <v>106.62036730738895</v>
       </c>
       <c r="DY2" s="58">
         <v>106.91772676305983</v>
       </c>
       <c r="DZ2" s="34">
         <v>107.22517976942765</v>
       </c>
       <c r="EA2" s="33">
         <v>107.90734431192196</v>
       </c>
+      <c r="EB2" s="33">
+        <v>108.97648360700278</v>
+      </c>
     </row>
-    <row r="3" spans="1:131" ht="14.4">
+    <row r="3" spans="1:132" ht="14.4">
       <c r="A3" s="29" t="s">
         <v>167</v>
       </c>
       <c r="B3" s="30" t="s">
         <v>157</v>
       </c>
       <c r="C3" s="31" t="s">
         <v>187</v>
       </c>
       <c r="D3" s="31" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="32" t="s">
         <v>189</v>
       </c>
       <c r="F3" s="35">
         <v>18.355117159244671</v>
       </c>
       <c r="G3" s="46">
         <v>18.355117159244671</v>
       </c>
       <c r="H3" s="46">
         <v>18.618588462920119</v>
       </c>
       <c r="I3" s="46">
@@ -5311,52 +5319,55 @@
       </c>
       <c r="DT3" s="35">
         <v>96.912137818513173</v>
       </c>
       <c r="DU3" s="35">
         <v>100</v>
       </c>
       <c r="DV3" s="35">
         <v>101.55175546279848</v>
       </c>
       <c r="DW3" s="35">
         <v>103.73155014197584</v>
       </c>
       <c r="DX3" s="34">
         <v>102.50596607722137</v>
       </c>
       <c r="DY3" s="58">
         <v>103.82489560734105</v>
       </c>
       <c r="DZ3" s="34">
         <v>107.73280085106569</v>
       </c>
       <c r="EA3" s="33">
         <v>108.71812519928959</v>
       </c>
+      <c r="EB3" s="33">
+        <v>112.54602861049484</v>
+      </c>
     </row>
-    <row r="4" spans="1:131" ht="14.4">
+    <row r="4" spans="1:132" ht="14.4">
       <c r="A4" s="29" t="s">
         <v>168</v>
       </c>
       <c r="B4" s="30" t="s">
         <v>158</v>
       </c>
       <c r="C4" s="31" t="s">
         <v>187</v>
       </c>
       <c r="D4" s="31" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="32" t="s">
         <v>196</v>
       </c>
       <c r="F4" s="35">
         <v>43.48817806259342</v>
       </c>
       <c r="G4" s="46">
         <v>42.914000817688702</v>
       </c>
       <c r="H4" s="46">
         <v>42.699755577052592</v>
       </c>
       <c r="I4" s="46">
@@ -5706,52 +5717,55 @@
       </c>
       <c r="DT4" s="35">
         <v>97.236269153484784</v>
       </c>
       <c r="DU4" s="35">
         <v>100</v>
       </c>
       <c r="DV4" s="35">
         <v>100.56566159314663</v>
       </c>
       <c r="DW4" s="35">
         <v>100.5748974073546</v>
       </c>
       <c r="DX4" s="34">
         <v>100.5748974073546</v>
       </c>
       <c r="DY4" s="58">
         <v>103.57462287739077</v>
       </c>
       <c r="DZ4" s="34">
         <v>103.57462287739077</v>
       </c>
       <c r="EA4" s="33">
         <v>103.57462287739077</v>
       </c>
+      <c r="EB4" s="33">
+        <v>104.66638926031555</v>
+      </c>
     </row>
-    <row r="5" spans="1:131" ht="14.4">
+    <row r="5" spans="1:132" ht="14.4">
       <c r="A5" s="29" t="s">
         <v>169</v>
       </c>
       <c r="B5" s="30" t="s">
         <v>159</v>
       </c>
       <c r="C5" s="31" t="s">
         <v>187</v>
       </c>
       <c r="D5" s="31" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="32" t="s">
         <v>190</v>
       </c>
       <c r="F5" s="35">
         <v>18.739948328033925</v>
       </c>
       <c r="G5" s="46">
         <v>18.944264176102447</v>
       </c>
       <c r="H5" s="46">
         <v>18.861636443427685</v>
       </c>
       <c r="I5" s="46">
@@ -6101,52 +6115,55 @@
       </c>
       <c r="DT5" s="35">
         <v>88.900521796879502</v>
       </c>
       <c r="DU5" s="35">
         <v>100</v>
       </c>
       <c r="DV5" s="35">
         <v>100</v>
       </c>
       <c r="DW5" s="35">
         <v>100</v>
       </c>
       <c r="DX5" s="34">
         <v>101.76000240137692</v>
       </c>
       <c r="DY5" s="58">
         <v>110.22433381162755</v>
       </c>
       <c r="DZ5" s="34">
         <v>110.22433381162755</v>
       </c>
       <c r="EA5" s="33">
         <v>110.23643519059111</v>
       </c>
+      <c r="EB5" s="33">
+        <v>110.45426001193538</v>
+      </c>
     </row>
-    <row r="6" spans="1:131" ht="14.4">
+    <row r="6" spans="1:132" ht="14.4">
       <c r="A6" s="29" t="s">
         <v>170</v>
       </c>
       <c r="B6" s="30" t="s">
         <v>160</v>
       </c>
       <c r="C6" s="31" t="s">
         <v>187</v>
       </c>
       <c r="D6" s="31" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="32" t="s">
         <v>191</v>
       </c>
       <c r="F6" s="35">
         <v>40.972851809193905</v>
       </c>
       <c r="G6" s="46">
         <v>41.140874633069913</v>
       </c>
       <c r="H6" s="46">
         <v>41.008725596308452</v>
       </c>
       <c r="I6" s="46">
@@ -6496,52 +6513,55 @@
       </c>
       <c r="DT6" s="35">
         <v>89.901758162042427</v>
       </c>
       <c r="DU6" s="35">
         <v>100</v>
       </c>
       <c r="DV6" s="35">
         <v>94.202630032995216</v>
       </c>
       <c r="DW6" s="35">
         <v>94.202630032995216</v>
       </c>
       <c r="DX6" s="34">
         <v>94.133215647382158</v>
       </c>
       <c r="DY6" s="58">
         <v>94.241502088938518</v>
       </c>
       <c r="DZ6" s="34">
         <v>93.892124845692479</v>
       </c>
       <c r="EA6" s="33">
         <v>93.892124845692479</v>
       </c>
+      <c r="EB6" s="33">
+        <v>96.756436382936414</v>
+      </c>
     </row>
-    <row r="7" spans="1:131" ht="14.4">
+    <row r="7" spans="1:132" ht="14.4">
       <c r="A7" s="29" t="s">
         <v>171</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>161</v>
       </c>
       <c r="C7" s="31" t="s">
         <v>187</v>
       </c>
       <c r="D7" s="31" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="32" t="s">
         <v>192</v>
       </c>
       <c r="F7" s="35">
         <v>40.241317598292582</v>
       </c>
       <c r="G7" s="46">
         <v>50.292319220222268</v>
       </c>
       <c r="H7" s="46">
         <v>51.139488879414344</v>
       </c>
       <c r="I7" s="46">
@@ -6891,52 +6911,55 @@
       </c>
       <c r="DT7" s="35">
         <v>98.701481723628547</v>
       </c>
       <c r="DU7" s="35">
         <v>100</v>
       </c>
       <c r="DV7" s="35">
         <v>101.83810282220388</v>
       </c>
       <c r="DW7" s="35">
         <v>101.3899437964578</v>
       </c>
       <c r="DX7" s="34">
         <v>101.39390318024674</v>
       </c>
       <c r="DY7" s="58">
         <v>102.61636301006757</v>
       </c>
       <c r="DZ7" s="34">
         <v>103.39802959360155</v>
       </c>
       <c r="EA7" s="33">
         <v>103.78960707126207</v>
       </c>
+      <c r="EB7" s="33">
+        <v>102.92970959349545</v>
+      </c>
     </row>
-    <row r="8" spans="1:131" ht="14.4">
+    <row r="8" spans="1:132" ht="14.4">
       <c r="A8" s="29" t="s">
         <v>172</v>
       </c>
       <c r="B8" s="30" t="s">
         <v>162</v>
       </c>
       <c r="C8" s="31" t="s">
         <v>187</v>
       </c>
       <c r="D8" s="31" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="32" t="s">
         <v>193</v>
       </c>
       <c r="F8" s="35">
         <v>33.53113506484587</v>
       </c>
       <c r="G8" s="46">
         <v>33.812462359176585</v>
       </c>
       <c r="H8" s="46">
         <v>33.911323520994877</v>
       </c>
       <c r="I8" s="46">
@@ -7286,52 +7309,55 @@
       </c>
       <c r="DT8" s="35">
         <v>100</v>
       </c>
       <c r="DU8" s="35">
         <v>100</v>
       </c>
       <c r="DV8" s="35">
         <v>104.32900533726364</v>
       </c>
       <c r="DW8" s="35">
         <v>104.32900769650557</v>
       </c>
       <c r="DX8" s="34">
         <v>105.00610776643644</v>
       </c>
       <c r="DY8" s="58">
         <v>106.19587734926415</v>
       </c>
       <c r="DZ8" s="34">
         <v>106.19587734926415</v>
       </c>
       <c r="EA8" s="33">
         <v>106.7842722824896</v>
       </c>
+      <c r="EB8" s="33">
+        <v>106.47576888314053</v>
+      </c>
     </row>
-    <row r="9" spans="1:131" ht="14.4">
+    <row r="9" spans="1:132" ht="14.4">
       <c r="A9" s="29" t="s">
         <v>173</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>163</v>
       </c>
       <c r="C9" s="31" t="s">
         <v>187</v>
       </c>
       <c r="D9" s="31" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="32" t="s">
         <v>194</v>
       </c>
       <c r="F9" s="35">
         <v>67.022092574320681</v>
       </c>
       <c r="G9" s="46">
         <v>67.438004729729229</v>
       </c>
       <c r="H9" s="46">
         <v>71.734807549053571</v>
       </c>
       <c r="I9" s="46">
@@ -7681,52 +7707,55 @@
       </c>
       <c r="DT9" s="35">
         <v>84.476533353567191</v>
       </c>
       <c r="DU9" s="35">
         <v>100</v>
       </c>
       <c r="DV9" s="35">
         <v>100</v>
       </c>
       <c r="DW9" s="35">
         <v>100</v>
       </c>
       <c r="DX9" s="34">
         <v>100</v>
       </c>
       <c r="DY9" s="58">
         <v>100</v>
       </c>
       <c r="DZ9" s="34">
         <v>100</v>
       </c>
       <c r="EA9" s="33">
         <v>100</v>
       </c>
+      <c r="EB9" s="33">
+        <v>100</v>
+      </c>
     </row>
-    <row r="10" spans="1:131" ht="14.4">
+    <row r="10" spans="1:132" ht="14.4">
       <c r="A10" s="29" t="s">
         <v>174</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>164</v>
       </c>
       <c r="C10" s="31" t="s">
         <v>187</v>
       </c>
       <c r="D10" s="31" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="32" t="s">
         <v>195</v>
       </c>
       <c r="F10" s="35">
         <v>50.443860044894997</v>
       </c>
       <c r="G10" s="46">
         <v>51.220098070296018</v>
       </c>
       <c r="H10" s="46">
         <v>49.971134947952891</v>
       </c>
       <c r="I10" s="46">
@@ -8076,52 +8105,55 @@
       </c>
       <c r="DT10" s="35">
         <v>99.046947356768655</v>
       </c>
       <c r="DU10" s="35">
         <v>100</v>
       </c>
       <c r="DV10" s="35">
         <v>100.11015359276715</v>
       </c>
       <c r="DW10" s="35">
         <v>100.82503220809484</v>
       </c>
       <c r="DX10" s="34">
         <v>101.68589665440668</v>
       </c>
       <c r="DY10" s="58">
         <v>101.23659717338275</v>
       </c>
       <c r="DZ10" s="34">
         <v>102.53035499356486</v>
       </c>
       <c r="EA10" s="33">
         <v>103.47159674489009</v>
       </c>
+      <c r="EB10" s="33">
+        <v>101.72598780350116</v>
+      </c>
     </row>
-    <row r="11" spans="1:131" ht="14.4">
+    <row r="11" spans="1:132" ht="14.4">
       <c r="A11" s="29" t="s">
         <v>175</v>
       </c>
       <c r="B11" s="30" t="s">
         <v>165</v>
       </c>
       <c r="C11" s="31" t="s">
         <v>187</v>
       </c>
       <c r="D11" s="31" t="s">
         <v>11</v>
       </c>
       <c r="F11" s="35">
         <v>35.929036197261333</v>
       </c>
       <c r="G11" s="46">
         <v>36.392687098813482</v>
       </c>
       <c r="H11" s="46">
         <v>36.555093713756442</v>
       </c>
       <c r="I11" s="46">
         <v>36.877245839046417</v>
       </c>
       <c r="J11" s="46">
@@ -8468,52 +8500,55 @@
       </c>
       <c r="DT11" s="35">
         <v>97.480416614750467</v>
       </c>
       <c r="DU11" s="35">
         <v>100</v>
       </c>
       <c r="DV11" s="35">
         <v>103.08808541148944</v>
       </c>
       <c r="DW11" s="35">
         <v>103.48768775280406</v>
       </c>
       <c r="DX11" s="34">
         <v>103.58795558767004</v>
       </c>
       <c r="DY11" s="58">
         <v>104.78573314568837</v>
       </c>
       <c r="DZ11" s="60">
         <v>105.36062876917623</v>
       </c>
       <c r="EA11" s="33">
         <v>105.89390639765521</v>
       </c>
+      <c r="EB11" s="33">
+        <v>106.38060941106444</v>
+      </c>
     </row>
-    <row r="12" spans="1:131" ht="14.4">
+    <row r="12" spans="1:132" ht="14.4">
       <c r="A12" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="37" t="s">
         <v>117</v>
       </c>
       <c r="C12" s="31" t="s">
         <v>187</v>
       </c>
       <c r="D12" s="31" t="s">
         <v>11</v>
       </c>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="34"/>
       <c r="K12" s="34"/>
       <c r="L12" s="34"/>
       <c r="M12" s="34"/>
       <c r="N12" s="34"/>
       <c r="O12" s="34"/>
       <c r="P12" s="34"/>
       <c r="Q12" s="34"/>
       <c r="R12" s="34"/>
       <c r="S12" s="34"/>
@@ -8809,52 +8844,55 @@
       </c>
       <c r="DT12" s="35">
         <v>95.155798119834728</v>
       </c>
       <c r="DU12" s="35">
         <v>100</v>
       </c>
       <c r="DV12" s="35">
         <v>111.30784770991282</v>
       </c>
       <c r="DW12" s="35">
         <v>111.6970375722953</v>
       </c>
       <c r="DX12" s="35">
         <v>111.97465956886678</v>
       </c>
       <c r="DY12" s="58">
         <v>115.47175259212258</v>
       </c>
       <c r="DZ12" s="34">
         <v>115.44425259212258</v>
       </c>
       <c r="EA12" s="33">
         <v>113.78881695183112</v>
       </c>
+      <c r="EB12" s="33">
+        <v>113.99083715385134</v>
+      </c>
     </row>
-    <row r="13" spans="1:131" ht="14.4">
+    <row r="13" spans="1:132" ht="14.4">
       <c r="A13" s="37" t="s">
         <v>176</v>
       </c>
       <c r="B13" s="38" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="31" t="s">
         <v>123</v>
       </c>
       <c r="D13" s="31" t="s">
         <v>124</v>
       </c>
       <c r="E13" s="32" t="s">
         <v>188</v>
       </c>
       <c r="G13" s="39"/>
       <c r="H13" s="39"/>
       <c r="I13" s="39"/>
       <c r="J13" s="39">
         <v>3.7208324513447799E-2</v>
       </c>
       <c r="K13" s="39">
         <v>6.153819413231032E-2</v>
       </c>
       <c r="L13" s="39">
@@ -9195,52 +9233,55 @@
       </c>
       <c r="DT13" s="41">
         <v>3.2696796965240305E-2</v>
       </c>
       <c r="DU13" s="41">
         <v>2.743049586669799E-2</v>
       </c>
       <c r="DV13" s="41">
         <v>9.6851120402546176E-2</v>
       </c>
       <c r="DW13" s="41">
         <v>8.446739125647551E-2</v>
       </c>
       <c r="DX13" s="41">
         <v>6.9804445933983272E-2</v>
       </c>
       <c r="DY13" s="59">
         <v>6.9177267630598394E-2</v>
       </c>
       <c r="DZ13" s="41">
         <v>7.2917652281863088E-3</v>
       </c>
       <c r="EA13" s="61">
         <v>8.5935797402163505E-3</v>
       </c>
+      <c r="EB13" s="61">
+        <v>2.2098182168338365E-2</v>
+      </c>
     </row>
-    <row r="14" spans="1:131" ht="14.4">
+    <row r="14" spans="1:132" ht="14.4">
       <c r="A14" s="37" t="s">
         <v>177</v>
       </c>
       <c r="B14" s="38" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="31" t="s">
         <v>123</v>
       </c>
       <c r="D14" s="31" t="s">
         <v>124</v>
       </c>
       <c r="E14" s="32" t="s">
         <v>189</v>
       </c>
       <c r="G14" s="39"/>
       <c r="H14" s="39"/>
       <c r="I14" s="39"/>
       <c r="J14" s="39">
         <v>5.6210826103111122E-2</v>
       </c>
       <c r="K14" s="39">
         <v>6.5677705020631638E-2</v>
       </c>
       <c r="L14" s="39">
@@ -9581,52 +9622,55 @@
       </c>
       <c r="DT14" s="41">
         <v>4.5265690063555297E-2</v>
       </c>
       <c r="DU14" s="41">
         <v>5.889224087399314E-2</v>
       </c>
       <c r="DV14" s="41">
         <v>7.5323659066904636E-2</v>
       </c>
       <c r="DW14" s="41">
         <v>7.0801770914005413E-2</v>
       </c>
       <c r="DX14" s="41">
         <v>5.7720615648616969E-2</v>
       </c>
       <c r="DY14" s="59">
         <v>3.8248956073410501E-2</v>
       </c>
       <c r="DZ14" s="41">
         <v>6.0865962977188603E-2</v>
       </c>
       <c r="EA14" s="61">
         <v>4.8071922674332912E-2</v>
       </c>
+      <c r="EB14" s="61">
+        <v>9.7946128576652081E-2</v>
+      </c>
     </row>
-    <row r="15" spans="1:131" ht="14.4">
+    <row r="15" spans="1:132" ht="14.4">
       <c r="A15" s="37" t="s">
         <v>178</v>
       </c>
       <c r="B15" s="38" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="31" t="s">
         <v>123</v>
       </c>
       <c r="D15" s="31" t="s">
         <v>124</v>
       </c>
       <c r="E15" s="32" t="s">
         <v>196</v>
       </c>
       <c r="G15" s="39"/>
       <c r="H15" s="39"/>
       <c r="I15" s="39"/>
       <c r="J15" s="39">
         <v>-6.1745677459918991E-3</v>
       </c>
       <c r="K15" s="39">
         <v>1.2514363446931576E-2</v>
       </c>
       <c r="L15" s="39">
@@ -9967,52 +10011,55 @@
       </c>
       <c r="DT15" s="41">
         <v>8.4745581441606266E-2</v>
       </c>
       <c r="DU15" s="41">
         <v>6.6730013059092208E-2</v>
       </c>
       <c r="DV15" s="41">
         <v>5.270864312760648E-2</v>
       </c>
       <c r="DW15" s="41">
         <v>3.6624984313481157E-2</v>
       </c>
       <c r="DX15" s="41">
         <v>3.433521548014018E-2</v>
       </c>
       <c r="DY15" s="59">
         <v>3.5746228773907651E-2</v>
       </c>
       <c r="DZ15" s="41">
         <v>2.9920364830068324E-2</v>
       </c>
       <c r="EA15" s="61">
         <v>2.9825787024037487E-2</v>
       </c>
+      <c r="EB15" s="61">
+        <v>4.0681044260869159E-2</v>
+      </c>
     </row>
-    <row r="16" spans="1:131" ht="14.4">
+    <row r="16" spans="1:132" ht="14.4">
       <c r="A16" s="37" t="s">
         <v>179</v>
       </c>
       <c r="B16" s="38" t="s">
         <v>122</v>
       </c>
       <c r="C16" s="31" t="s">
         <v>123</v>
       </c>
       <c r="D16" s="31" t="s">
         <v>124</v>
       </c>
       <c r="E16" s="32" t="s">
         <v>190</v>
       </c>
       <c r="G16" s="39"/>
       <c r="H16" s="39"/>
       <c r="I16" s="39"/>
       <c r="J16" s="39">
         <v>1.0101021658777132E-2</v>
       </c>
       <c r="K16" s="39">
         <v>-2.2831267577760883E-4</v>
       </c>
       <c r="L16" s="39">
@@ -10353,52 +10400,55 @@
       </c>
       <c r="DT16" s="41">
         <v>0.14125513617013419</v>
       </c>
       <c r="DU16" s="41">
         <v>0.28374402433506685</v>
       </c>
       <c r="DV16" s="41">
         <v>0.28073849343620649</v>
       </c>
       <c r="DW16" s="41">
         <v>0.12485279027361229</v>
       </c>
       <c r="DX16" s="41">
         <v>0.14465022639438319</v>
       </c>
       <c r="DY16" s="59">
         <v>0.10224333811627551</v>
       </c>
       <c r="DZ16" s="41">
         <v>0.10224333811627551</v>
       </c>
       <c r="EA16" s="61">
         <v>0.1023643519059112</v>
       </c>
+      <c r="EB16" s="61">
+        <v>8.5438850288792834E-2</v>
+      </c>
     </row>
-    <row r="17" spans="1:131" ht="14.4">
+    <row r="17" spans="1:132" ht="14.4">
       <c r="A17" s="37" t="s">
         <v>180</v>
       </c>
       <c r="B17" s="38" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="31" t="s">
         <v>123</v>
       </c>
       <c r="D17" s="31" t="s">
         <v>124</v>
       </c>
       <c r="E17" s="32" t="s">
         <v>191</v>
       </c>
       <c r="G17" s="39"/>
       <c r="H17" s="39"/>
       <c r="I17" s="39"/>
       <c r="J17" s="39">
         <v>2.9813513563256233E-2</v>
       </c>
       <c r="K17" s="39">
         <v>4.6935877127020298E-2</v>
       </c>
       <c r="L17" s="39">
@@ -10739,52 +10789,55 @@
       </c>
       <c r="DT17" s="41">
         <v>2.0188472654411482E-2</v>
       </c>
       <c r="DU17" s="41">
         <v>6.4728039368471491E-2</v>
       </c>
       <c r="DV17" s="41">
         <v>8.5264244351649365E-2</v>
       </c>
       <c r="DW17" s="41">
         <v>-7.7988939476776875E-2</v>
       </c>
       <c r="DX17" s="41">
         <v>4.7067572112580836E-2</v>
       </c>
       <c r="DY17" s="59">
         <v>-5.7584979110614776E-2</v>
       </c>
       <c r="DZ17" s="41">
         <v>-3.2961413836745113E-3</v>
       </c>
       <c r="EA17" s="61">
         <v>-3.2961413836745113E-3</v>
       </c>
+      <c r="EB17" s="61">
+        <v>2.7867110642227466E-2</v>
+      </c>
     </row>
-    <row r="18" spans="1:131" ht="14.4">
+    <row r="18" spans="1:132" ht="14.4">
       <c r="A18" s="37" t="s">
         <v>181</v>
       </c>
       <c r="B18" s="38" t="s">
         <v>118</v>
       </c>
       <c r="C18" s="31" t="s">
         <v>123</v>
       </c>
       <c r="D18" s="31" t="s">
         <v>124</v>
       </c>
       <c r="E18" s="32" t="s">
         <v>192</v>
       </c>
       <c r="G18" s="39"/>
       <c r="H18" s="39"/>
       <c r="I18" s="39"/>
       <c r="J18" s="39">
         <v>0.25468100292744777</v>
       </c>
       <c r="K18" s="39">
         <v>5.2816017611005961E-2</v>
       </c>
       <c r="L18" s="39">
@@ -11125,52 +11178,55 @@
       </c>
       <c r="DT18" s="41">
         <v>6.6072771672174291E-3</v>
       </c>
       <c r="DU18" s="41">
         <v>2.0820904846472033E-2</v>
       </c>
       <c r="DV18" s="41">
         <v>3.2525258202068974E-2</v>
       </c>
       <c r="DW18" s="41">
         <v>1.7000672157819308E-2</v>
       </c>
       <c r="DX18" s="41">
         <v>2.7278429964781692E-2</v>
       </c>
       <c r="DY18" s="59">
         <v>2.6163630100675794E-2</v>
       </c>
       <c r="DZ18" s="41">
         <v>1.5317712409873785E-2</v>
       </c>
       <c r="EA18" s="61">
         <v>2.3667665499663704E-2</v>
       </c>
+      <c r="EB18" s="61">
+        <v>1.5146930585348217E-2</v>
+      </c>
     </row>
-    <row r="19" spans="1:131" ht="14.4">
+    <row r="19" spans="1:132" ht="14.4">
       <c r="A19" s="37" t="s">
         <v>182</v>
       </c>
       <c r="B19" s="38" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="31" t="s">
         <v>123</v>
       </c>
       <c r="D19" s="31" t="s">
         <v>124</v>
       </c>
       <c r="E19" s="32" t="s">
         <v>193</v>
       </c>
       <c r="G19" s="39"/>
       <c r="H19" s="39"/>
       <c r="I19" s="39"/>
       <c r="J19" s="39">
         <v>9.9963099111965992E-3</v>
       </c>
       <c r="K19" s="39">
         <v>1.8591602319432798E-2</v>
       </c>
       <c r="L19" s="39">
@@ -11511,52 +11567,55 @@
       </c>
       <c r="DT19" s="41">
         <v>6.0980803749435264E-2</v>
       </c>
       <c r="DU19" s="41">
         <v>4.5296097163377347E-2</v>
       </c>
       <c r="DV19" s="41">
         <v>3.8390449375283131E-2</v>
       </c>
       <c r="DW19" s="41">
         <v>5.1782429938744157E-2</v>
       </c>
       <c r="DX19" s="41">
         <v>5.0061077664364406E-2</v>
       </c>
       <c r="DY19" s="59">
         <v>6.195877349264145E-2</v>
       </c>
       <c r="DZ19" s="41">
         <v>1.7894084257445764E-2</v>
       </c>
       <c r="EA19" s="61">
         <v>2.3533863114335585E-2</v>
       </c>
+      <c r="EB19" s="61">
+        <v>1.3995958406276987E-2</v>
+      </c>
     </row>
-    <row r="20" spans="1:131" ht="14.4">
+    <row r="20" spans="1:132" ht="14.4">
       <c r="A20" s="37" t="s">
         <v>183</v>
       </c>
       <c r="B20" s="38" t="s">
         <v>119</v>
       </c>
       <c r="C20" s="31" t="s">
         <v>123</v>
       </c>
       <c r="D20" s="31" t="s">
         <v>124</v>
       </c>
       <c r="E20" s="32" t="s">
         <v>194</v>
       </c>
       <c r="G20" s="39"/>
       <c r="H20" s="39"/>
       <c r="I20" s="39"/>
       <c r="J20" s="39">
         <v>7.4452908784843785E-2</v>
       </c>
       <c r="K20" s="39">
         <v>6.5770632186352707E-2</v>
       </c>
       <c r="L20" s="39">
@@ -11897,52 +11956,55 @@
       </c>
       <c r="DT20" s="41">
         <v>-0.44071274013294781</v>
       </c>
       <c r="DU20" s="41">
         <v>-0.33793772345484729</v>
       </c>
       <c r="DV20" s="41">
         <v>0.18376069696729935</v>
       </c>
       <c r="DW20" s="41">
         <v>0.18376069696729935</v>
       </c>
       <c r="DX20" s="41">
         <v>0.18376069696729935</v>
       </c>
       <c r="DY20" s="59">
         <v>0</v>
       </c>
       <c r="DZ20" s="41">
         <v>0</v>
       </c>
       <c r="EA20" s="61">
         <v>0</v>
       </c>
+      <c r="EB20" s="61">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:131" ht="14.4">
+    <row r="21" spans="1:132" ht="14.4">
       <c r="A21" s="37" t="s">
         <v>184</v>
       </c>
       <c r="B21" s="38" t="s">
         <v>120</v>
       </c>
       <c r="C21" s="31" t="s">
         <v>123</v>
       </c>
       <c r="D21" s="31" t="s">
         <v>124</v>
       </c>
       <c r="E21" s="32" t="s">
         <v>195</v>
       </c>
       <c r="G21" s="39"/>
       <c r="H21" s="39"/>
       <c r="I21" s="39"/>
       <c r="J21" s="39">
         <v>-2.5180018101022772E-2</v>
       </c>
       <c r="K21" s="39">
         <v>-4.0129302599428596E-2</v>
       </c>
       <c r="L21" s="39">
@@ -12283,52 +12345,55 @@
       </c>
       <c r="DT21" s="41">
         <v>1.6250331267552154E-2</v>
       </c>
       <c r="DU21" s="41">
         <v>7.387782111331731E-3</v>
       </c>
       <c r="DV21" s="41">
         <v>1.4672883935700876E-2</v>
       </c>
       <c r="DW21" s="41">
         <v>2.4012870482976956E-2</v>
       </c>
       <c r="DX21" s="41">
         <v>2.6643418783341977E-2</v>
       </c>
       <c r="DY21" s="59">
         <v>1.2365971733827585E-2</v>
       </c>
       <c r="DZ21" s="41">
         <v>2.417538395398644E-2</v>
       </c>
       <c r="EA21" s="61">
         <v>2.6249081987228751E-2</v>
       </c>
+      <c r="EB21" s="61">
+        <v>3.942645972896397E-4</v>
+      </c>
     </row>
-    <row r="22" spans="1:131" ht="14.4">
+    <row r="22" spans="1:132" ht="14.4">
       <c r="A22" s="37" t="s">
         <v>185</v>
       </c>
       <c r="B22" s="38" t="s">
         <v>17</v>
       </c>
       <c r="C22" s="31" t="s">
         <v>123</v>
       </c>
       <c r="D22" s="31" t="s">
         <v>124</v>
       </c>
       <c r="G22" s="39"/>
       <c r="H22" s="39"/>
       <c r="I22" s="39"/>
       <c r="J22" s="39">
         <v>3.4580923975374267E-2</v>
       </c>
       <c r="K22" s="39">
         <v>3.8755756087090365E-2</v>
       </c>
       <c r="L22" s="39">
         <v>5.0574582369027565E-2</v>
       </c>
       <c r="M22" s="39">
@@ -12666,52 +12731,55 @@
       </c>
       <c r="DT22" s="41">
         <v>1.7794681756159836E-2</v>
       </c>
       <c r="DU22" s="41">
         <v>2.8972680158664721E-2</v>
       </c>
       <c r="DV22" s="41">
         <v>8.1741712338583072E-2</v>
       </c>
       <c r="DW22" s="41">
         <v>6.5340571932076763E-2</v>
       </c>
       <c r="DX22" s="41">
         <v>6.2654009749024686E-2</v>
       </c>
       <c r="DY22" s="59">
         <v>4.7857331456883756E-2</v>
       </c>
       <c r="DZ22" s="41">
         <v>2.2044675178665152E-2</v>
       </c>
       <c r="EA22" s="61">
         <v>2.3251255266218296E-2</v>
       </c>
+      <c r="EB22" s="61">
+        <v>2.6959252236915532E-2</v>
+      </c>
     </row>
-    <row r="23" spans="1:131" ht="14.4">
+    <row r="23" spans="1:132" ht="14.4">
       <c r="A23" s="37" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="37" t="s">
         <v>121</v>
       </c>
       <c r="C23" s="31" t="s">
         <v>123</v>
       </c>
       <c r="D23" s="31" t="s">
         <v>124</v>
       </c>
       <c r="G23" s="39"/>
       <c r="H23" s="39"/>
       <c r="I23" s="39"/>
       <c r="J23" s="39"/>
       <c r="K23" s="39"/>
       <c r="L23" s="39"/>
       <c r="M23" s="39"/>
       <c r="N23" s="39"/>
       <c r="O23" s="39"/>
       <c r="P23" s="39"/>
       <c r="Q23" s="39"/>
       <c r="R23" s="39"/>
       <c r="S23" s="39"/>
@@ -12999,52 +13067,55 @@
       </c>
       <c r="DT23" s="41">
         <v>6.0482049025825324E-2</v>
       </c>
       <c r="DU23" s="41">
         <v>9.2391043420324795E-2</v>
       </c>
       <c r="DV23" s="41">
         <v>0.17188960305314893</v>
       </c>
       <c r="DW23" s="41">
         <v>0.17598713582126391</v>
       </c>
       <c r="DX23" s="41">
         <v>0.17675077905238279</v>
       </c>
       <c r="DY23" s="59">
         <v>0.1547175259212259</v>
       </c>
       <c r="DZ23" s="41">
         <v>3.7161844086590623E-2</v>
       </c>
       <c r="EA23" s="61">
         <v>1.8727259245187478E-2</v>
       </c>
+      <c r="EB23" s="61">
+        <v>1.8005659429976451E-2</v>
+      </c>
     </row>
-    <row r="24" spans="1:131">
+    <row r="24" spans="1:132">
       <c r="L24" s="34"/>
       <c r="N24" s="41"/>
       <c r="O24" s="41"/>
       <c r="P24" s="41"/>
       <c r="Q24" s="41"/>
       <c r="R24" s="41"/>
       <c r="S24" s="41"/>
       <c r="T24" s="41"/>
       <c r="U24" s="41"/>
       <c r="V24" s="41"/>
       <c r="W24" s="41"/>
       <c r="X24" s="41"/>
       <c r="Y24" s="41"/>
       <c r="Z24" s="41"/>
       <c r="AA24" s="41"/>
       <c r="AB24" s="41"/>
       <c r="AC24" s="41"/>
       <c r="AD24" s="41"/>
       <c r="AE24" s="41"/>
       <c r="AF24" s="41"/>
       <c r="AG24" s="41"/>
       <c r="AH24" s="41"/>
       <c r="AI24" s="41"/>
       <c r="AJ24" s="41"/>
       <c r="AK24" s="41"/>
@@ -13117,51 +13188,51 @@
       <c r="CZ24" s="41"/>
       <c r="DA24" s="41"/>
       <c r="DB24" s="41"/>
       <c r="DC24" s="41"/>
       <c r="DD24" s="41"/>
       <c r="DE24" s="41"/>
       <c r="DF24" s="41"/>
       <c r="DG24" s="41"/>
       <c r="DH24" s="41"/>
       <c r="DI24" s="41"/>
       <c r="DJ24" s="41"/>
       <c r="DK24" s="41"/>
       <c r="DL24" s="41"/>
       <c r="DM24" s="41"/>
       <c r="DN24" s="41"/>
       <c r="DO24" s="41"/>
       <c r="DP24" s="41"/>
       <c r="DQ24" s="41"/>
       <c r="DR24" s="41"/>
       <c r="DS24" s="41"/>
       <c r="DT24" s="41"/>
       <c r="DU24" s="41"/>
       <c r="DV24" s="41"/>
       <c r="DX24" s="54"/>
     </row>
-    <row r="25" spans="1:131">
+    <row r="25" spans="1:132">
       <c r="G25" s="35"/>
       <c r="H25" s="35"/>
       <c r="I25" s="35"/>
       <c r="J25" s="35"/>
       <c r="K25" s="35"/>
       <c r="L25" s="35"/>
       <c r="M25" s="35"/>
       <c r="N25" s="35"/>
       <c r="O25" s="35"/>
       <c r="P25" s="35"/>
       <c r="Q25" s="35"/>
       <c r="R25" s="35"/>
       <c r="S25" s="35"/>
       <c r="T25" s="35"/>
       <c r="U25" s="35"/>
       <c r="V25" s="35"/>
       <c r="W25" s="35"/>
       <c r="X25" s="35"/>
       <c r="Y25" s="35"/>
       <c r="Z25" s="35"/>
       <c r="AA25" s="35"/>
       <c r="AB25" s="35"/>
       <c r="AC25" s="35"/>
       <c r="AD25" s="35"/>
       <c r="AE25" s="35"/>
@@ -13239,51 +13310,51 @@
       <c r="CY25" s="35"/>
       <c r="CZ25" s="35"/>
       <c r="DA25" s="35"/>
       <c r="DB25" s="35"/>
       <c r="DC25" s="35"/>
       <c r="DD25" s="35"/>
       <c r="DE25" s="35"/>
       <c r="DF25" s="35"/>
       <c r="DG25" s="35"/>
       <c r="DH25" s="35"/>
       <c r="DI25" s="35"/>
       <c r="DJ25" s="35"/>
       <c r="DK25" s="35"/>
       <c r="DL25" s="35"/>
       <c r="DM25" s="35"/>
       <c r="DN25" s="35"/>
       <c r="DO25" s="35"/>
       <c r="DP25" s="35"/>
       <c r="DQ25" s="35"/>
       <c r="DR25" s="35"/>
       <c r="DS25" s="35"/>
       <c r="DT25" s="35"/>
       <c r="DU25" s="41"/>
       <c r="DX25" s="54"/>
     </row>
-    <row r="26" spans="1:131">
+    <row r="26" spans="1:132">
       <c r="G26" s="35"/>
       <c r="H26" s="35"/>
       <c r="I26" s="35"/>
       <c r="J26" s="35"/>
       <c r="K26" s="35"/>
       <c r="L26" s="35"/>
       <c r="M26" s="35"/>
       <c r="N26" s="35"/>
       <c r="O26" s="35"/>
       <c r="P26" s="35"/>
       <c r="Q26" s="35"/>
       <c r="R26" s="35"/>
       <c r="S26" s="35"/>
       <c r="T26" s="35"/>
       <c r="U26" s="35"/>
       <c r="V26" s="35"/>
       <c r="W26" s="35"/>
       <c r="X26" s="35"/>
       <c r="Y26" s="35"/>
       <c r="Z26" s="35"/>
       <c r="AA26" s="35"/>
       <c r="AB26" s="35"/>
       <c r="AC26" s="35"/>
       <c r="AD26" s="35"/>
       <c r="AE26" s="35"/>
@@ -13361,51 +13432,51 @@
       <c r="CY26" s="35"/>
       <c r="CZ26" s="35"/>
       <c r="DA26" s="35"/>
       <c r="DB26" s="35"/>
       <c r="DC26" s="35"/>
       <c r="DD26" s="35"/>
       <c r="DE26" s="35"/>
       <c r="DF26" s="35"/>
       <c r="DG26" s="35"/>
       <c r="DH26" s="35"/>
       <c r="DI26" s="35"/>
       <c r="DJ26" s="35"/>
       <c r="DK26" s="35"/>
       <c r="DL26" s="35"/>
       <c r="DM26" s="35"/>
       <c r="DN26" s="35"/>
       <c r="DO26" s="35"/>
       <c r="DP26" s="35"/>
       <c r="DQ26" s="35"/>
       <c r="DR26" s="35"/>
       <c r="DS26" s="35"/>
       <c r="DT26" s="35"/>
       <c r="DU26" s="35"/>
       <c r="DX26" s="54"/>
     </row>
-    <row r="27" spans="1:131">
+    <row r="27" spans="1:132">
       <c r="G27" s="35"/>
       <c r="H27" s="35"/>
       <c r="I27" s="35"/>
       <c r="J27" s="35"/>
       <c r="K27" s="35"/>
       <c r="L27" s="35"/>
       <c r="M27" s="35"/>
       <c r="N27" s="35"/>
       <c r="O27" s="35"/>
       <c r="P27" s="35"/>
       <c r="Q27" s="35"/>
       <c r="R27" s="35"/>
       <c r="S27" s="35"/>
       <c r="T27" s="35"/>
       <c r="U27" s="35"/>
       <c r="V27" s="35"/>
       <c r="W27" s="35"/>
       <c r="X27" s="35"/>
       <c r="Y27" s="35"/>
       <c r="Z27" s="35"/>
       <c r="AA27" s="35"/>
       <c r="AB27" s="35"/>
       <c r="AC27" s="35"/>
       <c r="AD27" s="35"/>
       <c r="AE27" s="35"/>
@@ -13483,51 +13554,51 @@
       <c r="CY27" s="35"/>
       <c r="CZ27" s="35"/>
       <c r="DA27" s="35"/>
       <c r="DB27" s="35"/>
       <c r="DC27" s="35"/>
       <c r="DD27" s="35"/>
       <c r="DE27" s="35"/>
       <c r="DF27" s="35"/>
       <c r="DG27" s="35"/>
       <c r="DH27" s="35"/>
       <c r="DI27" s="35"/>
       <c r="DJ27" s="35"/>
       <c r="DK27" s="35"/>
       <c r="DL27" s="35"/>
       <c r="DM27" s="35"/>
       <c r="DN27" s="35"/>
       <c r="DO27" s="35"/>
       <c r="DP27" s="35"/>
       <c r="DQ27" s="35"/>
       <c r="DR27" s="35"/>
       <c r="DS27" s="35"/>
       <c r="DT27" s="35"/>
       <c r="DU27" s="35"/>
       <c r="DX27" s="54"/>
     </row>
-    <row r="28" spans="1:131">
+    <row r="28" spans="1:132">
       <c r="G28" s="35"/>
       <c r="H28" s="35"/>
       <c r="I28" s="35"/>
       <c r="J28" s="35"/>
       <c r="K28" s="35"/>
       <c r="L28" s="35"/>
       <c r="M28" s="35"/>
       <c r="N28" s="35"/>
       <c r="O28" s="35"/>
       <c r="P28" s="35"/>
       <c r="Q28" s="35"/>
       <c r="R28" s="35"/>
       <c r="S28" s="35"/>
       <c r="T28" s="35"/>
       <c r="U28" s="35"/>
       <c r="V28" s="35"/>
       <c r="W28" s="35"/>
       <c r="X28" s="35"/>
       <c r="Y28" s="35"/>
       <c r="Z28" s="35"/>
       <c r="AA28" s="35"/>
       <c r="AB28" s="35"/>
       <c r="AC28" s="35"/>
       <c r="AD28" s="35"/>
       <c r="AE28" s="35"/>
@@ -13605,51 +13676,51 @@
       <c r="CY28" s="35"/>
       <c r="CZ28" s="35"/>
       <c r="DA28" s="35"/>
       <c r="DB28" s="35"/>
       <c r="DC28" s="35"/>
       <c r="DD28" s="35"/>
       <c r="DE28" s="35"/>
       <c r="DF28" s="35"/>
       <c r="DG28" s="35"/>
       <c r="DH28" s="35"/>
       <c r="DI28" s="35"/>
       <c r="DJ28" s="35"/>
       <c r="DK28" s="35"/>
       <c r="DL28" s="35"/>
       <c r="DM28" s="35"/>
       <c r="DN28" s="35"/>
       <c r="DO28" s="35"/>
       <c r="DP28" s="35"/>
       <c r="DQ28" s="35"/>
       <c r="DR28" s="35"/>
       <c r="DS28" s="35"/>
       <c r="DT28" s="35"/>
       <c r="DU28" s="35"/>
       <c r="DX28" s="54"/>
     </row>
-    <row r="29" spans="1:131">
+    <row r="29" spans="1:132">
       <c r="G29" s="35"/>
       <c r="H29" s="35"/>
       <c r="I29" s="35"/>
       <c r="J29" s="35"/>
       <c r="K29" s="35"/>
       <c r="L29" s="35"/>
       <c r="M29" s="35"/>
       <c r="N29" s="35"/>
       <c r="O29" s="35"/>
       <c r="P29" s="35"/>
       <c r="Q29" s="35"/>
       <c r="R29" s="35"/>
       <c r="S29" s="35"/>
       <c r="T29" s="35"/>
       <c r="U29" s="35"/>
       <c r="V29" s="35"/>
       <c r="W29" s="35"/>
       <c r="X29" s="35"/>
       <c r="Y29" s="35"/>
       <c r="Z29" s="35"/>
       <c r="AA29" s="35"/>
       <c r="AB29" s="35"/>
       <c r="AC29" s="35"/>
       <c r="AD29" s="35"/>
       <c r="AE29" s="35"/>
@@ -13727,51 +13798,51 @@
       <c r="CY29" s="35"/>
       <c r="CZ29" s="35"/>
       <c r="DA29" s="35"/>
       <c r="DB29" s="35"/>
       <c r="DC29" s="35"/>
       <c r="DD29" s="35"/>
       <c r="DE29" s="35"/>
       <c r="DF29" s="35"/>
       <c r="DG29" s="35"/>
       <c r="DH29" s="35"/>
       <c r="DI29" s="35"/>
       <c r="DJ29" s="35"/>
       <c r="DK29" s="35"/>
       <c r="DL29" s="35"/>
       <c r="DM29" s="35"/>
       <c r="DN29" s="35"/>
       <c r="DO29" s="35"/>
       <c r="DP29" s="35"/>
       <c r="DQ29" s="35"/>
       <c r="DR29" s="35"/>
       <c r="DS29" s="35"/>
       <c r="DT29" s="35"/>
       <c r="DU29" s="35"/>
       <c r="DX29" s="54"/>
     </row>
-    <row r="30" spans="1:131">
+    <row r="30" spans="1:132">
       <c r="G30" s="35"/>
       <c r="H30" s="35"/>
       <c r="I30" s="35"/>
       <c r="J30" s="35"/>
       <c r="K30" s="35"/>
       <c r="L30" s="35"/>
       <c r="M30" s="35"/>
       <c r="N30" s="35"/>
       <c r="O30" s="35"/>
       <c r="P30" s="35"/>
       <c r="Q30" s="35"/>
       <c r="R30" s="35"/>
       <c r="S30" s="35"/>
       <c r="T30" s="35"/>
       <c r="U30" s="35"/>
       <c r="V30" s="35"/>
       <c r="W30" s="35"/>
       <c r="X30" s="35"/>
       <c r="Y30" s="35"/>
       <c r="Z30" s="35"/>
       <c r="AA30" s="35"/>
       <c r="AB30" s="35"/>
       <c r="AC30" s="35"/>
       <c r="AD30" s="35"/>
       <c r="AE30" s="35"/>
@@ -13849,51 +13920,51 @@
       <c r="CY30" s="35"/>
       <c r="CZ30" s="35"/>
       <c r="DA30" s="35"/>
       <c r="DB30" s="35"/>
       <c r="DC30" s="35"/>
       <c r="DD30" s="35"/>
       <c r="DE30" s="35"/>
       <c r="DF30" s="35"/>
       <c r="DG30" s="35"/>
       <c r="DH30" s="35"/>
       <c r="DI30" s="35"/>
       <c r="DJ30" s="35"/>
       <c r="DK30" s="35"/>
       <c r="DL30" s="35"/>
       <c r="DM30" s="35"/>
       <c r="DN30" s="35"/>
       <c r="DO30" s="35"/>
       <c r="DP30" s="35"/>
       <c r="DQ30" s="35"/>
       <c r="DR30" s="35"/>
       <c r="DS30" s="35"/>
       <c r="DT30" s="35"/>
       <c r="DU30" s="35"/>
       <c r="DX30" s="54"/>
     </row>
-    <row r="31" spans="1:131">
+    <row r="31" spans="1:132">
       <c r="G31" s="35"/>
       <c r="H31" s="35"/>
       <c r="I31" s="35"/>
       <c r="J31" s="35"/>
       <c r="K31" s="35"/>
       <c r="L31" s="35"/>
       <c r="M31" s="35"/>
       <c r="N31" s="35"/>
       <c r="O31" s="35"/>
       <c r="P31" s="35"/>
       <c r="Q31" s="35"/>
       <c r="R31" s="35"/>
       <c r="S31" s="35"/>
       <c r="T31" s="35"/>
       <c r="U31" s="35"/>
       <c r="V31" s="35"/>
       <c r="W31" s="35"/>
       <c r="X31" s="35"/>
       <c r="Y31" s="35"/>
       <c r="Z31" s="35"/>
       <c r="AA31" s="35"/>
       <c r="AB31" s="35"/>
       <c r="AC31" s="35"/>
       <c r="AD31" s="35"/>
       <c r="AE31" s="35"/>
@@ -13971,51 +14042,51 @@
       <c r="CY31" s="35"/>
       <c r="CZ31" s="35"/>
       <c r="DA31" s="35"/>
       <c r="DB31" s="35"/>
       <c r="DC31" s="35"/>
       <c r="DD31" s="35"/>
       <c r="DE31" s="35"/>
       <c r="DF31" s="35"/>
       <c r="DG31" s="35"/>
       <c r="DH31" s="35"/>
       <c r="DI31" s="35"/>
       <c r="DJ31" s="35"/>
       <c r="DK31" s="35"/>
       <c r="DL31" s="35"/>
       <c r="DM31" s="35"/>
       <c r="DN31" s="35"/>
       <c r="DO31" s="35"/>
       <c r="DP31" s="35"/>
       <c r="DQ31" s="35"/>
       <c r="DR31" s="35"/>
       <c r="DS31" s="35"/>
       <c r="DT31" s="35"/>
       <c r="DU31" s="35"/>
       <c r="DX31" s="54"/>
     </row>
-    <row r="32" spans="1:131">
+    <row r="32" spans="1:132">
       <c r="G32" s="35"/>
       <c r="H32" s="35"/>
       <c r="I32" s="35"/>
       <c r="J32" s="35"/>
       <c r="K32" s="35"/>
       <c r="L32" s="35"/>
       <c r="M32" s="35"/>
       <c r="N32" s="35"/>
       <c r="O32" s="35"/>
       <c r="P32" s="35"/>
       <c r="Q32" s="35"/>
       <c r="R32" s="35"/>
       <c r="S32" s="35"/>
       <c r="T32" s="35"/>
       <c r="U32" s="35"/>
       <c r="V32" s="35"/>
       <c r="W32" s="35"/>
       <c r="X32" s="35"/>
       <c r="Y32" s="35"/>
       <c r="Z32" s="35"/>
       <c r="AA32" s="35"/>
       <c r="AB32" s="35"/>
       <c r="AC32" s="35"/>
       <c r="AD32" s="35"/>
       <c r="AE32" s="35"/>
@@ -17330,60 +17401,59 @@
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-[...2 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FA7CC9C01A01214D806DA3AF257C230A" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9356f25f0898e190126f25044d1ea66b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c64490b4aec6201516c3a874156f37b2">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
@@ -17453,102 +17523,103 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92125F4B-83FE-4925-8B03-2575EFB1671A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA0947CE-1837-43BE-BDD4-1941953B1382}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CD0181C-6B48-43BA-BF0E-54F9EA77C0E2}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6EB6A59-38C9-4F72-B0A7-5C4F2372FA22}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CD0181C-6B48-43BA-BF0E-54F9EA77C0E2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA0947CE-1837-43BE-BDD4-1941953B1382}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92125F4B-83FE-4925-8B03-2575EFB1671A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>