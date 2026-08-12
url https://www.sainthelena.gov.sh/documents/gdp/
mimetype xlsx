--- v0 (2026-05-16)
+++ v1 (2026-08-12)
@@ -2,88 +2,76 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...1 lines deleted...]
-  <workbookPr/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/neil/Downloads/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Neil.Fantom.SHGCSSSTATLT195\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{6B17F7A6-6E74-DC45-A04F-56EAFD96A9C2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="13660" yWindow="1840" windowWidth="14620" windowHeight="15220" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="17250" windowHeight="5625"/>
   </bookViews>
   <sheets>
     <sheet name="About" sheetId="5" r:id="rId1"/>
     <sheet name="Financial Year" sheetId="4" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
-    </ext>
-[...9 lines deleted...]
-      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="192">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="167">
   <si>
     <t>1992/93</t>
   </si>
   <si>
     <t>1993/94</t>
   </si>
   <si>
     <t>1994/95</t>
   </si>
   <si>
     <t>1995/96</t>
   </si>
   <si>
     <t>1996/97</t>
   </si>
   <si>
     <t>1997/98</t>
   </si>
   <si>
     <t>1998/99</t>
   </si>
   <si>
     <t>1999/00</t>
   </si>
   <si>
@@ -191,68 +179,83 @@
   <si>
     <t>Percent</t>
   </si>
   <si>
     <t>Market prices, US $</t>
   </si>
   <si>
     <t>Exchange rates from average of monthly rates for the period, source is Bank of England</t>
   </si>
   <si>
     <t xml:space="preserve">Adjustments and revisions: </t>
   </si>
   <si>
     <t>April 4, 2019: all provisional indicators previously published for 2014/16 were updated. Constant price series prior to 2014/15 were recalculated using the Retail Price Index as the GDP deflator. Estimates of Gross Value Added have been included for 2017/18.</t>
   </si>
   <si>
     <t>GDP.XR.$</t>
   </si>
   <si>
     <t>Exchange rate (US dollars per St Helena pound)</t>
   </si>
   <si>
     <t>US dollars per St Helena pound</t>
   </si>
   <si>
-    <t xml:space="preserve">GDP deflator </t>
-[...1 lines deleted...]
-  <si>
     <t>Bank of England</t>
   </si>
   <si>
     <t>Average of monthly spot rates</t>
   </si>
   <si>
     <t>Average of end of month values</t>
   </si>
   <si>
     <t>Total population on-island</t>
   </si>
   <si>
     <t>GDP.CURRENT.BASIC</t>
   </si>
   <si>
+    <t>GDP.CURRENT.BASIC.A</t>
+  </si>
+  <si>
+    <t>GDP.CURRENT.BASIC.F</t>
+  </si>
+  <si>
+    <t>GDP.CURRENT.BASIC.I</t>
+  </si>
+  <si>
+    <t>GDP.CURRENT.BASIC.L</t>
+  </si>
+  <si>
+    <t>GDP.CURRENT.BASIC.H</t>
+  </si>
+  <si>
+    <t>GDP.CURRENT.BASIC.G</t>
+  </si>
+  <si>
     <t>GDP at basic current prices: Agriculture, Forestry, Fishing</t>
   </si>
   <si>
     <t>GDP at basic current prices: Quarrying, Manufacturing, Electricity, Water, Sanitation</t>
   </si>
   <si>
     <t>GDP at basic current prices: Construction</t>
   </si>
   <si>
     <t>GDP at basic current prices: Wholesale and Retail Trade, Repair of Motor Vehicles</t>
   </si>
   <si>
     <t>GDP at basic current prices: Transportation</t>
   </si>
   <si>
     <t>GDP at basic current prices: Finance, Insurance, Information, Communication</t>
   </si>
   <si>
     <t>GDP at basic current prices: Real Estate</t>
   </si>
   <si>
     <t>GDP.CURRENT.MKTP</t>
   </si>
   <si>
     <t>GDP.CONSTANT.MKTP</t>
@@ -260,417 +263,328 @@
   <si>
     <t>2018/19</t>
   </si>
   <si>
     <t>GDP.CURRENT.PC.SHP</t>
   </si>
   <si>
     <t>GDP.CONSTANT.PC.SHP</t>
   </si>
   <si>
     <t>GDP.CURRENT.PC.USD</t>
   </si>
   <si>
     <t>GDP per capita, current prices, US dollars</t>
   </si>
   <si>
     <t>GNI per capita, current prices, US dollars</t>
   </si>
   <si>
     <t>Only available from 2017/18 onwards</t>
   </si>
   <si>
     <t>GDP.CONSTANT.BASIC</t>
   </si>
   <si>
+    <t>GDP.CONSTANT.BASIC.A</t>
+  </si>
+  <si>
+    <t>GDP.CONSTANT.BASIC.F</t>
+  </si>
+  <si>
+    <t>GDP.CONSTANT.BASIC.G</t>
+  </si>
+  <si>
+    <t>GDP.CONSTANT.BASIC.H</t>
+  </si>
+  <si>
+    <t>GDP.CONSTANT.BASIC.I</t>
+  </si>
+  <si>
+    <t>GDP.CONSTANT.BASIC.L</t>
+  </si>
+  <si>
     <t>Gross Domestic Product at current market prices</t>
   </si>
   <si>
     <t>Gross Domestic Product at current basic prices</t>
   </si>
   <si>
     <t xml:space="preserve">May 11, 2020: revisions to series from 2013/14 onwards, due to various methodology and source data improvements, including treatment of government subsidies and the revaluation of non-market services net of depreciation. New estimates for 18/19 included. Constant price series revised using GDP deflator (rather than RPI) for 17/18 to 18/19; no constant price series can be calculated for earlier years using this methodology, so inflation adjusted series prior to 2017 are no longer reported as they cannot be calculated on a comparable basis. </t>
   </si>
   <si>
     <t>2019/20</t>
   </si>
   <si>
     <t>GNI per capita, current prices, St Helena pounds</t>
   </si>
   <si>
     <t xml:space="preserve">September 9, 2021: revisions to data from 2017/18 and 18/19 due to improved GDP deflator methodology and source data improvements for state-owned enterprises. New estimates for 19/20 included. </t>
   </si>
   <si>
     <t>2020/21</t>
   </si>
   <si>
     <t>March 25, 2022: revision to data from 2017/18 due to improved methodology for assessing the value of work-in-progress and inventories. New estimates for 2020/21 included.</t>
   </si>
   <si>
+    <t>This file contains estimates of Gross Domestic Product and Gross National Income for St Helena, and related indicators.  It is compiled by the Statistics Office of the St Helena Government from business survey results, income tax returns, and published company accounts. It is updated annually, once these data sources have been updated; the typical lag will be roughly a year after the end of each financial year. Some data sources for compiling GDP are limited on St Helena, and due to the small nature of St Helena's economy, any missing or inaccurate data may impact the accuracy and reliability of the estimates significantly. Furthermore, historical estimates have been calculated using the expenditure approach, estimates for 2014-2017 have been calculated using the income approach, and estimates for 2017/18 onwards have been computed from the production (value added) approach. Estimates are subject to future revision, and care must be taken when using GDP and GNI estimates for decision making due to the limitations of the data sources, and the sensitivity of the estimates to some assumptions used in their calculation, and timing issues, which is greater in small economies. Most indicators are rounded to the nearest ten; please note that in very occasional cases, the sum of components may not add to totals due to rounding. Blank cells or ".." in the data series mean that the data are not available for that classification or indicator. A zero is represented by "0".
+Please contact the Statistics Office with any questions or queries, or requests for additional analyses. Telephone 22138 within St Helena, or +290 22138 if dialling internationally. Alternatively, contact us by email on statistics@sainthelena.gov.sh or visit our web site at http://www.sainthelena.gov.sh/statistics.</t>
+  </si>
+  <si>
     <t>2021/22</t>
   </si>
   <si>
     <t>GDP.PC.GROWTH</t>
   </si>
   <si>
     <t>Annual growth in Gross Domestic Product per capita</t>
   </si>
   <si>
     <t>GDP at basic current prices: Accommodation and Food Service Activities</t>
   </si>
   <si>
     <t>GDP at basic current prices: Other Service Activities (excluding Government)</t>
   </si>
   <si>
+    <t>GDP.CURRENT.BASIC.MNRS</t>
+  </si>
+  <si>
+    <t>GDP.CURRENT.BASIC.BCDE</t>
+  </si>
+  <si>
+    <t>GDP.CURRENT.BASIC.JK</t>
+  </si>
+  <si>
+    <t>GDP.CONSTANT.BASIC.BCDE</t>
+  </si>
+  <si>
+    <t>GDP.CONSTANT.BASIC.JK</t>
+  </si>
+  <si>
+    <t>GDP.CONSTANT.BASIC.MNRS</t>
+  </si>
+  <si>
     <t>2022/23</t>
   </si>
   <si>
+    <t>GDP.SHARE.BASIC.A</t>
+  </si>
+  <si>
+    <t>GDP.SHARE.BASIC.BCDE</t>
+  </si>
+  <si>
+    <t>GDP.SHARE.BASIC.F</t>
+  </si>
+  <si>
+    <t>GDP.SHARE.BASIC.G</t>
+  </si>
+  <si>
+    <t>GDP.SHARE.BASIC.H</t>
+  </si>
+  <si>
+    <t>GDP.SHARE.BASIC.I</t>
+  </si>
+  <si>
+    <t>GDP.SHARE.BASIC.JK</t>
+  </si>
+  <si>
+    <t>GDP.SHARE.BASIC.L</t>
+  </si>
+  <si>
+    <t>GDP.SHARE.BASIC.MNRS</t>
+  </si>
+  <si>
     <t>GDP share at basic current prices: Agriculture, Forestry, Fishing</t>
   </si>
   <si>
     <t>GDP share at basic current prices: Quarrying, Manufacturing, Electricity, Water, Sanitation</t>
   </si>
   <si>
     <t>GDP share at basic current prices: Construction</t>
   </si>
   <si>
     <t>GDP share at basic current prices: Wholesale and Retail Trade, Repair of Motor Vehicles</t>
   </si>
   <si>
     <t>GDP share at basic current prices: Transportation</t>
   </si>
   <si>
     <t>GDP share at basic current prices: Accommodation and Food Service Activities</t>
   </si>
   <si>
     <t>GDP share at basic current prices: Finance, Insurance, Information, Communication</t>
   </si>
   <si>
     <t>GDP share at basic current prices: Real Estate</t>
   </si>
   <si>
     <t>GDP share at basic current prices: Other Service Activities (excluding Government)</t>
   </si>
   <si>
     <t>2017/18 and later uses production approach, 2013/14 to 16/17 uses income approach, prior years use expenditure approach</t>
   </si>
   <si>
     <t>September 2, 2024: revision to data from 2017/18 due to new company account information, new estimates for 2022/23 included.</t>
   </si>
   <si>
     <t>GNI.CURRENT.PC.SHP</t>
   </si>
   <si>
     <t>GNI.CURRENT.PC.USD</t>
   </si>
   <si>
     <t>GNI.CURRENT.SHP</t>
   </si>
   <si>
     <t>December 4, 2024: revision to 22/23 estimates for GDP.CURRENT.PC.SHP, GDP.CONSTANT.PC.SHP, GDP.PC.GROWTH, GDP.CURRENT.PC.USD, GNI.CURRENT.PC.SHP, GNI.CURRENT.PC.USD, POPULATION</t>
   </si>
   <si>
-    <t>Gross Domestic Product at constant 23/24 basic prices</t>
-[...11 lines deleted...]
-    <t>2023/24=100</t>
+    <t>GDP.CURRENT.BASIC.O</t>
   </si>
   <si>
     <t>GDP at basic current prices: Public Administration</t>
   </si>
   <si>
+    <t>GDP.CURRENT.BASIC.P</t>
+  </si>
+  <si>
     <t>GDP at basic current prices: Education</t>
   </si>
   <si>
+    <t>GDP.CURRENT.BASIC.Q</t>
+  </si>
+  <si>
     <t>GDP at basic current prices: Human Health and Social Work Activities</t>
   </si>
   <si>
+    <t>GDP.SHARE.BASIC.O</t>
+  </si>
+  <si>
     <t>GDP share at basic current prices: Public Administration</t>
   </si>
   <si>
+    <t>GDP.SHARE.BASIC.P</t>
+  </si>
+  <si>
     <t>GDP share at basic current prices: Education</t>
   </si>
   <si>
+    <t>GDP.SHARE.BASIC.Q</t>
+  </si>
+  <si>
     <t>GDP share at basic current prices: Human Health and Social Work Activities</t>
   </si>
   <si>
-    <t>GDP at basic 23/24 prices: Agriculture, Forestry, Fishing</t>
-[...32 lines deleted...]
-    <t>GDP at basic 23/24 prices: Human Health and Social Work Activities</t>
+    <t>GDP.CONSTANT.BASIC.O</t>
+  </si>
+  <si>
+    <t>GDP.CONSTANT.BASIC.P</t>
+  </si>
+  <si>
+    <t>GDP.CONSTANT.BASIC.Q</t>
   </si>
   <si>
     <t>2023/24</t>
   </si>
   <si>
     <t xml:space="preserve">July 21, 2025: addition of 23/24 estimates for all indicators; revision of constant price series to 23/24 prices; addition of six new indicators for value added of Education and Health (GDP.CURRENT.BASIC.P, GDP.CURRENT.BASIC.Q, GDP.CURRENT.SHARE.P, GDP.CURRENT.SHARE.Q, GDP.CONSTANT.BASIC.P, GDP.CONSTANT.BASIC.P); revision to all years 17/18 to 23/24 to add estimates of ISIC P and Q and improve estimates of ISIC O (public administration); improvements to calculation of value added for insurance and for food and accomodation services for 17/18 to 23/24; allocation of value added to other activities from ISIC OPQ (pubic administration); improvement of allocation of value added to sectors for all years 17/18 to 23/24. </t>
   </si>
   <si>
-    <t>GDP.CURRENT.A</t>
-[...191 lines deleted...]
-    <t>This file was last updated on July 27, 2025</t>
+    <t>This file was last updated on July 21, 2026</t>
+  </si>
+  <si>
+    <t>July 21, 2026: addition of 24/25 estimates for all indicators; revision of constant price series to 24/25 prices.</t>
+  </si>
+  <si>
+    <t>2024/25</t>
+  </si>
+  <si>
+    <t>GDP per capita, constant 24/25 prices</t>
+  </si>
+  <si>
+    <t>Gross Domestic Product at constant 24/25 basic prices</t>
+  </si>
+  <si>
+    <t>Gross Domestic Product at constant 24/25 market prices</t>
+  </si>
+  <si>
+    <t>GDP at basic 24/25 prices: Agriculture, Forestry, Fishing</t>
+  </si>
+  <si>
+    <t>GDP at basic 24/25 prices: Quarrying, Manufacturing, Electricity, Water, Sanitation</t>
+  </si>
+  <si>
+    <t>GDP at basic 24/25 prices: Construction</t>
+  </si>
+  <si>
+    <t>GDP at basic 24/25 prices: Wholesale and Retail Trade, Repair of Motor Vehicles</t>
+  </si>
+  <si>
+    <t>GDP at basic 24/25 prices: Transportation</t>
+  </si>
+  <si>
+    <t>GDP at basic 24/25 prices: Accommodation and Food Service Activities</t>
+  </si>
+  <si>
+    <t>GDP at basic 24/25 prices: Finance, Insurance, Information, Communication</t>
+  </si>
+  <si>
+    <t>GDP at basic 24/25 prices: Real Estate</t>
+  </si>
+  <si>
+    <t>GDP at basic 24/25 prices: Other Service Activities (excluding Government)</t>
+  </si>
+  <si>
+    <t>GDP at basic 24/25 prices: Public Administration</t>
+  </si>
+  <si>
+    <t>GDP at basic 24/25 prices: Education</t>
+  </si>
+  <si>
+    <t>GDP at basic 24/25 prices: Human Health and Social Work Activities</t>
+  </si>
+  <si>
+    <t>Constant 24/25 prices, £ thousands</t>
+  </si>
+  <si>
+    <t>2024/25=100</t>
+  </si>
+  <si>
+    <t>GDP deflator (2024/25 = 100)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="168" formatCode="0.0%"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0000"/>
+    <numFmt numFmtId="167" formatCode="0.0%"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
@@ -709,135 +623,148 @@
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="9" applyFont="1"/>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1"/>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="10">
-    <cellStyle name="Comma 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
-    <cellStyle name="Comma 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Comma 2" xfId="8"/>
+    <cellStyle name="Comma 3" xfId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
-[...5 lines deleted...]
-    <cellStyle name="Percent 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="Normal 2" xfId="1"/>
+    <cellStyle name="Normal 2 2" xfId="4"/>
+    <cellStyle name="Normal 2 3" xfId="5"/>
+    <cellStyle name="Normal 2 4" xfId="7"/>
+    <cellStyle name="Normal 5" xfId="6"/>
+    <cellStyle name="Percent" xfId="9" builtinId="5"/>
+    <cellStyle name="Percent 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1078,164 +1005,162 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:A15"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:A14"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="170.5" customWidth="1"/>
+    <col min="1" max="1" width="170.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="99" customHeight="1" x14ac:dyDescent="0.2">
-[...23 lines deleted...]
-      <c r="A6" s="28" t="s">
+    <row r="1" spans="1:1" ht="180" x14ac:dyDescent="0.25">
+      <c r="A1" s="16" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" s="10" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="16"/>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A3" s="1" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" s="10" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="1"/>
+    </row>
+    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A5" s="37" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="7" spans="1:1" ht="32" x14ac:dyDescent="0.2">
-      <c r="A7" s="15" t="s">
+    <row r="6" spans="1:1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A6" s="19" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="8" spans="1:1" ht="48" x14ac:dyDescent="0.2">
-[...33 lines deleted...]
-      <c r="A15" s="15"/>
+    <row r="7" spans="1:1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A7" s="19" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A8" s="19" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A9" s="18" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A10" s="17" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A11" s="19" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A12" s="19" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A13" s="17" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="14" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A14" s="19"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AY65"/>
+  <dimension ref="A1:AT52"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="2" ySplit="1" topLeftCell="AG2" activePane="bottomRight" state="frozen"/>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="1" topLeftCell="AJ2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AM29" sqref="AM29"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.1640625" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="18.5" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="38.83203125" customWidth="1"/>
+    <col min="1" max="1" width="27.140625" style="10" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="50.140625" style="10" customWidth="1"/>
+    <col min="3" max="3" width="28.28515625" style="10" customWidth="1"/>
+    <col min="4" max="4" width="14.85546875" style="10" customWidth="1"/>
+    <col min="5" max="5" width="38.85546875" style="10" customWidth="1"/>
     <col min="6" max="23" width="8" style="2" customWidth="1"/>
-    <col min="24" max="24" width="7.83203125" style="2" customWidth="1"/>
+    <col min="24" max="24" width="7.85546875" style="2" customWidth="1"/>
     <col min="25" max="26" width="8" style="2" customWidth="1"/>
-    <col min="27" max="30" width="8.5" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="36" max="36" width="9.1640625" customWidth="1"/>
+    <col min="27" max="30" width="8.5703125" style="2" customWidth="1"/>
+    <col min="31" max="31" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="32" max="35" width="9.140625" style="10"/>
+    <col min="36" max="36" width="9.140625" style="10" customWidth="1"/>
+    <col min="37" max="43" width="9.140625" style="31"/>
+    <col min="44" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:46" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I1" s="6" t="s">
@@ -1286,133 +1211,170 @@
       <c r="X1" s="6" t="s">
         <v>18</v>
       </c>
       <c r="Y1" s="6" t="s">
         <v>19</v>
       </c>
       <c r="Z1" s="6" t="s">
         <v>20</v>
       </c>
       <c r="AA1" s="6" t="s">
         <v>21</v>
       </c>
       <c r="AB1" s="6" t="s">
         <v>22</v>
       </c>
       <c r="AC1" s="6" t="s">
         <v>23</v>
       </c>
       <c r="AD1" s="6" t="s">
         <v>24</v>
       </c>
       <c r="AE1" s="6" t="s">
         <v>25</v>
       </c>
       <c r="AF1" s="6" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="AG1" s="6" t="s">
-        <v>76</v>
+        <v>87</v>
       </c>
       <c r="AH1" s="6" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="AI1" s="6" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="AJ1" s="6" t="s">
-        <v>86</v>
-[...12 lines deleted...]
-      <c r="C2" s="25" t="s">
+        <v>104</v>
+      </c>
+      <c r="AK1" s="38" t="s">
+        <v>144</v>
+      </c>
+      <c r="AL1" s="38" t="s">
+        <v>148</v>
+      </c>
+      <c r="AM1" s="29"/>
+      <c r="AN1" s="29"/>
+      <c r="AO1" s="29"/>
+      <c r="AP1" s="29"/>
+      <c r="AQ1" s="29"/>
+    </row>
+    <row r="2" spans="1:46" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="33" t="s">
+        <v>54</v>
+      </c>
+      <c r="B2" s="33" t="s">
+        <v>85</v>
+      </c>
+      <c r="C2" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="D2" t="s">
-[...5 lines deleted...]
-      <c r="AA2" s="4">
+      <c r="D2" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="F2" s="13"/>
+      <c r="G2" s="13"/>
+      <c r="H2" s="13"/>
+      <c r="I2" s="13"/>
+      <c r="J2" s="13"/>
+      <c r="K2" s="13"/>
+      <c r="L2" s="13"/>
+      <c r="M2" s="13"/>
+      <c r="N2" s="13"/>
+      <c r="O2" s="13"/>
+      <c r="P2" s="13"/>
+      <c r="Q2" s="13"/>
+      <c r="R2" s="13"/>
+      <c r="S2" s="13"/>
+      <c r="T2" s="13"/>
+      <c r="U2" s="13"/>
+      <c r="V2" s="13"/>
+      <c r="W2" s="13"/>
+      <c r="X2" s="13"/>
+      <c r="Y2" s="13"/>
+      <c r="Z2" s="13"/>
+      <c r="AA2" s="14">
         <v>29980</v>
       </c>
-      <c r="AB2" s="4">
+      <c r="AB2" s="14">
         <v>33530</v>
       </c>
-      <c r="AC2" s="4">
+      <c r="AC2" s="14">
         <v>35570</v>
       </c>
-      <c r="AD2" s="4">
+      <c r="AD2" s="14">
         <v>33090</v>
       </c>
-      <c r="AE2" s="4">
+      <c r="AE2" s="14">
         <v>35030</v>
       </c>
-      <c r="AF2" s="18">
+      <c r="AF2" s="22">
         <v>37910</v>
       </c>
-      <c r="AG2" s="4">
+      <c r="AG2" s="14">
         <v>37180</v>
       </c>
-      <c r="AH2" s="18">
+      <c r="AH2" s="26">
         <v>39050</v>
       </c>
-      <c r="AI2" s="18">
+      <c r="AI2" s="26">
         <v>37900</v>
       </c>
-      <c r="AJ2" s="18">
-[...13 lines deleted...]
-      <c r="C3" s="25" t="s">
+      <c r="AJ2" s="26">
+        <v>39460</v>
+      </c>
+      <c r="AK2" s="26">
+        <v>39540</v>
+      </c>
+      <c r="AL2" s="26">
+        <v>39120</v>
+      </c>
+      <c r="AM2" s="30"/>
+      <c r="AN2" s="30"/>
+      <c r="AO2" s="30"/>
+      <c r="AP2" s="30"/>
+      <c r="AQ2" s="30"/>
+    </row>
+    <row r="3" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="A3" s="33" t="s">
+        <v>68</v>
+      </c>
+      <c r="B3" s="33" t="s">
+        <v>84</v>
+      </c>
+      <c r="C3" s="33" t="s">
         <v>36</v>
       </c>
-      <c r="D3" t="s">
-[...3 lines deleted...]
-        <v>96</v>
+      <c r="D3" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3" s="10" t="s">
+        <v>123</v>
       </c>
       <c r="F3" s="4">
         <v>9060</v>
       </c>
       <c r="G3" s="4">
         <v>8730</v>
       </c>
       <c r="H3" s="4">
         <v>8920</v>
       </c>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4">
         <v>11750</v>
       </c>
       <c r="N3" s="4">
         <v>10140</v>
       </c>
       <c r="O3" s="4">
         <v>11600</v>
       </c>
       <c r="P3" s="4">
         <v>12730</v>
@@ -1431,255 +1393,266 @@
       </c>
       <c r="U3" s="4">
         <v>17280</v>
       </c>
       <c r="V3" s="4">
         <v>17390</v>
       </c>
       <c r="W3" s="4">
         <v>15550</v>
       </c>
       <c r="AA3" s="4">
         <v>34870</v>
       </c>
       <c r="AB3" s="4">
         <v>39050</v>
       </c>
       <c r="AC3" s="4">
         <v>41570</v>
       </c>
       <c r="AD3" s="4">
         <v>38810</v>
       </c>
       <c r="AE3" s="4">
         <v>37110</v>
       </c>
-      <c r="AF3" s="18">
+      <c r="AF3" s="22">
         <v>39620</v>
       </c>
       <c r="AG3" s="4">
         <v>38350</v>
       </c>
-      <c r="AH3" s="18">
+      <c r="AH3" s="22">
         <v>40440</v>
       </c>
-      <c r="AI3" s="18">
+      <c r="AI3" s="22">
         <v>39520</v>
       </c>
-      <c r="AJ3" s="18">
-[...20 lines deleted...]
-        <v>71</v>
+      <c r="AJ3" s="22">
+        <v>39810</v>
+      </c>
+      <c r="AK3" s="22">
+        <v>39740</v>
+      </c>
+      <c r="AL3" s="22">
+        <v>40710</v>
+      </c>
+    </row>
+    <row r="4" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="A4" s="33" t="s">
+        <v>77</v>
+      </c>
+      <c r="B4" s="33" t="s">
+        <v>150</v>
+      </c>
+      <c r="C4" s="33" t="s">
+        <v>164</v>
+      </c>
+      <c r="D4" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E4" s="12" t="s">
+        <v>76</v>
       </c>
       <c r="AA4" s="4"/>
       <c r="AE4" s="4">
-        <v>39920</v>
-[...34 lines deleted...]
-        <v>71</v>
+        <v>42150</v>
+      </c>
+      <c r="AF4" s="22">
+        <v>44210</v>
+      </c>
+      <c r="AG4" s="22">
+        <v>42610</v>
+      </c>
+      <c r="AH4" s="22">
+        <v>44030</v>
+      </c>
+      <c r="AI4" s="22">
+        <v>41890</v>
+      </c>
+      <c r="AJ4" s="22">
+        <v>42430</v>
+      </c>
+      <c r="AK4" s="22">
+        <v>41110</v>
+      </c>
+      <c r="AL4" s="22">
+        <v>39120</v>
+      </c>
+    </row>
+    <row r="5" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="A5" s="33" t="s">
+        <v>69</v>
+      </c>
+      <c r="B5" s="33" t="s">
+        <v>151</v>
+      </c>
+      <c r="C5" s="33" t="s">
+        <v>164</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E5" s="12" t="s">
+        <v>76</v>
       </c>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="4"/>
       <c r="AD5" s="4"/>
       <c r="AE5" s="4">
-        <v>42370</v>
-[...21 lines deleted...]
-      <c r="A6" s="25" t="s">
+        <v>44720</v>
+      </c>
+      <c r="AF5" s="22">
+        <v>46240</v>
+      </c>
+      <c r="AG5" s="22">
+        <v>43960</v>
+      </c>
+      <c r="AH5" s="22">
+        <v>45620</v>
+      </c>
+      <c r="AI5" s="22">
+        <v>43710</v>
+      </c>
+      <c r="AJ5" s="22">
+        <v>42800</v>
+      </c>
+      <c r="AK5" s="22">
+        <v>41320</v>
+      </c>
+      <c r="AL5" s="22">
+        <v>40710</v>
+      </c>
+    </row>
+    <row r="6" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="A6" s="33" t="s">
         <v>38</v>
       </c>
-      <c r="B6" s="25" t="s">
+      <c r="B6" s="33" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="25" t="s">
+      <c r="C6" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="D6" t="s">
-[...3 lines deleted...]
-        <v>71</v>
+      <c r="D6" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E6" s="12" t="s">
+        <v>76</v>
       </c>
       <c r="F6" s="4"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="4"/>
       <c r="AB6" s="5"/>
       <c r="AC6" s="5"/>
       <c r="AD6" s="5"/>
       <c r="AE6" s="5"/>
-      <c r="AF6" s="21">
-[...30 lines deleted...]
-      <c r="B7" s="25" t="s">
+      <c r="AF6" s="25">
+        <v>3.3989266547405972E-2</v>
+      </c>
+      <c r="AG6" s="25">
+        <v>-4.9307958477508684E-2</v>
+      </c>
+      <c r="AH6" s="25">
+        <v>3.7761601455869043E-2</v>
+      </c>
+      <c r="AI6" s="25">
+        <v>-4.1867601928978537E-2</v>
+      </c>
+      <c r="AJ6" s="25">
+        <v>-2.0819034545870529E-2</v>
+      </c>
+      <c r="AK6" s="25">
+        <v>-3.4579439252336419E-2</v>
+      </c>
+      <c r="AL6" s="25">
+        <v>-1.4762826718296207E-2</v>
+      </c>
+      <c r="AM6" s="32"/>
+      <c r="AN6" s="32"/>
+      <c r="AO6" s="32"/>
+      <c r="AP6" s="32"/>
+      <c r="AQ6" s="32"/>
+      <c r="AR6" s="25"/>
+      <c r="AS6" s="25"/>
+    </row>
+    <row r="7" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="A7" s="33" t="s">
+        <v>71</v>
+      </c>
+      <c r="B7" s="33" t="s">
         <v>28</v>
       </c>
-      <c r="C7" s="25" t="s">
+      <c r="C7" s="33" t="s">
         <v>34</v>
       </c>
-      <c r="D7" t="s">
-[...3 lines deleted...]
-        <v>96</v>
+      <c r="D7" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>123</v>
       </c>
       <c r="F7" s="4">
         <v>1760</v>
       </c>
       <c r="G7" s="4">
         <v>1720</v>
       </c>
       <c r="H7" s="4">
         <v>1750</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
       <c r="K7" s="4"/>
       <c r="L7" s="4"/>
       <c r="M7" s="4">
         <v>2540</v>
       </c>
       <c r="N7" s="4">
         <v>2290</v>
       </c>
       <c r="O7" s="4">
         <v>2580</v>
       </c>
       <c r="P7" s="4">
         <v>2930</v>
@@ -1698,213 +1671,216 @@
       </c>
       <c r="U7" s="4">
         <v>4180</v>
       </c>
       <c r="V7" s="4">
         <v>4270</v>
       </c>
       <c r="W7" s="4">
         <v>3890</v>
       </c>
       <c r="AA7" s="4">
         <v>7950</v>
       </c>
       <c r="AB7" s="4">
         <v>8530</v>
       </c>
       <c r="AC7" s="4">
         <v>8960</v>
       </c>
       <c r="AD7" s="4">
         <v>8570</v>
       </c>
       <c r="AE7" s="4">
         <v>8070</v>
       </c>
-      <c r="AF7" s="18">
+      <c r="AF7" s="22">
         <v>8440</v>
       </c>
       <c r="AG7" s="4">
         <v>8400</v>
       </c>
-      <c r="AH7" s="18">
+      <c r="AH7" s="22">
         <v>8930</v>
       </c>
-      <c r="AI7" s="18">
+      <c r="AI7" s="22">
         <v>8940</v>
       </c>
-      <c r="AJ7" s="18">
-[...13 lines deleted...]
-      <c r="C8" s="25" t="s">
+      <c r="AJ7" s="22">
+        <v>9170</v>
+      </c>
+      <c r="AK7" s="22">
+        <v>9290</v>
+      </c>
+      <c r="AL7" s="22">
+        <v>9660</v>
+      </c>
+    </row>
+    <row r="8" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="A8" s="33" t="s">
+        <v>72</v>
+      </c>
+      <c r="B8" s="33" t="s">
+        <v>149</v>
+      </c>
+      <c r="C8" s="33" t="s">
         <v>34</v>
       </c>
-      <c r="D8" t="s">
-[...3 lines deleted...]
-        <v>71</v>
+      <c r="D8" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="12" t="s">
+        <v>76</v>
       </c>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
       <c r="Q8" s="4"/>
       <c r="R8" s="4"/>
       <c r="S8" s="4"/>
       <c r="T8" s="4"/>
       <c r="U8" s="4"/>
       <c r="V8" s="4"/>
       <c r="W8" s="4"/>
       <c r="X8" s="4"/>
       <c r="Y8" s="4"/>
       <c r="Z8" s="4"/>
       <c r="AA8" s="4"/>
       <c r="AB8" s="4"/>
       <c r="AC8" s="4"/>
       <c r="AD8" s="4"/>
       <c r="AE8" s="4">
-        <v>9210</v>
-[...27 lines deleted...]
-      <c r="C9" s="25" t="s">
+        <v>9720</v>
+      </c>
+      <c r="AF8" s="22">
+        <v>9850</v>
+      </c>
+      <c r="AG8" s="22">
+        <v>9640</v>
+      </c>
+      <c r="AH8" s="22">
+        <v>10080</v>
+      </c>
+      <c r="AI8" s="22">
+        <v>9880</v>
+      </c>
+      <c r="AJ8" s="22">
+        <v>9860</v>
+      </c>
+      <c r="AK8" s="22">
+        <v>9660</v>
+      </c>
+      <c r="AL8" s="22">
+        <v>9660</v>
+      </c>
+    </row>
+    <row r="9" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="A9" s="33" t="s">
+        <v>94</v>
+      </c>
+      <c r="B9" s="33" t="s">
+        <v>95</v>
+      </c>
+      <c r="C9" s="33" t="s">
         <v>34</v>
       </c>
-      <c r="D9" t="s">
-[...3 lines deleted...]
-        <v>71</v>
+      <c r="D9" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" s="12" t="s">
+        <v>76</v>
       </c>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="4"/>
       <c r="O9" s="4"/>
       <c r="P9" s="4"/>
       <c r="Q9" s="4"/>
       <c r="R9" s="4"/>
       <c r="S9" s="4"/>
       <c r="T9" s="4"/>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="4"/>
       <c r="X9" s="4"/>
       <c r="Y9" s="4"/>
       <c r="Z9" s="4"/>
       <c r="AA9" s="4"/>
       <c r="AB9" s="4"/>
       <c r="AC9" s="4"/>
       <c r="AD9" s="4"/>
       <c r="AE9" s="4"/>
-      <c r="AF9" s="21">
-[...31 lines deleted...]
-      <c r="C10" s="25" t="s">
+      <c r="AF9" s="25">
+        <v>1.337448559670773E-2</v>
+      </c>
+      <c r="AG9" s="25">
+        <v>-2.131979695431474E-2</v>
+      </c>
+      <c r="AH9" s="25">
+        <v>4.5643153526971014E-2</v>
+      </c>
+      <c r="AI9" s="25">
+        <v>-1.9841269841269882E-2</v>
+      </c>
+      <c r="AJ9" s="25">
+        <v>-2.0242914979756721E-3</v>
+      </c>
+      <c r="AK9" s="25">
+        <v>-2.0283975659229236E-2</v>
+      </c>
+      <c r="AL9" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="A10" s="34" t="s">
+        <v>73</v>
+      </c>
+      <c r="B10" s="33" t="s">
+        <v>74</v>
+      </c>
+      <c r="C10" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="D10" t="s">
-[...2 lines deleted...]
-      <c r="E10" t="s">
+      <c r="D10" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" s="10" t="s">
         <v>44</v>
       </c>
       <c r="F10" s="2">
         <v>2980</v>
       </c>
       <c r="G10" s="2">
         <v>2590</v>
       </c>
       <c r="H10" s="2">
         <v>2720</v>
       </c>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="2">
         <v>4090</v>
       </c>
       <c r="N10" s="2">
         <v>3390</v>
       </c>
       <c r="O10" s="2">
         <v>3690</v>
       </c>
       <c r="P10" s="2">
@@ -1924,85 +1900,88 @@
       </c>
       <c r="U10" s="2">
         <v>8390</v>
       </c>
       <c r="V10" s="2">
         <v>7330</v>
       </c>
       <c r="W10" s="2">
         <v>6210</v>
       </c>
       <c r="AA10" s="4">
         <v>12640</v>
       </c>
       <c r="AB10" s="4">
         <v>13760</v>
       </c>
       <c r="AC10" s="4">
         <v>13510</v>
       </c>
       <c r="AD10" s="4">
         <v>11200</v>
       </c>
       <c r="AE10" s="4">
         <v>10710</v>
       </c>
-      <c r="AF10" s="18">
+      <c r="AF10" s="22">
         <v>11090</v>
       </c>
-      <c r="AG10" s="18">
+      <c r="AG10" s="22">
         <v>10710</v>
       </c>
-      <c r="AH10" s="18">
+      <c r="AH10" s="22">
         <v>11690</v>
       </c>
-      <c r="AI10" s="18">
-[...2 lines deleted...]
-      <c r="AJ10" s="18">
+      <c r="AI10" s="22">
+        <v>12210</v>
+      </c>
+      <c r="AJ10" s="22">
         <v>11060</v>
       </c>
-      <c r="AK10" s="18">
-[...8 lines deleted...]
-      <c r="B11" s="25" t="s">
+      <c r="AK10" s="22">
+        <v>11680</v>
+      </c>
+      <c r="AL10" s="22">
+        <v>12330</v>
+      </c>
+      <c r="AM10" s="22"/>
+    </row>
+    <row r="11" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="A11" s="33" t="s">
+        <v>127</v>
+      </c>
+      <c r="B11" s="33" t="s">
         <v>29</v>
       </c>
-      <c r="C11" s="25" t="s">
+      <c r="C11" s="33" t="s">
         <v>36</v>
       </c>
-      <c r="D11" t="s">
-[...3 lines deleted...]
-        <v>96</v>
+      <c r="D11" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>123</v>
       </c>
       <c r="F11" s="4">
         <v>10270</v>
       </c>
       <c r="G11" s="4">
         <v>10520</v>
       </c>
       <c r="H11" s="4">
         <v>10630</v>
       </c>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4">
         <v>14340</v>
       </c>
       <c r="N11" s="4">
         <v>13900</v>
       </c>
       <c r="O11" s="4">
         <v>16050</v>
       </c>
       <c r="P11" s="4">
         <v>18480</v>
@@ -2021,180 +2000,186 @@
       </c>
       <c r="U11" s="4">
         <v>20320</v>
       </c>
       <c r="V11" s="4">
         <v>21470</v>
       </c>
       <c r="W11" s="4">
         <v>19040</v>
       </c>
       <c r="AA11" s="4">
         <v>34520</v>
       </c>
       <c r="AB11" s="4">
         <v>33800</v>
       </c>
       <c r="AC11" s="4">
         <v>36710</v>
       </c>
       <c r="AD11" s="4">
         <v>35740</v>
       </c>
       <c r="AE11" s="4">
         <v>35550</v>
       </c>
-      <c r="AF11" s="18">
+      <c r="AF11" s="22">
         <v>38130</v>
       </c>
-      <c r="AG11" s="18">
+      <c r="AG11" s="22">
         <v>37450</v>
       </c>
-      <c r="AH11" s="18">
+      <c r="AH11" s="22">
         <v>40050</v>
       </c>
-      <c r="AI11" s="18">
-[...17 lines deleted...]
-      <c r="C12" s="25" t="s">
+      <c r="AI11" s="22">
+        <v>38730</v>
+      </c>
+      <c r="AJ11" s="22">
+        <v>38950</v>
+      </c>
+      <c r="AK11" s="22">
+        <v>38550</v>
+      </c>
+      <c r="AL11" s="22">
+        <v>39370</v>
+      </c>
+      <c r="AM11" s="25"/>
+    </row>
+    <row r="12" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="A12" s="33" t="s">
+        <v>125</v>
+      </c>
+      <c r="B12" s="33" t="s">
+        <v>88</v>
+      </c>
+      <c r="C12" s="33" t="s">
         <v>34</v>
       </c>
-      <c r="D12" t="s">
-[...3 lines deleted...]
-        <v>96</v>
+      <c r="D12" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>123</v>
       </c>
       <c r="F12" s="4">
         <v>2000</v>
       </c>
       <c r="G12" s="4">
         <v>2070</v>
       </c>
       <c r="H12" s="4">
         <v>2080</v>
       </c>
       <c r="I12" s="4"/>
       <c r="J12" s="4"/>
       <c r="K12" s="4"/>
       <c r="L12" s="4"/>
       <c r="M12" s="4">
         <v>3100</v>
       </c>
       <c r="N12" s="4">
         <v>3140</v>
       </c>
       <c r="O12" s="4">
         <v>3570</v>
       </c>
       <c r="P12" s="4">
         <v>4250</v>
       </c>
       <c r="Q12" s="4">
         <v>4150</v>
       </c>
       <c r="R12" s="4">
         <v>4070</v>
       </c>
       <c r="S12" s="4">
         <v>3830</v>
       </c>
       <c r="T12" s="4">
         <v>4800</v>
       </c>
       <c r="U12" s="4">
         <v>4920</v>
       </c>
       <c r="V12" s="4">
         <v>5270</v>
       </c>
       <c r="W12" s="4">
         <v>4760</v>
       </c>
       <c r="AA12" s="4">
         <v>7870</v>
       </c>
-      <c r="AB12" s="10">
+      <c r="AB12" s="11">
         <v>7380</v>
       </c>
-      <c r="AC12" s="10">
+      <c r="AC12" s="11">
         <v>7910</v>
       </c>
-      <c r="AD12" s="10">
+      <c r="AD12" s="11">
         <v>7890</v>
       </c>
-      <c r="AE12" s="10">
+      <c r="AE12" s="11">
         <v>7730</v>
       </c>
-      <c r="AF12" s="18">
+      <c r="AF12" s="22">
         <v>8120</v>
       </c>
-      <c r="AG12" s="18">
+      <c r="AG12" s="22">
         <v>8210</v>
       </c>
-      <c r="AH12" s="18">
+      <c r="AH12" s="22">
         <v>8850</v>
       </c>
-      <c r="AI12" s="18">
+      <c r="AI12" s="22">
         <v>8760</v>
       </c>
-      <c r="AJ12" s="18">
+      <c r="AJ12" s="22">
         <v>8980</v>
       </c>
-      <c r="AK12" s="18">
-[...10 lines deleted...]
-      <c r="C13" s="25" t="s">
+      <c r="AK12" s="22">
+        <v>9010</v>
+      </c>
+      <c r="AL12" s="22">
+        <v>9350</v>
+      </c>
+    </row>
+    <row r="13" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="A13" s="33" t="s">
+        <v>126</v>
+      </c>
+      <c r="B13" s="33" t="s">
+        <v>75</v>
+      </c>
+      <c r="C13" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13" t="s">
+      <c r="D13" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="4">
         <v>3380</v>
       </c>
       <c r="G13" s="4">
         <v>3110</v>
       </c>
       <c r="H13" s="4">
         <v>3240</v>
       </c>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4">
         <v>4990</v>
       </c>
       <c r="N13" s="4">
         <v>4640</v>
       </c>
       <c r="O13" s="4">
         <v>5120</v>
       </c>
       <c r="P13" s="4">
@@ -2217,154 +2202,156 @@
       </c>
       <c r="V13" s="4">
         <v>9040</v>
       </c>
       <c r="W13" s="4">
         <v>7600</v>
       </c>
       <c r="X13" s="4"/>
       <c r="Y13" s="4"/>
       <c r="Z13" s="4"/>
       <c r="AA13" s="4">
         <v>12510</v>
       </c>
       <c r="AB13" s="4">
         <v>11910</v>
       </c>
       <c r="AC13" s="4">
         <v>11930</v>
       </c>
       <c r="AD13" s="4">
         <v>10320</v>
       </c>
       <c r="AE13" s="4">
         <v>10250</v>
       </c>
-      <c r="AF13" s="18">
+      <c r="AF13" s="22">
         <v>10670</v>
       </c>
-      <c r="AG13" s="18">
+      <c r="AG13" s="22">
         <v>10460</v>
       </c>
-      <c r="AH13" s="18">
+      <c r="AH13" s="22">
         <v>11570</v>
       </c>
-      <c r="AI13" s="18">
+      <c r="AI13" s="22">
         <v>11970</v>
       </c>
-      <c r="AJ13" s="18">
+      <c r="AJ13" s="22">
         <v>10820</v>
       </c>
-      <c r="AK13" s="18">
-[...4 lines deleted...]
-      <c r="A14" s="25" t="s">
+      <c r="AK13" s="22">
+        <v>11330</v>
+      </c>
+      <c r="AL13" s="22">
+        <v>11930</v>
+      </c>
+    </row>
+    <row r="14" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="A14" s="33" t="s">
         <v>39</v>
       </c>
-      <c r="B14" s="25" t="s">
-[...9 lines deleted...]
-        <v>71</v>
+      <c r="B14" s="33" t="s">
+        <v>166</v>
+      </c>
+      <c r="C14" s="33" t="s">
+        <v>165</v>
+      </c>
+      <c r="D14" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E14" s="12" t="s">
+        <v>76</v>
       </c>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="3"/>
       <c r="Y14" s="3"/>
       <c r="Z14" s="3"/>
-      <c r="AA14" s="19"/>
+      <c r="AA14" s="23"/>
       <c r="AB14" s="9"/>
       <c r="AC14" s="7"/>
       <c r="AD14" s="7"/>
-      <c r="AE14" s="31">
-[...29 lines deleted...]
-      <c r="A15" s="25" t="s">
+      <c r="AE14" s="39">
+        <v>82.983005366726289</v>
+      </c>
+      <c r="AF14" s="40">
+        <v>85.683391003460201</v>
+      </c>
+      <c r="AG14" s="40">
+        <v>87.23839854413103</v>
+      </c>
+      <c r="AH14" s="40">
+        <v>88.645330995177545</v>
+      </c>
+      <c r="AI14" s="40">
+        <v>90.414092884923363</v>
+      </c>
+      <c r="AJ14" s="40">
+        <v>93.014018691588788</v>
+      </c>
+      <c r="AK14" s="40">
+        <v>96.176185866408517</v>
+      </c>
+      <c r="AL14" s="40">
+        <v>100</v>
+      </c>
+      <c r="AR14" s="31"/>
+      <c r="AS14" s="31"/>
+      <c r="AT14" s="31"/>
+    </row>
+    <row r="15" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="A15" s="33" t="s">
         <v>40</v>
       </c>
-      <c r="B15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="25" t="s">
+      <c r="B15" s="33" t="s">
+        <v>53</v>
+      </c>
+      <c r="C15" s="33" t="s">
         <v>35</v>
       </c>
-      <c r="D15" t="s">
-[...3 lines deleted...]
-        <v>53</v>
+      <c r="D15" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>52</v>
       </c>
       <c r="F15" s="4">
         <v>5139</v>
       </c>
       <c r="G15" s="4">
         <v>5086</v>
       </c>
       <c r="H15" s="4">
         <v>5105</v>
       </c>
       <c r="I15" s="4"/>
       <c r="J15" s="4"/>
       <c r="K15" s="4"/>
       <c r="L15" s="4"/>
       <c r="M15" s="4">
         <v>4630</v>
       </c>
       <c r="N15" s="4">
         <v>4427</v>
       </c>
       <c r="O15" s="4">
         <v>4490</v>
       </c>
       <c r="P15" s="4">
         <v>4350</v>
@@ -2383,2381 +2370,1786 @@
       </c>
       <c r="U15" s="4">
         <v>4134</v>
       </c>
       <c r="V15" s="4">
         <v>4077</v>
       </c>
       <c r="W15" s="4">
         <v>4000</v>
       </c>
       <c r="AA15" s="4">
         <v>4388</v>
       </c>
       <c r="AB15" s="8">
         <v>4577</v>
       </c>
       <c r="AC15" s="8">
         <v>4639</v>
       </c>
       <c r="AD15" s="8">
         <v>4528</v>
       </c>
       <c r="AE15" s="8">
         <v>4601</v>
       </c>
-      <c r="AF15" s="18">
+      <c r="AF15" s="22">
         <v>4693</v>
       </c>
-      <c r="AG15" s="18">
+      <c r="AG15" s="22">
         <v>4563</v>
       </c>
-      <c r="AH15" s="18">
+      <c r="AH15" s="22">
         <v>4527</v>
       </c>
-      <c r="AI15" s="18">
+      <c r="AI15" s="22">
         <v>4422</v>
       </c>
-      <c r="AJ15" s="18">
+      <c r="AJ15" s="22">
         <v>4339</v>
       </c>
-      <c r="AK15" s="18">
+      <c r="AK15" s="22">
         <v>4277</v>
       </c>
-      <c r="AL15" s="18"/>
-[...5 lines deleted...]
-      <c r="A16" s="25" t="s">
+      <c r="AL15" s="22">
+        <v>4212</v>
+      </c>
+      <c r="AM15" s="22"/>
+      <c r="AN15" s="22"/>
+      <c r="AO15" s="22"/>
+    </row>
+    <row r="16" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="A16" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B16" s="25" t="s">
+      <c r="B16" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="C16" s="25" t="s">
+      <c r="C16" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="D16" t="s">
+      <c r="D16" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="E16" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="E16" t="s">
-[...95 lines deleted...]
-      <c r="AK16" s="27">
+      <c r="F16" s="20">
+        <v>1.6926833333333333</v>
+      </c>
+      <c r="G16" s="20">
+        <v>1.5049083333333335</v>
+      </c>
+      <c r="H16" s="20">
+        <v>1.5555749999999999</v>
+      </c>
+      <c r="I16" s="20">
+        <v>1.5654166666666667</v>
+      </c>
+      <c r="J16" s="20">
+        <v>1.5865333333333334</v>
+      </c>
+      <c r="K16" s="20">
+        <v>1.6418499999999998</v>
+      </c>
+      <c r="L16" s="20">
+        <v>1.6538916666666668</v>
+      </c>
+      <c r="M16" s="20">
+        <v>1.6116000000000001</v>
+      </c>
+      <c r="N16" s="20">
+        <v>1.47915</v>
+      </c>
+      <c r="O16" s="20">
+        <v>1.431875</v>
+      </c>
+      <c r="P16" s="20">
+        <v>1.5468666666666666</v>
+      </c>
+      <c r="Q16" s="20">
+        <v>1.693958333333333</v>
+      </c>
+      <c r="R16" s="20">
+        <v>1.8448250000000002</v>
+      </c>
+      <c r="S16" s="20">
+        <v>1.7853000000000001</v>
+      </c>
+      <c r="T16" s="20">
+        <v>1.8933250000000001</v>
+      </c>
+      <c r="U16" s="20">
+        <v>2.0078583333333331</v>
+      </c>
+      <c r="V16" s="20">
+        <v>1.7167083333333331</v>
+      </c>
+      <c r="W16" s="20">
+        <v>1.5967333333333329</v>
+      </c>
+      <c r="X16" s="20">
+        <v>1.5564583333333333</v>
+      </c>
+      <c r="Y16" s="20">
+        <v>1.5952583333333337</v>
+      </c>
+      <c r="Z16" s="20">
+        <v>1.5800749999999999</v>
+      </c>
+      <c r="AA16" s="23">
+        <v>1.5906</v>
+      </c>
+      <c r="AB16" s="24">
+        <v>1.6125</v>
+      </c>
+      <c r="AC16" s="24">
+        <v>1.5076000000000001</v>
+      </c>
+      <c r="AD16" s="24">
+        <v>1.3071999999999999</v>
+      </c>
+      <c r="AE16" s="24">
+        <v>1.3270999999999999</v>
+      </c>
+      <c r="AF16" s="21">
+        <v>1.3133166666666669</v>
+      </c>
+      <c r="AG16" s="21">
+        <v>1.2747999999999999</v>
+      </c>
+      <c r="AH16" s="21">
+        <v>1.308291667</v>
+      </c>
+      <c r="AI16" s="21">
+        <v>1.3668</v>
+      </c>
+      <c r="AJ16" s="21">
+        <v>1.2054400000000001</v>
+      </c>
+      <c r="AK16" s="36">
         <v>1.2569999999999999</v>
       </c>
-      <c r="AL16" s="18"/>
-[...11 lines deleted...]
-      <c r="C17" s="25" t="s">
+      <c r="AL16" s="36">
+        <v>1.2759583000000001</v>
+      </c>
+      <c r="AM16" s="22"/>
+      <c r="AN16" s="22"/>
+      <c r="AO16" s="22"/>
+    </row>
+    <row r="17" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A17" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="B17" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="C17" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="D17" t="s">
-[...3 lines deleted...]
-        <v>71</v>
+      <c r="D17" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E17" s="12" t="s">
+        <v>76</v>
       </c>
       <c r="AA17" s="4"/>
       <c r="AE17" s="4">
-        <v>890</v>
-[...34 lines deleted...]
-      <c r="C18" s="25" t="s">
+        <v>888.4416122066043</v>
+      </c>
+      <c r="AF17" s="22">
+        <v>981.27640527694211</v>
+      </c>
+      <c r="AG17" s="22">
+        <v>878.50659700565518</v>
+      </c>
+      <c r="AH17" s="22">
+        <v>822.89281864361647</v>
+      </c>
+      <c r="AI17" s="22">
+        <v>808.33425058501962</v>
+      </c>
+      <c r="AJ17" s="27">
+        <v>841.80466020167978</v>
+      </c>
+      <c r="AK17" s="22">
+        <v>828.70790253858183</v>
+      </c>
+      <c r="AL17" s="22">
+        <v>901.53922649000015</v>
+      </c>
+      <c r="AM17" s="22"/>
+      <c r="AN17" s="22"/>
+      <c r="AO17" s="22"/>
+    </row>
+    <row r="18" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A18" s="33" t="s">
+        <v>99</v>
+      </c>
+      <c r="B18" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="C18" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="D18" t="s">
-[...3 lines deleted...]
-        <v>71</v>
+      <c r="D18" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E18" s="12" t="s">
+        <v>76</v>
       </c>
       <c r="F18" s="4"/>
       <c r="G18" s="4"/>
       <c r="H18" s="4"/>
       <c r="I18" s="4"/>
       <c r="J18" s="4"/>
       <c r="K18" s="4"/>
       <c r="L18" s="4"/>
       <c r="M18" s="4"/>
       <c r="N18" s="4"/>
       <c r="O18" s="4"/>
       <c r="P18" s="4"/>
       <c r="Q18" s="4"/>
       <c r="R18" s="4"/>
       <c r="S18" s="4"/>
       <c r="T18" s="4"/>
       <c r="U18" s="4"/>
       <c r="V18" s="4"/>
       <c r="W18" s="4"/>
       <c r="X18" s="4"/>
       <c r="Y18" s="4"/>
       <c r="Z18" s="4"/>
       <c r="AA18" s="4"/>
       <c r="AB18" s="4"/>
-      <c r="AC18" s="11"/>
+      <c r="AC18" s="15"/>
       <c r="AD18" s="4"/>
       <c r="AE18" s="4">
-        <v>3400</v>
-[...34 lines deleted...]
-      <c r="C19" s="25" t="s">
+        <v>3395.8174076485147</v>
+      </c>
+      <c r="AF18" s="22">
+        <v>3516.7245433135008</v>
+      </c>
+      <c r="AG18" s="22">
+        <v>3271.6117848845029</v>
+      </c>
+      <c r="AH18" s="22">
+        <v>3375.7880456564762</v>
+      </c>
+      <c r="AI18" s="22">
+        <v>2808.1424895994915</v>
+      </c>
+      <c r="AJ18" s="27">
+        <v>3100.9745135719677</v>
+      </c>
+      <c r="AK18" s="22">
+        <v>3159.2795996256191</v>
+      </c>
+      <c r="AL18" s="22">
+        <v>3088.5810099999999</v>
+      </c>
+      <c r="AM18" s="22"/>
+      <c r="AN18" s="22"/>
+      <c r="AO18" s="22"/>
+    </row>
+    <row r="19" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A19" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="C19" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="D19" t="s">
-[...3 lines deleted...]
-        <v>71</v>
+      <c r="D19" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E19" s="12" t="s">
+        <v>76</v>
       </c>
       <c r="AA19" s="4"/>
       <c r="AE19" s="4">
-        <v>2540</v>
-[...34 lines deleted...]
-      <c r="C20" s="25" t="s">
+        <v>2536.8962297729377</v>
+      </c>
+      <c r="AF19" s="22">
+        <v>2251.908086682598</v>
+      </c>
+      <c r="AG19" s="22">
+        <v>1892.430597526363</v>
+      </c>
+      <c r="AH19" s="22">
+        <v>2070.4230526084302</v>
+      </c>
+      <c r="AI19" s="22">
+        <v>1807.448498502145</v>
+      </c>
+      <c r="AJ19" s="27">
+        <v>1987.8973276087663</v>
+      </c>
+      <c r="AK19" s="22">
+        <v>2178.3167934375533</v>
+      </c>
+      <c r="AL19" s="22">
+        <v>1754.6380899999997</v>
+      </c>
+      <c r="AM19" s="22"/>
+      <c r="AN19" s="25"/>
+      <c r="AO19" s="22"/>
+    </row>
+    <row r="20" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A20" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="33" t="s">
+        <v>64</v>
+      </c>
+      <c r="C20" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="D20" t="s">
-[...3 lines deleted...]
-        <v>71</v>
+      <c r="D20" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E20" s="12" t="s">
+        <v>76</v>
       </c>
       <c r="AA20" s="4"/>
       <c r="AE20" s="4">
-        <v>4140</v>
-[...34 lines deleted...]
-      <c r="C21" s="25" t="s">
+        <v>4136.3804825208654</v>
+      </c>
+      <c r="AF20" s="22">
+        <v>4281.6113844713391</v>
+      </c>
+      <c r="AG20" s="22">
+        <v>4117.972629617354</v>
+      </c>
+      <c r="AH20" s="22">
+        <v>4244.2026024112802</v>
+      </c>
+      <c r="AI20" s="22">
+        <v>4493.4432006751576</v>
+      </c>
+      <c r="AJ20" s="27">
+        <v>4305.4037075988253</v>
+      </c>
+      <c r="AK20" s="22">
+        <v>4657.9148987609015</v>
+      </c>
+      <c r="AL20" s="22">
+        <v>4742.4485688374998</v>
+      </c>
+      <c r="AM20" s="22"/>
+      <c r="AN20" s="22"/>
+      <c r="AO20" s="22"/>
+    </row>
+    <row r="21" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A21" s="33" t="s">
+        <v>59</v>
+      </c>
+      <c r="B21" s="33" t="s">
+        <v>65</v>
+      </c>
+      <c r="C21" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="D21" t="s">
-[...3 lines deleted...]
-        <v>71</v>
+      <c r="D21" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E21" s="12" t="s">
+        <v>76</v>
       </c>
       <c r="AA21" s="4"/>
       <c r="AE21" s="4">
-        <v>1470</v>
-[...34 lines deleted...]
-      <c r="C22" s="25" t="s">
+        <v>1470.634738</v>
+      </c>
+      <c r="AF21" s="22">
+        <v>2426.935510046731</v>
+      </c>
+      <c r="AG21" s="22">
+        <v>1787.3070360000002</v>
+      </c>
+      <c r="AH21" s="22">
+        <v>1571.225099</v>
+      </c>
+      <c r="AI21" s="22">
+        <v>2001.70245</v>
+      </c>
+      <c r="AJ21" s="27">
+        <v>2110.2558799999997</v>
+      </c>
+      <c r="AK21" s="22">
+        <v>2256.6915600000002</v>
+      </c>
+      <c r="AL21" s="22">
+        <v>2016.8501194000003</v>
+      </c>
+      <c r="AM21" s="22"/>
+      <c r="AN21" s="22"/>
+      <c r="AO21" s="22"/>
+    </row>
+    <row r="22" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A22" s="33" t="s">
+        <v>57</v>
+      </c>
+      <c r="B22" s="33" t="s">
+        <v>96</v>
+      </c>
+      <c r="C22" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="D22" t="s">
-[...3 lines deleted...]
-        <v>71</v>
+      <c r="D22" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E22" s="12" t="s">
+        <v>76</v>
       </c>
       <c r="AA22" s="4"/>
       <c r="AE22" s="4">
-        <v>490</v>
-[...34 lines deleted...]
-      <c r="C23" s="25" t="s">
+        <v>490.57554382500012</v>
+      </c>
+      <c r="AF22" s="22">
+        <v>723.97188000000006</v>
+      </c>
+      <c r="AG22" s="22">
+        <v>1132.3810559999999</v>
+      </c>
+      <c r="AH22" s="22">
+        <v>1032.3376459006161</v>
+      </c>
+      <c r="AI22" s="22">
+        <v>727.93499999999995</v>
+      </c>
+      <c r="AJ22" s="27">
+        <v>786.15</v>
+      </c>
+      <c r="AK22" s="22">
+        <v>646.58716043945321</v>
+      </c>
+      <c r="AL22" s="22">
+        <v>766.74773039999991</v>
+      </c>
+      <c r="AM22" s="22"/>
+      <c r="AN22" s="25"/>
+      <c r="AO22" s="22"/>
+    </row>
+    <row r="23" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A23" s="33" t="s">
+        <v>100</v>
+      </c>
+      <c r="B23" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="C23" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="D23" t="s">
-[...3 lines deleted...]
-        <v>71</v>
+      <c r="D23" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E23" s="12" t="s">
+        <v>76</v>
       </c>
       <c r="AA23" s="4"/>
       <c r="AE23" s="4">
-        <v>4900</v>
-[...34 lines deleted...]
-      <c r="C24" s="25" t="s">
+        <v>4904.0078400000002</v>
+      </c>
+      <c r="AF23" s="22">
+        <v>5585.7908100000004</v>
+      </c>
+      <c r="AG23" s="22">
+        <v>6235.1713599999994</v>
+      </c>
+      <c r="AH23" s="22">
+        <v>6616.85329</v>
+      </c>
+      <c r="AI23" s="22">
+        <v>6615.741</v>
+      </c>
+      <c r="AJ23" s="27">
+        <v>6420.7129999999997</v>
+      </c>
+      <c r="AK23" s="22">
+        <v>6512.1679200000008</v>
+      </c>
+      <c r="AL23" s="22">
+        <v>6409.1855200000009</v>
+      </c>
+      <c r="AM23" s="22"/>
+      <c r="AN23" s="22"/>
+      <c r="AO23" s="22"/>
+    </row>
+    <row r="24" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A24" s="33" t="s">
+        <v>58</v>
+      </c>
+      <c r="B24" s="33" t="s">
+        <v>67</v>
+      </c>
+      <c r="C24" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="D24" t="s">
-[...3 lines deleted...]
-        <v>71</v>
+      <c r="D24" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E24" s="12" t="s">
+        <v>76</v>
       </c>
       <c r="AA24" s="4"/>
       <c r="AE24" s="4">
-        <v>1760</v>
-[...34 lines deleted...]
-      <c r="C25" s="25" t="s">
+        <v>1759.3920770000002</v>
+      </c>
+      <c r="AF24" s="22">
+        <v>1801.1508689999994</v>
+      </c>
+      <c r="AG24" s="22">
+        <v>1699.8209899999999</v>
+      </c>
+      <c r="AH24" s="22">
+        <v>1674.5258650000001</v>
+      </c>
+      <c r="AI24" s="22">
+        <v>1879.5685800000001</v>
+      </c>
+      <c r="AJ24" s="27">
+        <v>2075.3583600000002</v>
+      </c>
+      <c r="AK24" s="22">
+        <v>1978.2947727999999</v>
+      </c>
+      <c r="AL24" s="22">
+        <v>1898.1075849999993</v>
+      </c>
+      <c r="AM24" s="22"/>
+      <c r="AN24" s="22"/>
+      <c r="AO24" s="22"/>
+    </row>
+    <row r="25" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A25" s="33" t="s">
+        <v>98</v>
+      </c>
+      <c r="B25" s="33" t="s">
+        <v>97</v>
+      </c>
+      <c r="C25" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="D25" t="s">
-[...3 lines deleted...]
-        <v>71</v>
+      <c r="D25" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E25" s="12" t="s">
+        <v>76</v>
       </c>
       <c r="AA25" s="4"/>
       <c r="AE25" s="4">
-        <v>1600</v>
-[...34 lines deleted...]
-      <c r="C26" s="25" t="s">
+        <v>1604.8386714536014</v>
+      </c>
+      <c r="AF25" s="22">
+        <v>1702.8073485435002</v>
+      </c>
+      <c r="AG25" s="22">
+        <v>1702.3309324732752</v>
+      </c>
+      <c r="AH25" s="22">
+        <v>1789.7170181475606</v>
+      </c>
+      <c r="AI25" s="22">
+        <v>1814.5928313626914</v>
+      </c>
+      <c r="AJ25" s="27">
+        <v>2019.8352996893805</v>
+      </c>
+      <c r="AK25" s="22">
+        <v>2105.4563211330806</v>
+      </c>
+      <c r="AL25" s="22">
+        <v>1841.9506112413103</v>
+      </c>
+      <c r="AM25" s="22"/>
+      <c r="AN25" s="22"/>
+      <c r="AO25" s="22"/>
+    </row>
+    <row r="26" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A26" s="33" t="s">
+        <v>129</v>
+      </c>
+      <c r="B26" s="33" t="s">
+        <v>130</v>
+      </c>
+      <c r="C26" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="D26" t="s">
-[...3 lines deleted...]
-        <v>71</v>
+      <c r="D26" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E26" s="12" t="s">
+        <v>76</v>
       </c>
       <c r="AA26" s="4"/>
       <c r="AE26" s="4">
-        <v>6550</v>
-[...28 lines deleted...]
-      <c r="A27" s="25" t="s">
+        <v>6546.5129999999999</v>
+      </c>
+      <c r="AF26" s="22">
+        <v>7242.36</v>
+      </c>
+      <c r="AG26" s="22">
+        <v>7230.9719999999998</v>
+      </c>
+      <c r="AH26" s="22">
+        <v>7381.19</v>
+      </c>
+      <c r="AI26" s="22">
+        <v>7093.6040000000003</v>
+      </c>
+      <c r="AJ26" s="27">
+        <v>7267.4319999999998</v>
+      </c>
+      <c r="AK26" s="22">
+        <v>7084.7079999999996</v>
+      </c>
+      <c r="AL26" s="22">
+        <v>7783.6289999999999</v>
+      </c>
+      <c r="AM26" s="22"/>
+      <c r="AN26" s="22"/>
+      <c r="AO26" s="22"/>
+    </row>
+    <row r="27" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A27" s="33" t="s">
+        <v>131</v>
+      </c>
+      <c r="B27" s="33" t="s">
+        <v>132</v>
+      </c>
+      <c r="C27" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E27" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA27" s="4"/>
+      <c r="AE27" s="35">
+        <v>2043.8126964093913</v>
+      </c>
+      <c r="AF27" s="27">
+        <v>2220.7037195354596</v>
+      </c>
+      <c r="AG27" s="27">
+        <v>2071.5863393328073</v>
+      </c>
+      <c r="AH27" s="27">
+        <v>2219.3127032475286</v>
+      </c>
+      <c r="AI27" s="27">
+        <v>2089.4100906269487</v>
+      </c>
+      <c r="AJ27" s="27">
+        <v>2299.9857673890551</v>
+      </c>
+      <c r="AK27" s="22">
+        <v>2063.5790629137832</v>
+      </c>
+      <c r="AL27" s="22">
+        <v>1966.913</v>
+      </c>
+    </row>
+    <row r="28" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A28" s="33" t="s">
+        <v>133</v>
+      </c>
+      <c r="B28" s="33" t="s">
+        <v>134</v>
+      </c>
+      <c r="C28" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E28" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA28" s="4"/>
+      <c r="AE28" s="35">
+        <v>5254.3606697408886</v>
+      </c>
+      <c r="AF28" s="27">
+        <v>5175.5648544938231</v>
+      </c>
+      <c r="AG28" s="27">
+        <v>5158.5506344385576</v>
+      </c>
+      <c r="AH28" s="27">
+        <v>6254.6931222010926</v>
+      </c>
+      <c r="AI28" s="27">
+        <v>5756.6298799976266</v>
+      </c>
+      <c r="AJ28" s="27">
+        <v>6242.0121311009261</v>
+      </c>
+      <c r="AK28" s="22">
+        <v>6068.3057775738143</v>
+      </c>
+      <c r="AL28" s="22">
+        <v>5947.3023999999996</v>
+      </c>
+    </row>
+    <row r="29" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A29" s="33" t="s">
+        <v>105</v>
+      </c>
+      <c r="B29" s="33" t="s">
+        <v>114</v>
+      </c>
+      <c r="C29" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="D29" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E29" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA29" s="4"/>
+      <c r="AE29" s="28">
+        <v>2.5362306942809144E-2</v>
+      </c>
+      <c r="AF29" s="25">
+        <v>2.5884368379766345E-2</v>
+      </c>
+      <c r="AG29" s="25">
+        <v>2.3628472216397398E-2</v>
+      </c>
+      <c r="AH29" s="25">
+        <v>2.1072799453101573E-2</v>
+      </c>
+      <c r="AI29" s="25">
+        <v>2.1328080490369911E-2</v>
+      </c>
+      <c r="AJ29" s="25">
+        <v>2.1333113537802324E-2</v>
+      </c>
+      <c r="AK29" s="25">
+        <v>2.0958722876544812E-2</v>
+      </c>
+      <c r="AL29" s="25">
+        <v>2.3045481249744381E-2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A30" s="33" t="s">
+        <v>106</v>
+      </c>
+      <c r="B30" s="33" t="s">
+        <v>115</v>
+      </c>
+      <c r="C30" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="D30" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E30" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA30" s="4"/>
+      <c r="AE30" s="28">
+        <v>9.6940262850371536E-2</v>
+      </c>
+      <c r="AF30" s="25">
+        <v>9.2765089509720414E-2</v>
+      </c>
+      <c r="AG30" s="25">
+        <v>8.799386188500545E-2</v>
+      </c>
+      <c r="AH30" s="25">
+        <v>8.6447837276734343E-2</v>
+      </c>
+      <c r="AI30" s="25">
+        <v>7.409346938257233E-2</v>
+      </c>
+      <c r="AJ30" s="25">
+        <v>7.8585263901975871E-2</v>
+      </c>
+      <c r="AK30" s="25">
+        <v>7.9900849762913992E-2</v>
+      </c>
+      <c r="AL30" s="25">
+        <v>7.8951457310838441E-2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A31" s="33" t="s">
+        <v>107</v>
+      </c>
+      <c r="B31" s="33" t="s">
+        <v>116</v>
+      </c>
+      <c r="C31" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="D31" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E31" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA31" s="4"/>
+      <c r="AE31" s="28">
+        <v>7.2420674558176926E-2</v>
+      </c>
+      <c r="AF31" s="25">
+        <v>5.9401426712809229E-2</v>
+      </c>
+      <c r="AG31" s="25">
+        <v>5.0899155393393306E-2</v>
+      </c>
+      <c r="AH31" s="25">
+        <v>5.3019796481649943E-2</v>
+      </c>
+      <c r="AI31" s="25">
+        <v>4.7689933997418076E-2</v>
+      </c>
+      <c r="AJ31" s="25">
+        <v>5.0377529843101024E-2</v>
+      </c>
+      <c r="AK31" s="25">
+        <v>5.5091471761192549E-2</v>
+      </c>
+      <c r="AL31" s="25">
+        <v>4.4852711912065434E-2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A32" s="33" t="s">
+        <v>108</v>
+      </c>
+      <c r="B32" s="33" t="s">
+        <v>117</v>
+      </c>
+      <c r="C32" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="D32" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E32" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA32" s="4"/>
+      <c r="AE32" s="28">
+        <v>0.11808108714019028</v>
+      </c>
+      <c r="AF32" s="25">
+        <v>0.11294147677318225</v>
+      </c>
+      <c r="AG32" s="25">
+        <v>0.1107577361381752</v>
+      </c>
+      <c r="AH32" s="25">
+        <v>0.10868636625893163</v>
+      </c>
+      <c r="AI32" s="25">
+        <v>0.11856050661412025</v>
+      </c>
+      <c r="AJ32" s="25">
+        <v>0.1091080513836499</v>
+      </c>
+      <c r="AK32" s="25">
+        <v>0.11780260239658324</v>
+      </c>
+      <c r="AL32" s="25">
+        <v>0.12122823539973158</v>
+      </c>
+    </row>
+    <row r="33" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A33" s="33" t="s">
+        <v>109</v>
+      </c>
+      <c r="B33" s="33" t="s">
+        <v>118</v>
+      </c>
+      <c r="C33" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="D33" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E33" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA33" s="4"/>
+      <c r="AE33" s="28">
+        <v>4.1982150670853556E-2</v>
+      </c>
+      <c r="AF33" s="25">
+        <v>6.4018346347843078E-2</v>
+      </c>
+      <c r="AG33" s="25">
+        <v>4.8071733082302316E-2</v>
+      </c>
+      <c r="AH33" s="25">
+        <v>4.0236238130601794E-2</v>
+      </c>
+      <c r="AI33" s="25">
+        <v>5.2815368073878627E-2</v>
+      </c>
+      <c r="AJ33" s="25">
+        <v>5.3478354789660405E-2</v>
+      </c>
+      <c r="AK33" s="25">
+        <v>5.7073635811836124E-2</v>
+      </c>
+      <c r="AL33" s="25">
+        <v>5.1555473399795507E-2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A34" s="33" t="s">
+        <v>110</v>
+      </c>
+      <c r="B34" s="33" t="s">
+        <v>119</v>
+      </c>
+      <c r="C34" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="D34" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E34" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA34" s="4"/>
+      <c r="AE34" s="28">
+        <v>1.4004440303311451E-2</v>
+      </c>
+      <c r="AF34" s="25">
+        <v>1.9097121603798471E-2</v>
+      </c>
+      <c r="AG34" s="25">
+        <v>3.0456725551371702E-2</v>
+      </c>
+      <c r="AH34" s="25">
+        <v>2.6436303352128453E-2</v>
+      </c>
+      <c r="AI34" s="25">
+        <v>1.9206728232189971E-2</v>
+      </c>
+      <c r="AJ34" s="25">
+        <v>1.99227065382666E-2</v>
+      </c>
+      <c r="AK34" s="25">
+        <v>1.6352735468878433E-2</v>
+      </c>
+      <c r="AL34" s="25">
+        <v>1.9599890858895703E-2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A35" s="33" t="s">
+        <v>111</v>
+      </c>
+      <c r="B35" s="33" t="s">
+        <v>120</v>
+      </c>
+      <c r="C35" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="D35" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E35" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA35" s="4"/>
+      <c r="AE35" s="28">
+        <v>0.13999451441621469</v>
+      </c>
+      <c r="AF35" s="25">
+        <v>0.14734346636771301</v>
+      </c>
+      <c r="AG35" s="25">
+        <v>0.16770229585798815</v>
+      </c>
+      <c r="AH35" s="25">
+        <v>0.16944566683738796</v>
+      </c>
+      <c r="AI35" s="25">
+        <v>0.17455781002638524</v>
+      </c>
+      <c r="AJ35" s="25">
+        <v>0.16271447034972122</v>
+      </c>
+      <c r="AK35" s="25">
+        <v>0.16469822761760244</v>
+      </c>
+      <c r="AL35" s="25">
+        <v>0.1638339856850716</v>
+      </c>
+    </row>
+    <row r="36" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A36" s="33" t="s">
+        <v>112</v>
+      </c>
+      <c r="B36" s="33" t="s">
+        <v>121</v>
+      </c>
+      <c r="C36" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="D36" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E36" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA36" s="4"/>
+      <c r="AE36" s="28">
+        <v>5.0225294804453334E-2</v>
+      </c>
+      <c r="AF36" s="25">
+        <v>4.7511233685043508E-2</v>
+      </c>
+      <c r="AG36" s="25">
+        <v>4.5718692576654112E-2</v>
+      </c>
+      <c r="AH36" s="25">
+        <v>4.2881584250960308E-2</v>
+      </c>
+      <c r="AI36" s="25">
+        <v>4.9592838522427442E-2</v>
+      </c>
+      <c r="AJ36" s="25">
+        <v>5.2593977698935639E-2</v>
+      </c>
+      <c r="AK36" s="25">
+        <v>5.0032745897824984E-2</v>
+      </c>
+      <c r="AL36" s="25">
+        <v>4.8520132540899777E-2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A37" s="33" t="s">
+        <v>113</v>
+      </c>
+      <c r="B37" s="33" t="s">
+        <v>122</v>
+      </c>
+      <c r="C37" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="D37" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E37" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA37" s="4"/>
+      <c r="AE37" s="28">
+        <v>4.5813264957282371E-2</v>
+      </c>
+      <c r="AF37" s="25">
+        <v>4.4917102309245588E-2</v>
+      </c>
+      <c r="AG37" s="25">
+        <v>4.5786200443068185E-2</v>
+      </c>
+      <c r="AH37" s="25">
+        <v>4.5831421719527803E-2</v>
+      </c>
+      <c r="AI37" s="25">
+        <v>4.7878438822234602E-2</v>
+      </c>
+      <c r="AJ37" s="25">
+        <v>5.1186905719447048E-2</v>
+      </c>
+      <c r="AK37" s="25">
+        <v>5.3248768870335875E-2</v>
+      </c>
+      <c r="AL37" s="25">
+        <v>4.7084627076720613E-2</v>
+      </c>
+      <c r="AM37" s="22"/>
+      <c r="AN37" s="22"/>
+      <c r="AO37" s="22"/>
+    </row>
+    <row r="38" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A38" s="33" t="s">
+        <v>135</v>
+      </c>
+      <c r="B38" s="33" t="s">
+        <v>136</v>
+      </c>
+      <c r="C38" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="D38" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E38" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA38" s="4"/>
+      <c r="AE38" s="28">
+        <v>0.18688304310590922</v>
+      </c>
+      <c r="AF38" s="25">
+        <v>0.1910408863096808</v>
+      </c>
+      <c r="AG38" s="25">
+        <v>0.19448552985476061</v>
+      </c>
+      <c r="AH38" s="25">
+        <v>0.18901895006402047</v>
+      </c>
+      <c r="AI38" s="25">
+        <v>0.18716633245382586</v>
+      </c>
+      <c r="AJ38" s="25">
+        <v>0.18417212366953878</v>
+      </c>
+      <c r="AK38" s="25">
+        <v>0.17917824987354578</v>
+      </c>
+      <c r="AL38" s="25">
+        <v>0.19896802147239265</v>
+      </c>
+      <c r="AM38" s="22"/>
+      <c r="AN38" s="22"/>
+      <c r="AO38" s="22"/>
+    </row>
+    <row r="39" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A39" s="33" t="s">
         <v>137</v>
       </c>
-      <c r="B27" s="25" t="s">
-[...42 lines deleted...]
-      <c r="A28" s="25" t="s">
+      <c r="B39" s="33" t="s">
         <v>138</v>
       </c>
-      <c r="B28" s="25" t="s">
-[...42 lines deleted...]
-      <c r="A29" s="25" t="s">
+      <c r="C39" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="D39" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E39" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA39" s="4"/>
+      <c r="AE39" s="28">
+        <v>5.8344638778458212E-2</v>
+      </c>
+      <c r="AF39" s="25">
+        <v>5.8578309668569237E-2</v>
+      </c>
+      <c r="AG39" s="25">
+        <v>5.5717760606046454E-2</v>
+      </c>
+      <c r="AH39" s="25">
+        <v>5.6832591632459122E-2</v>
+      </c>
+      <c r="AI39" s="25">
+        <v>5.5129553842399703E-2</v>
+      </c>
+      <c r="AJ39" s="25">
+        <v>5.8286512098050053E-2</v>
+      </c>
+      <c r="AK39" s="25">
+        <v>5.2189657635654606E-2</v>
+      </c>
+      <c r="AL39" s="25">
+        <v>5.0278962167689165E-2</v>
+      </c>
+      <c r="AM39" s="22"/>
+      <c r="AN39" s="22"/>
+      <c r="AO39" s="22"/>
+    </row>
+    <row r="40" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A40" s="33" t="s">
         <v>139</v>
       </c>
-      <c r="B29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="25" t="s">
+      <c r="B40" s="33" t="s">
+        <v>140</v>
+      </c>
+      <c r="C40" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="D29" t="s">
-[...515 lines deleted...]
-        <v>71</v>
+      <c r="D40" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E40" s="12" t="s">
+        <v>76</v>
       </c>
       <c r="AA40" s="4"/>
-      <c r="AE40" s="24">
-[...42 lines deleted...]
-        <v>71</v>
+      <c r="AE40" s="28">
+        <v>0.14999602254470135</v>
+      </c>
+      <c r="AF40" s="25">
+        <v>0.13652241768646328</v>
+      </c>
+      <c r="AG40" s="25">
+        <v>0.13874531023234421</v>
+      </c>
+      <c r="AH40" s="25">
+        <v>0.16017139877595626</v>
+      </c>
+      <c r="AI40" s="25">
+        <v>0.15188997044848618</v>
+      </c>
+      <c r="AJ40" s="25">
+        <v>0.15818581173595858</v>
+      </c>
+      <c r="AK40" s="25">
+        <v>0.15347257909898368</v>
+      </c>
+      <c r="AL40" s="25">
+        <v>0.15202715746421266</v>
+      </c>
+      <c r="AM40" s="25"/>
+      <c r="AN40" s="22"/>
+      <c r="AO40" s="22"/>
+    </row>
+    <row r="41" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A41" s="33" t="s">
+        <v>78</v>
+      </c>
+      <c r="B41" s="33" t="s">
+        <v>152</v>
+      </c>
+      <c r="C41" s="33" t="s">
+        <v>164</v>
+      </c>
+      <c r="D41" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E41" s="12" t="s">
+        <v>76</v>
       </c>
       <c r="AA41" s="4"/>
       <c r="AE41" s="4">
-        <v>1100</v>
-[...41 lines deleted...]
-        <v>71</v>
+        <v>1194.0696735917918</v>
+      </c>
+      <c r="AF41" s="22">
+        <v>1234.011255706296</v>
+      </c>
+      <c r="AG41" s="22">
+        <v>1126.0276791277645</v>
+      </c>
+      <c r="AH41" s="22">
+        <v>1023.6467086314224</v>
+      </c>
+      <c r="AI41" s="22">
+        <v>981.90421326851038</v>
+      </c>
+      <c r="AJ41" s="27">
+        <v>962.42726569927152</v>
+      </c>
+      <c r="AK41" s="22">
+        <v>899.3421509136947</v>
+      </c>
+      <c r="AL41" s="22">
+        <v>901.53922649000015</v>
+      </c>
+      <c r="AM41" s="22"/>
+      <c r="AN41" s="22"/>
+      <c r="AO41" s="22"/>
+    </row>
+    <row r="42" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A42" s="33" t="s">
+        <v>101</v>
+      </c>
+      <c r="B42" s="33" t="s">
+        <v>153</v>
+      </c>
+      <c r="C42" s="33" t="s">
+        <v>164</v>
+      </c>
+      <c r="D42" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E42" s="12" t="s">
+        <v>76</v>
       </c>
       <c r="AA42" s="4"/>
       <c r="AE42" s="4">
-        <v>4240</v>
-[...41 lines deleted...]
-        <v>71</v>
+        <v>4768.6684665529319</v>
+      </c>
+      <c r="AF42" s="22">
+        <v>4779.1064147753068</v>
+      </c>
+      <c r="AG42" s="22">
+        <v>4443.8329670646708</v>
+      </c>
+      <c r="AH42" s="22">
+        <v>4332.3345564930041</v>
+      </c>
+      <c r="AI42" s="22">
+        <v>3527.1835702524008</v>
+      </c>
+      <c r="AJ42" s="27">
+        <v>3872.5469295600715</v>
+      </c>
+      <c r="AK42" s="22">
+        <v>3556.0752962093206</v>
+      </c>
+      <c r="AL42" s="22">
+        <v>3088.5810099999999</v>
+      </c>
+      <c r="AM42" s="22"/>
+      <c r="AN42" s="22"/>
+      <c r="AO42" s="22"/>
+    </row>
+    <row r="43" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A43" s="33" t="s">
+        <v>79</v>
+      </c>
+      <c r="B43" s="33" t="s">
+        <v>154</v>
+      </c>
+      <c r="C43" s="33" t="s">
+        <v>164</v>
+      </c>
+      <c r="D43" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E43" s="12" t="s">
+        <v>76</v>
       </c>
       <c r="AA43" s="4"/>
       <c r="AE43" s="4">
-        <v>3090</v>
-[...41 lines deleted...]
-        <v>71</v>
+        <v>3523.8416217492922</v>
+      </c>
+      <c r="AF43" s="22">
+        <v>3068.4998801614556</v>
+      </c>
+      <c r="AG43" s="22">
+        <v>2580.8426483073322</v>
+      </c>
+      <c r="AH43" s="22">
+        <v>2799.1092445165928</v>
+      </c>
+      <c r="AI43" s="22">
+        <v>2314.5329410371128</v>
+      </c>
+      <c r="AJ43" s="27">
+        <v>2340.6668724019478</v>
+      </c>
+      <c r="AK43" s="22">
+        <v>2453.6709074020741</v>
+      </c>
+      <c r="AL43" s="22">
+        <v>1754.6380899999997</v>
+      </c>
+      <c r="AM43" s="22"/>
+      <c r="AN43" s="22"/>
+      <c r="AO43" s="22"/>
+    </row>
+    <row r="44" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A44" s="33" t="s">
+        <v>80</v>
+      </c>
+      <c r="B44" s="33" t="s">
+        <v>155</v>
+      </c>
+      <c r="C44" s="33" t="s">
+        <v>164</v>
+      </c>
+      <c r="D44" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E44" s="12" t="s">
+        <v>76</v>
       </c>
       <c r="AA44" s="4"/>
       <c r="AE44" s="4">
-        <v>4950</v>
-[...41 lines deleted...]
-        <v>71</v>
+        <v>5218.944668503811</v>
+      </c>
+      <c r="AF44" s="22">
+        <v>5201.8612381335288</v>
+      </c>
+      <c r="AG44" s="22">
+        <v>4921.4281447509193</v>
+      </c>
+      <c r="AH44" s="22">
+        <v>5024.0073178320481</v>
+      </c>
+      <c r="AI44" s="22">
+        <v>5234.5753900282452</v>
+      </c>
+      <c r="AJ44" s="27">
+        <v>4685.2506955621839</v>
+      </c>
+      <c r="AK44" s="22">
+        <v>4906.2242649402542</v>
+      </c>
+      <c r="AL44" s="22">
+        <v>4742.4485688374998</v>
+      </c>
+      <c r="AM44" s="22"/>
+      <c r="AN44" s="22"/>
+      <c r="AO44" s="22"/>
+    </row>
+    <row r="45" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A45" s="33" t="s">
+        <v>81</v>
+      </c>
+      <c r="B45" s="33" t="s">
+        <v>156</v>
+      </c>
+      <c r="C45" s="33" t="s">
+        <v>164</v>
+      </c>
+      <c r="D45" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E45" s="12" t="s">
+        <v>76</v>
       </c>
       <c r="AA45" s="4"/>
       <c r="AE45" s="4">
-        <v>1940</v>
-[...41 lines deleted...]
-        <v>71</v>
+        <v>2039.8588580535586</v>
+      </c>
+      <c r="AF45" s="22">
+        <v>3234.5437909722855</v>
+      </c>
+      <c r="AG45" s="22">
+        <v>2273.0596314622244</v>
+      </c>
+      <c r="AH45" s="22">
+        <v>1979.8864840719336</v>
+      </c>
+      <c r="AI45" s="22">
+        <v>2466.6904162149813</v>
+      </c>
+      <c r="AJ45" s="27">
+        <v>2209.9907137167647</v>
+      </c>
+      <c r="AK45" s="22">
+        <v>2367.1820645536886</v>
+      </c>
+      <c r="AL45" s="22">
+        <v>2016.8501194000003</v>
+      </c>
+      <c r="AM45" s="22"/>
+      <c r="AN45" s="22"/>
+      <c r="AO45" s="22"/>
+    </row>
+    <row r="46" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A46" s="33" t="s">
+        <v>82</v>
+      </c>
+      <c r="B46" s="33" t="s">
+        <v>157</v>
+      </c>
+      <c r="C46" s="33" t="s">
+        <v>164</v>
+      </c>
+      <c r="D46" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E46" s="12" t="s">
+        <v>76</v>
       </c>
       <c r="AA46" s="4"/>
       <c r="AE46" s="4">
-        <v>560</v>
-[...34 lines deleted...]
-      <c r="C47" s="25" t="s">
+        <v>574.57181589454183</v>
+      </c>
+      <c r="AF46" s="22">
+        <v>827.01287031483184</v>
+      </c>
+      <c r="AG46" s="22">
+        <v>1293.5498370636994</v>
+      </c>
+      <c r="AH46" s="22">
+        <v>1044.9959534248212</v>
+      </c>
+      <c r="AI46" s="22">
+        <v>797.74452638259254</v>
+      </c>
+      <c r="AJ46" s="27">
+        <v>830.8218046511987</v>
+      </c>
+      <c r="AK46" s="22">
+        <v>668.25032404141803</v>
+      </c>
+      <c r="AL46" s="22">
+        <v>766.74773039999991</v>
+      </c>
+      <c r="AM46" s="22"/>
+      <c r="AN46" s="22"/>
+      <c r="AO46" s="22"/>
+    </row>
+    <row r="47" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A47" s="33" t="s">
+        <v>102</v>
+      </c>
+      <c r="B47" s="33" t="s">
+        <v>158</v>
+      </c>
+      <c r="C47" s="33" t="s">
+        <v>164</v>
+      </c>
+      <c r="D47" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E47" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="AE47" s="4">
+        <v>4716.1676032306905</v>
+      </c>
+      <c r="AF47" s="22">
+        <v>4826.8891478415244</v>
+      </c>
+      <c r="AG47" s="22">
+        <v>5497.2120648393384</v>
+      </c>
+      <c r="AH47" s="22">
+        <v>5742.9826629646186</v>
+      </c>
+      <c r="AI47" s="22">
+        <v>5525.3852208043281</v>
+      </c>
+      <c r="AJ47" s="27">
+        <v>5191.3320080555104</v>
+      </c>
+      <c r="AK47" s="22">
+        <v>5864.0550738338879</v>
+      </c>
+      <c r="AL47" s="22">
+        <v>6409.18552</v>
+      </c>
+      <c r="AM47" s="22"/>
+      <c r="AN47" s="22"/>
+      <c r="AO47" s="22"/>
+    </row>
+    <row r="48" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A48" s="33" t="s">
+        <v>83</v>
+      </c>
+      <c r="B48" s="33" t="s">
+        <v>159</v>
+      </c>
+      <c r="C48" s="33" t="s">
+        <v>164</v>
+      </c>
+      <c r="D48" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E48" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="AE48" s="4">
+        <v>2144.698941863001</v>
+      </c>
+      <c r="AF48" s="22">
+        <v>2195.6029093109996</v>
+      </c>
+      <c r="AG48" s="22">
+        <v>2072.0817868100003</v>
+      </c>
+      <c r="AH48" s="22">
+        <v>1966.5192961801545</v>
+      </c>
+      <c r="AI48" s="22">
+        <v>1992.3426947999999</v>
+      </c>
+      <c r="AJ48" s="22">
+        <v>2199.8798615999999</v>
+      </c>
+      <c r="AK48" s="22">
+        <v>2002.941302361462</v>
+      </c>
+      <c r="AL48" s="22">
+        <v>1898.1075849999995</v>
+      </c>
+    </row>
+    <row r="49" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A49" s="33" t="s">
         <v>103</v>
       </c>
-      <c r="D47" t="s">
-[...93 lines deleted...]
-        <v>71</v>
+      <c r="B49" s="33" t="s">
+        <v>160</v>
+      </c>
+      <c r="C49" s="33" t="s">
+        <v>164</v>
+      </c>
+      <c r="D49" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E49" s="12" t="s">
+        <v>76</v>
       </c>
       <c r="AE49" s="4">
-        <v>1840</v>
-[...41 lines deleted...]
-        <v>71</v>
+        <v>1863.083910997638</v>
+      </c>
+      <c r="AF49" s="22">
+        <v>1841.9144886117658</v>
+      </c>
+      <c r="AG49" s="22">
+        <v>1794.383150554454</v>
+      </c>
+      <c r="AH49" s="22">
+        <v>1900.7323156200985</v>
+      </c>
+      <c r="AI49" s="22">
+        <v>1887.3406699912948</v>
+      </c>
+      <c r="AJ49" s="22">
+        <v>2062.2799454481014</v>
+      </c>
+      <c r="AK49" s="22">
+        <v>2130.7739106651579</v>
+      </c>
+      <c r="AL49" s="22">
+        <v>1841.9506112413103</v>
+      </c>
+    </row>
+    <row r="50" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A50" s="33" t="s">
+        <v>141</v>
+      </c>
+      <c r="B50" s="33" t="s">
+        <v>161</v>
+      </c>
+      <c r="C50" s="33" t="s">
+        <v>164</v>
+      </c>
+      <c r="D50" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E50" s="12" t="s">
+        <v>76</v>
       </c>
       <c r="AE50" s="4">
-        <v>7130</v>
-[...41 lines deleted...]
-        <v>71</v>
+        <v>7618.0723671612968</v>
+      </c>
+      <c r="AF50" s="22">
+        <v>8412.7064372588502</v>
+      </c>
+      <c r="AG50" s="22">
+        <v>8305.6989922218891</v>
+      </c>
+      <c r="AH50" s="22">
+        <v>8478.2436364569348</v>
+      </c>
+      <c r="AI50" s="22">
+        <v>8147.91422149348</v>
+      </c>
+      <c r="AJ50" s="22">
+        <v>8307.76001125734</v>
+      </c>
+      <c r="AK50" s="22">
+        <v>7571.7151983468921</v>
+      </c>
+      <c r="AL50" s="22">
+        <v>7783.6289999999999</v>
+      </c>
+    </row>
+    <row r="51" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A51" s="33" t="s">
+        <v>142</v>
+      </c>
+      <c r="B51" s="33" t="s">
+        <v>162</v>
+      </c>
+      <c r="C51" s="33" t="s">
+        <v>164</v>
+      </c>
+      <c r="D51" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E51" s="12" t="s">
+        <v>76</v>
       </c>
       <c r="AE51" s="4">
-        <v>2230</v>
-[...41 lines deleted...]
-        <v>71</v>
+        <v>2378.3521129752285</v>
+      </c>
+      <c r="AF51" s="22">
+        <v>2579.5636334814399</v>
+      </c>
+      <c r="AG51" s="22">
+        <v>2379.4826713334155</v>
+      </c>
+      <c r="AH51" s="22">
+        <v>2549.1653518763774</v>
+      </c>
+      <c r="AI51" s="22">
+        <v>2399.9555362762421</v>
+      </c>
+      <c r="AJ51" s="22">
+        <v>2629.2271857205988</v>
+      </c>
+      <c r="AK51" s="22">
+        <v>2205.4307606826892</v>
+      </c>
+      <c r="AL51" s="22">
+        <v>1966.913</v>
+      </c>
+    </row>
+    <row r="52" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A52" s="33" t="s">
+        <v>143</v>
+      </c>
+      <c r="B52" s="33" t="s">
+        <v>163</v>
+      </c>
+      <c r="C52" s="33" t="s">
+        <v>164</v>
+      </c>
+      <c r="D52" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E52" s="12" t="s">
+        <v>76</v>
       </c>
       <c r="AE52" s="4">
-        <v>5720</v>
-[...537 lines deleted...]
-      <c r="AR65" s="22"/>
+        <v>6114.4153880473759</v>
+      </c>
+      <c r="AF52" s="22">
+        <v>6011.9226008995493</v>
+      </c>
+      <c r="AG52" s="22">
+        <v>5925.2571861406614</v>
+      </c>
+      <c r="AH52" s="22">
+        <v>7184.3174557615193</v>
+      </c>
+      <c r="AI52" s="22">
+        <v>6612.2279263272903</v>
+      </c>
+      <c r="AJ52" s="22">
+        <v>7135.5519766189054</v>
+      </c>
+      <c r="AK52" s="22">
+        <v>6485.4448601511749</v>
+      </c>
+      <c r="AL52" s="22">
+        <v>5947.3024000000005</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="32" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FA7CC9C01A01214D806DA3AF257C230A" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9356f25f0898e190126f25044d1ea66b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c64490b4aec6201516c3a874156f37b2">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
@@ -4881,73 +4273,73 @@
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8800229-D38D-4E20-B38E-D53FA39BDE76}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{473CDCE5-DE03-47A7-BD4C-D1FB3986363A}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{847B503E-B268-44D4-8F0C-45D8257A5637}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Macintosh Excel</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Financial Year</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>