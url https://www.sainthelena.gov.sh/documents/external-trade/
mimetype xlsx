--- v0 (2026-05-10)
+++ v1 (2026-09-16)
@@ -15,97 +15,97 @@
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="B:\Corporate Services\Corporate Policy &amp; Planning\Statistics\Databanks\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9408"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="8976"/>
   </bookViews>
   <sheets>
     <sheet name="About" sheetId="51" r:id="rId1"/>
     <sheet name="Calendar Year" sheetId="54" r:id="rId2"/>
     <sheet name="Financial Year" sheetId="52" r:id="rId3"/>
     <sheet name="Quarter" sheetId="53" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="About">#REF!</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="CB4" i="53" l="1"/>
   <c r="CC4" i="53"/>
   <c r="CD4" i="53"/>
   <c r="CE4" i="53"/>
   <c r="BX4" i="53"/>
   <c r="BY4" i="53"/>
   <c r="BZ4" i="53"/>
   <c r="CA4" i="53"/>
   <c r="BU4" i="53"/>
   <c r="BV4" i="53"/>
   <c r="BW4" i="53"/>
   <c r="AI17" i="52"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3555" uniqueCount="289">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3600" uniqueCount="294">
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>1999/00</t>
   </si>
   <si>
     <t>2001/02</t>
   </si>
   <si>
@@ -654,53 +654,50 @@
   <si>
     <t>2000/01</t>
   </si>
   <si>
     <t>Imports of other commodities and transactions</t>
   </si>
   <si>
     <t>Imports not classified</t>
   </si>
   <si>
     <t>Imports, personal importers</t>
   </si>
   <si>
     <t>Imports, commercial importers</t>
   </si>
   <si>
     <t>IMPORTS.COMMERCIAL</t>
   </si>
   <si>
     <t>IMPORTS.GOVERNMENT</t>
   </si>
   <si>
     <t>IMPORTS.0FOOD</t>
   </si>
   <si>
-    <t>IMPORTS.1BEVERAGESAND TOBACCO</t>
-[...1 lines deleted...]
-  <si>
     <t>IMPORTS.2CRUDEMATERIALS</t>
   </si>
   <si>
     <t>IMPORTS.4OTHEROILANDFAT</t>
   </si>
   <si>
     <t>IMPORTS.5CHEMICALS</t>
   </si>
   <si>
     <t>IMPORTS.6MANUFACTURES</t>
   </si>
   <si>
     <t>IMPORTS.7MACHINESANDTRANSPORT</t>
   </si>
   <si>
     <t>IMPORTS.8MISCMANUFACTURES</t>
   </si>
   <si>
     <t>IMPORTS.9OTHER</t>
   </si>
   <si>
     <t>IMPORTS.XNOTCLASSIFIED</t>
   </si>
   <si>
     <t>IMPORTS.IMPORTERNK</t>
@@ -900,80 +897,98 @@
   <si>
     <t>June 4, 2024: added provisional 2023/24 estimates for visitor expenditure by financial year, and made small revisions to some earlier data</t>
   </si>
   <si>
     <t>2023, 2</t>
   </si>
   <si>
     <t>2023, 3</t>
   </si>
   <si>
     <t>2023, 4</t>
   </si>
   <si>
     <t>2024, 1</t>
   </si>
   <si>
     <t>October 9, 2024: added 23/24 figures for goods imports. Adjusted Government to be Government and Non-Profit; Commercial no longer includes Non-Profit</t>
   </si>
   <si>
     <t>Imports, government and non-profit</t>
   </si>
   <si>
     <t>May differ from values reported thorugh the ASYCUDA system due to different exchange rates and valuation basis</t>
   </si>
   <si>
+    <t>February 12 2025: 23/24 exports value adjusted</t>
+  </si>
+  <si>
+    <t>Updates and revisions</t>
+  </si>
+  <si>
+    <t>2024/25</t>
+  </si>
+  <si>
+    <t>2024, 2</t>
+  </si>
+  <si>
+    <t>2024, 3</t>
+  </si>
+  <si>
+    <t>2024, 4</t>
+  </si>
+  <si>
+    <t>2025, 1</t>
+  </si>
+  <si>
+    <t>July 29 2025: 24/25 goods exports added, 2024 visitor expenditure estimate added (services exports)</t>
+  </si>
+  <si>
+    <t>2025, 2</t>
+  </si>
+  <si>
+    <t>2025, 3</t>
+  </si>
+  <si>
+    <t>2025, 4</t>
+  </si>
+  <si>
+    <t>2026, 1</t>
+  </si>
+  <si>
+    <t>2025/26</t>
+  </si>
+  <si>
     <t>This file contains data on external trade (imports and exports) from 1982/83 to the present. It is compiled by the Statistics Office of the St Helena Government from data collected from the Customs Service of the Safety, Security &amp; Home Affairs Portfolio, Fisheries Corporation, the Environment, Natural Resources &amp; Planning Portfolio, and importers. It is updated  each quarter and each financial year, when data are available. Blank cells or ".." in the data series mean that the data are not available; a zero is represented by "0".
-Statistics in this file are recorded either for Calendar Years (January to December), Financial Years (April to March) or Quarters (3 monthly groupings). Quarterly data include value of imports and quantities of imports and exports of selected commodities; calandar and financial year data include the value of total imports and exports, including exports of services in the form of visitor expenditure.
+Statistics in this file are recorded either for Calendar Years (January to December), Financial Years (April to March) or Quarters (3 monthly groupings). Quarterly data include value of imports and quantities of imports and exports of selected commodities; calendar and financial year data include the value of total imports and exports, including exports of services in the form of visitor expenditure.
 Please contact the Statistics Office with any questions or queries, or requests for additional analyses. Telephone 22138 within St Helena, or +290 22138 if dialling internationally. Alternatively, contact us by email on statistics@sainthelena.gov.sh or visit our web site at http://www.sainthelena.gov.sh/statistics.</t>
   </si>
   <si>
-    <t>This file was last updated on 29 July 2025</t>
-[...23 lines deleted...]
-    <t>July 29 2025: 24/25 goods exports added, 2024 visitor expenditure estimate added (services exports)</t>
+    <t xml:space="preserve">This file was last updated on 24 August 2026. </t>
+  </si>
+  <si>
+    <t>September 15, 2026: Coffee exports added for 2025/26.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_)_£_ ;_ * \(#,##0.00\)_£_ ;_ * &quot;-&quot;??_)_£_ ;_ @_ "/>
   </numFmts>
   <fonts count="37">
     <font>
       <sz val="12"/>
       <name val="Arial MT"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -2161,164 +2176,167 @@
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:A16"/>
+  <dimension ref="A1:A17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="100.7265625" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.81640625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="172.8">
       <c r="A1" s="1" t="s">
-        <v>279</v>
+        <v>291</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" s="2" t="s">
-        <v>280</v>
+        <v>292</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" s="12" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
     </row>
     <row r="6" spans="1:1">
       <c r="A6" s="2" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="7" spans="1:1">
       <c r="A7" s="2" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="8" spans="1:1">
       <c r="A8" s="2" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="9" spans="1:1">
       <c r="A9" s="2" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
     </row>
     <row r="10" spans="1:1">
       <c r="A10" s="2" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="11" spans="1:1">
       <c r="A11" s="2" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="12" spans="1:1">
       <c r="A12" s="2" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
     </row>
     <row r="13" spans="1:1">
       <c r="A13" s="2" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="14" spans="1:1">
       <c r="A14" s="2" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
     </row>
     <row r="15" spans="1:1">
       <c r="A15" s="2" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
     </row>
     <row r="16" spans="1:1">
       <c r="A16" s="2" t="s">
-        <v>288</v>
+        <v>285</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="2" t="s">
+        <v>293</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AM40"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="G14" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="O17" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AF26" sqref="AF26"/>
+      <selection pane="bottomRight" activeCell="AF1" sqref="AF1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="27" style="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="24.81640625" style="6" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9" style="6" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14" style="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.7265625" style="6" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.26953125" style="6" customWidth="1"/>
-    <col min="7" max="10" width="4.08984375" style="4" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="32" max="16384" width="8.81640625" style="4"/>
+    <col min="7" max="23" width="6.08984375" style="4" customWidth="1"/>
+    <col min="24" max="26" width="6.08984375" style="4" bestFit="1" customWidth="1"/>
+    <col min="27" max="29" width="5.26953125" style="4" customWidth="1"/>
+    <col min="30" max="30" width="5.26953125" style="3" customWidth="1"/>
+    <col min="31" max="31" width="5.26953125" style="4" customWidth="1"/>
+    <col min="32" max="32" width="5.26953125" style="3" customWidth="1"/>
+    <col min="33" max="16384" width="8.81640625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="8" customFormat="1">
       <c r="A1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>175</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="8">
         <v>2000</v>
       </c>
       <c r="H1" s="8">
@@ -2371,2452 +2389,2524 @@
       </c>
       <c r="X1" s="8">
         <v>2017</v>
       </c>
       <c r="Y1" s="8">
         <v>2018</v>
       </c>
       <c r="Z1" s="8">
         <v>2019</v>
       </c>
       <c r="AA1" s="8">
         <v>2020</v>
       </c>
       <c r="AB1" s="8">
         <v>2021</v>
       </c>
       <c r="AC1" s="8">
         <v>2022</v>
       </c>
       <c r="AD1" s="19">
         <v>2023</v>
       </c>
       <c r="AE1" s="8">
         <v>2024</v>
       </c>
+      <c r="AF1" s="19">
+        <v>2025</v>
+      </c>
     </row>
     <row r="2" spans="1:39" s="8" customFormat="1">
       <c r="A2" s="6" t="s">
         <v>102</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E2" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F2" s="7"/>
       <c r="G2" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H2" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I2" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J2" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K2" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L2" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M2" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N2" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O2" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P2" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q2" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R2" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S2" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T2" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U2" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V2" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W2" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X2" s="3">
         <v>8160.6131339999965</v>
       </c>
       <c r="Y2" s="3">
         <v>7963.2577099999971</v>
       </c>
       <c r="Z2" s="3">
         <v>8417.3163799999838</v>
       </c>
       <c r="AA2" s="3">
         <v>9294.5963999999931</v>
       </c>
       <c r="AB2" s="3">
         <v>9403.5152600000038</v>
       </c>
       <c r="AC2" s="3">
         <v>8596.7019199999904</v>
       </c>
       <c r="AD2" s="16">
         <v>7693.8415499999992</v>
       </c>
       <c r="AE2" s="3">
         <v>9835</v>
+      </c>
+      <c r="AF2" s="3">
+        <v>7777.7616999999782</v>
       </c>
     </row>
     <row r="3" spans="1:39" s="8" customFormat="1">
       <c r="A3" s="6" t="s">
         <v>100</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="7"/>
       <c r="G3" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H3" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I3" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J3" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K3" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L3" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M3" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N3" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O3" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P3" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q3" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R3" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S3" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T3" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U3" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V3" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W3" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X3" s="3">
         <v>17080.991140050024</v>
       </c>
       <c r="Y3" s="3">
         <v>9732.7808742499983</v>
       </c>
       <c r="Z3" s="3">
         <v>8549.2133929499923</v>
       </c>
       <c r="AA3" s="3">
         <v>8014.6507299999985</v>
       </c>
       <c r="AB3" s="3">
         <v>9035.0867599999983</v>
       </c>
       <c r="AC3" s="3">
         <v>9910.2551100000055</v>
       </c>
       <c r="AD3" s="16">
         <v>10095.991830000004</v>
       </c>
       <c r="AE3" s="3">
         <v>11027</v>
+      </c>
+      <c r="AF3" s="3">
+        <v>11194.851793100011</v>
       </c>
     </row>
     <row r="4" spans="1:39" s="8" customFormat="1">
       <c r="A4" s="6" t="s">
         <v>97</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="6" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="G4" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H4" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I4" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J4" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K4" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L4" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M4" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N4" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O4" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P4" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q4" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R4" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S4" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T4" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U4" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V4" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W4" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X4" s="3">
         <v>2277.9347551001574</v>
       </c>
       <c r="Y4" s="3">
         <v>2475.3169410001069</v>
       </c>
       <c r="Z4" s="3">
         <v>2011.0706300000211</v>
       </c>
       <c r="AA4" s="3">
         <v>2450.2012499999996</v>
       </c>
       <c r="AB4" s="3">
         <v>2346.6147999999989</v>
       </c>
       <c r="AC4" s="3">
         <v>4672.4853899999989</v>
       </c>
       <c r="AD4" s="16">
         <v>6069.4688999999989</v>
       </c>
       <c r="AE4" s="3">
         <v>10845</v>
+      </c>
+      <c r="AF4" s="3">
+        <v>4437.1356800000003</v>
       </c>
     </row>
     <row r="5" spans="1:39" s="8" customFormat="1">
       <c r="A5" s="6" t="s">
         <v>196</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="7"/>
       <c r="G5" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H5" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I5" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J5" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K5" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L5" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M5" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N5" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O5" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P5" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q5" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R5" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S5" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T5" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U5" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V5" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W5" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X5" s="3">
         <v>4303.6300998999968</v>
       </c>
       <c r="Y5" s="3">
         <v>4472.8513119999998</v>
       </c>
       <c r="Z5" s="3">
         <v>3547.5782700000018</v>
       </c>
       <c r="AA5" s="3">
         <v>4034.368419999998</v>
       </c>
       <c r="AB5" s="3">
         <v>3805.0339499999986</v>
       </c>
       <c r="AC5" s="3">
         <v>4355.3937999999998</v>
       </c>
       <c r="AD5" s="16">
         <v>4797.0734799999991</v>
       </c>
       <c r="AE5" s="3">
         <v>3825</v>
+      </c>
+      <c r="AF5" s="3">
+        <v>4838.4713599999977</v>
       </c>
     </row>
     <row r="6" spans="1:39" s="8" customFormat="1">
       <c r="A6" s="6" t="s">
-        <v>197</v>
+        <v>236</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="7"/>
       <c r="G6" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H6" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I6" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J6" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K6" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L6" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M6" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N6" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O6" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P6" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q6" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R6" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S6" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T6" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U6" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V6" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W6" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X6" s="3">
         <v>1197.7130780000002</v>
       </c>
       <c r="Y6" s="3">
         <v>1032.5987674499997</v>
       </c>
       <c r="Z6" s="3">
         <v>1149.8433079499996</v>
       </c>
       <c r="AA6" s="3">
         <v>1092.2165299999999</v>
       </c>
       <c r="AB6" s="3">
         <v>1143.1948500000001</v>
       </c>
       <c r="AC6" s="3">
         <v>1153.21631</v>
       </c>
       <c r="AD6" s="16">
         <v>1239.6102099999998</v>
       </c>
       <c r="AE6" s="3">
         <v>1018</v>
+      </c>
+      <c r="AF6" s="3">
+        <v>947.3900900000001</v>
       </c>
     </row>
     <row r="7" spans="1:39" s="8" customFormat="1">
       <c r="A7" s="6" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="7"/>
       <c r="G7" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H7" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I7" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J7" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K7" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L7" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M7" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N7" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O7" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P7" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q7" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R7" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S7" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T7" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U7" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V7" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W7" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X7" s="3">
         <v>474.01686000000007</v>
       </c>
       <c r="Y7" s="3">
         <v>300.61043999999998</v>
       </c>
       <c r="Z7" s="3">
         <v>333.70705999999996</v>
       </c>
       <c r="AA7" s="3">
         <v>203.81426999999999</v>
       </c>
       <c r="AB7" s="3">
         <v>304.21186999999998</v>
       </c>
       <c r="AC7" s="3">
         <v>264.74379000000005</v>
       </c>
       <c r="AD7" s="16">
         <v>252.84361999999996</v>
       </c>
       <c r="AE7" s="3">
         <v>191</v>
+      </c>
+      <c r="AF7" s="3">
+        <v>96.219359999999995</v>
       </c>
     </row>
     <row r="8" spans="1:39" s="8" customFormat="1">
       <c r="A8" s="6" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="7"/>
       <c r="G8" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H8" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I8" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J8" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K8" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L8" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M8" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N8" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O8" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P8" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q8" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R8" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S8" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T8" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U8" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V8" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W8" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X8" s="3">
         <v>2201.3212100000001</v>
       </c>
       <c r="Y8" s="3">
         <v>2298.1330599999992</v>
       </c>
       <c r="Z8" s="3">
         <v>2469.6991800000001</v>
       </c>
       <c r="AA8" s="3">
         <v>1455.8237899999999</v>
       </c>
       <c r="AB8" s="3">
         <v>1860.6176999999998</v>
       </c>
       <c r="AC8" s="3">
         <v>4617.58896</v>
       </c>
       <c r="AD8" s="16">
         <v>4721.1027199999999</v>
       </c>
       <c r="AE8" s="3">
         <v>3718</v>
+      </c>
+      <c r="AF8" s="3">
+        <v>3860.3742499999998</v>
       </c>
     </row>
     <row r="9" spans="1:39" s="8" customFormat="1">
       <c r="A9" s="6" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="7"/>
       <c r="G9" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H9" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I9" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J9" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K9" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L9" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M9" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N9" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O9" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P9" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q9" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R9" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S9" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T9" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U9" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V9" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W9" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X9" s="3">
         <v>103.063761</v>
       </c>
       <c r="Y9" s="3">
         <v>106.77653000000001</v>
       </c>
       <c r="Z9" s="3">
         <v>52.2348</v>
       </c>
       <c r="AA9" s="3">
         <v>77.64958</v>
       </c>
       <c r="AB9" s="3">
         <v>87.15504</v>
       </c>
       <c r="AC9" s="3">
         <v>118.52246</v>
       </c>
       <c r="AD9" s="16">
         <v>122.95741999999998</v>
       </c>
       <c r="AE9" s="3">
         <v>64</v>
+      </c>
+      <c r="AF9" s="3">
+        <v>78.311289999999985</v>
       </c>
     </row>
     <row r="10" spans="1:39" s="8" customFormat="1">
       <c r="A10" s="6" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="7"/>
       <c r="G10" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H10" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I10" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J10" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K10" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L10" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M10" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N10" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O10" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P10" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q10" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R10" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S10" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T10" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U10" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V10" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W10" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X10" s="3">
         <v>2370.0069207499996</v>
       </c>
       <c r="Y10" s="3">
         <v>2276.9727440000011</v>
       </c>
       <c r="Z10" s="3">
         <v>1706.1313949999999</v>
       </c>
       <c r="AA10" s="3">
         <v>1775.7112399999999</v>
       </c>
       <c r="AB10" s="3">
         <v>1770.8376100000003</v>
       </c>
       <c r="AC10" s="3">
         <v>2356.0254100000002</v>
       </c>
       <c r="AD10" s="16">
         <v>2147.5535099999997</v>
       </c>
       <c r="AE10" s="3">
         <v>2146</v>
+      </c>
+      <c r="AF10" s="3">
+        <v>2144.2541000000001</v>
       </c>
     </row>
     <row r="11" spans="1:39" s="8" customFormat="1">
       <c r="A11" s="6" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="7"/>
       <c r="G11" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H11" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I11" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J11" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K11" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L11" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M11" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N11" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O11" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P11" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q11" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R11" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S11" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T11" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U11" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V11" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W11" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X11" s="3">
         <v>4458.3942516249972</v>
       </c>
       <c r="Y11" s="3">
         <v>2055.7161099999994</v>
       </c>
       <c r="Z11" s="3">
         <v>2037.2960599999997</v>
       </c>
       <c r="AA11" s="3">
         <v>2937.2520999999988</v>
       </c>
       <c r="AB11" s="3">
         <v>2366.5834600000017</v>
       </c>
       <c r="AC11" s="3">
         <v>2094.5956699999997</v>
       </c>
       <c r="AD11" s="16">
         <v>1884.8401100000005</v>
       </c>
       <c r="AE11" s="3">
         <v>2279</v>
+      </c>
+      <c r="AF11" s="3">
+        <v>1744.6301499999995</v>
       </c>
     </row>
     <row r="12" spans="1:39" s="8" customFormat="1">
       <c r="A12" s="6" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="7"/>
       <c r="G12" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H12" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I12" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J12" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K12" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L12" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M12" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N12" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O12" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P12" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q12" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R12" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S12" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T12" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U12" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V12" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W12" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X12" s="3">
         <v>7951.3081703749949</v>
       </c>
       <c r="Y12" s="3">
         <v>4490.6767399999953</v>
       </c>
       <c r="Z12" s="3">
         <v>4562.8234699999939</v>
       </c>
       <c r="AA12" s="3">
         <v>4532.7487699999965</v>
       </c>
       <c r="AB12" s="3">
         <v>5512.5638399999943</v>
       </c>
       <c r="AC12" s="3">
         <v>5183.9760799999985</v>
       </c>
       <c r="AD12" s="16">
         <v>6051.2603399999971</v>
       </c>
       <c r="AE12" s="3">
         <v>12139</v>
+      </c>
+      <c r="AF12" s="3">
+        <v>6167.1675699999951</v>
       </c>
     </row>
     <row r="13" spans="1:39" s="8" customFormat="1">
       <c r="A13" s="6" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="7"/>
       <c r="G13" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H13" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I13" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J13" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K13" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L13" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M13" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N13" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O13" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P13" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q13" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R13" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S13" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T13" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U13" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V13" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W13" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X13" s="3">
         <v>4457.6390574999896</v>
       </c>
       <c r="Y13" s="3">
         <v>3132.6288317999974</v>
       </c>
       <c r="Z13" s="3">
         <v>3116.6007599999971</v>
       </c>
       <c r="AA13" s="3">
         <v>3648.5300700000007</v>
       </c>
       <c r="AB13" s="3">
         <v>3934.9358199999997</v>
       </c>
       <c r="AC13" s="3">
         <v>3035.379939999998</v>
       </c>
       <c r="AD13" s="16">
         <v>2504.2037699999992</v>
       </c>
       <c r="AE13" s="3">
         <v>6327</v>
+      </c>
+      <c r="AF13" s="3">
+        <v>3532.7560910999923</v>
       </c>
     </row>
     <row r="14" spans="1:39" s="8" customFormat="1">
       <c r="A14" s="6" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>190</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="7"/>
       <c r="G14" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H14" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I14" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J14" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K14" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L14" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M14" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N14" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O14" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P14" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q14" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R14" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S14" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T14" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U14" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V14" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W14" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X14" s="3">
         <v>2.4456200000000003</v>
       </c>
       <c r="Y14" s="3">
         <v>4.3909900000000004</v>
       </c>
       <c r="Z14" s="3">
         <v>1.6861000000000002</v>
       </c>
       <c r="AA14" s="3">
         <v>1.3336100000000002</v>
       </c>
       <c r="AB14" s="3">
         <v>8.2680000000000003E-2</v>
       </c>
       <c r="AC14" s="3">
         <v>0</v>
       </c>
       <c r="AD14" s="16">
         <v>137.8571</v>
       </c>
       <c r="AE14" s="3">
+        <v>0</v>
+      </c>
+      <c r="AF14" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:39" s="8" customFormat="1">
       <c r="A15" s="6" t="s">
         <v>105</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="7"/>
       <c r="G15" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H15" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I15" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J15" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K15" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L15" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M15" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N15" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O15" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P15" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q15" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R15" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S15" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T15" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U15" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V15" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W15" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X15" s="3">
         <v>1929.5861199999947</v>
       </c>
       <c r="Y15" s="3">
         <v>1863.269209999989</v>
       </c>
       <c r="Z15" s="3">
         <v>2173.9430299999931</v>
       </c>
       <c r="AA15" s="3">
         <v>2082.181039999994</v>
       </c>
       <c r="AB15" s="3">
         <v>2244.93822</v>
       </c>
       <c r="AC15" s="3">
         <v>1618.5425499999969</v>
       </c>
       <c r="AD15" s="16">
         <v>1377.2997799999973</v>
       </c>
-      <c r="AE15" s="3" t="s">
-[...2 lines deleted...]
-      <c r="AF15" s="4"/>
+      <c r="AE15" s="3">
+        <v>1121.7619100000002</v>
+      </c>
+      <c r="AF15" s="3">
+        <v>91.109709999999993</v>
+      </c>
       <c r="AG15" s="4"/>
       <c r="AH15" s="4"/>
       <c r="AI15" s="4"/>
       <c r="AJ15" s="4"/>
       <c r="AK15" s="4"/>
       <c r="AL15" s="4"/>
       <c r="AM15" s="4"/>
     </row>
     <row r="16" spans="1:39" s="8" customFormat="1">
       <c r="A16" s="6" t="s">
         <v>194</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>193</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="7"/>
       <c r="G16" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H16" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I16" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J16" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K16" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L16" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M16" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N16" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O16" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P16" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q16" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R16" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S16" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T16" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U16" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V16" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W16" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X16" s="3">
         <v>14048.766061800065</v>
       </c>
       <c r="Y16" s="3">
         <v>12237.562759450062</v>
       </c>
       <c r="Z16" s="3">
         <v>12256.91343095002</v>
       </c>
       <c r="AA16" s="3">
         <v>12546.557680000018</v>
       </c>
       <c r="AB16" s="3">
         <v>11801.924710000076</v>
       </c>
       <c r="AC16" s="3">
         <v>15132.927390000088</v>
       </c>
       <c r="AD16" s="16">
         <v>15611.81133000009</v>
       </c>
-      <c r="AE16" s="3" t="s">
-[...2 lines deleted...]
-      <c r="AF16" s="4"/>
+      <c r="AE16" s="3">
+        <v>15893.513379999995</v>
+      </c>
+      <c r="AF16" s="3">
+        <v>5235.4659020999898</v>
+      </c>
       <c r="AG16" s="4"/>
       <c r="AH16" s="4"/>
       <c r="AI16" s="4"/>
       <c r="AJ16" s="4"/>
       <c r="AK16" s="4"/>
       <c r="AL16" s="4"/>
       <c r="AM16" s="4"/>
     </row>
     <row r="17" spans="1:39" s="8" customFormat="1">
       <c r="A17" s="6" t="s">
         <v>195</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="7"/>
       <c r="G17" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H17" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I17" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J17" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K17" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L17" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M17" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N17" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O17" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P17" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q17" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R17" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S17" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T17" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U17" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V17" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W17" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X17" s="3">
         <v>2901.7280300000057</v>
       </c>
       <c r="Y17" s="3">
         <v>2645.1431747999991</v>
       </c>
       <c r="Z17" s="3">
         <v>2352.6065499999986</v>
       </c>
       <c r="AA17" s="3">
         <v>3107.6546000000008</v>
       </c>
       <c r="AB17" s="3">
         <v>4406.6275600000017</v>
       </c>
       <c r="AC17" s="3">
         <v>3736.2980300000004</v>
       </c>
       <c r="AD17" s="16">
         <v>4275.3507200000031</v>
       </c>
-      <c r="AE17" s="3" t="s">
-[...2 lines deleted...]
-      <c r="AF17" s="4"/>
+      <c r="AE17" s="3">
+        <v>4053.8255299999987</v>
+      </c>
+      <c r="AF17" s="3">
+        <v>16337.847020999976</v>
+      </c>
       <c r="AG17" s="4"/>
       <c r="AH17" s="4"/>
       <c r="AI17" s="4"/>
       <c r="AJ17" s="4"/>
       <c r="AK17" s="4"/>
       <c r="AL17" s="4"/>
       <c r="AM17" s="4"/>
     </row>
     <row r="18" spans="1:39" s="8" customFormat="1">
       <c r="A18" s="6" t="s">
         <v>90</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="7"/>
       <c r="G18" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H18" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I18" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J18" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K18" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L18" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M18" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N18" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O18" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P18" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q18" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R18" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S18" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T18" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U18" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V18" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W18" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X18" s="3">
         <v>6881.4889412500006</v>
       </c>
       <c r="Y18" s="3">
         <v>1767.1122499999999</v>
       </c>
       <c r="Z18" s="3">
         <v>291.60775000000007</v>
       </c>
       <c r="AA18" s="3">
         <v>0</v>
       </c>
       <c r="AB18" s="3">
         <v>0</v>
       </c>
       <c r="AC18" s="3">
         <v>0</v>
       </c>
       <c r="AD18" s="16">
         <v>0</v>
       </c>
-      <c r="AE18" s="3" t="s">
-[...2 lines deleted...]
-      <c r="AF18" s="4"/>
+      <c r="AE18" s="3">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="3">
+        <v>0</v>
+      </c>
       <c r="AG18" s="4"/>
       <c r="AH18" s="4"/>
       <c r="AI18" s="4"/>
       <c r="AJ18" s="4"/>
       <c r="AK18" s="4"/>
       <c r="AL18" s="4"/>
       <c r="AM18" s="4"/>
     </row>
     <row r="19" spans="1:39" s="8" customFormat="1">
       <c r="A19" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="B19" s="6" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="7"/>
       <c r="G19" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H19" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I19" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J19" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K19" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L19" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M19" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N19" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O19" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P19" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q19" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R19" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S19" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T19" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U19" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V19" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W19" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X19" s="3">
         <v>1757.9698760999968</v>
       </c>
       <c r="Y19" s="3">
         <v>1658.2681309999955</v>
       </c>
       <c r="Z19" s="3">
         <v>1902.5296419999961</v>
       </c>
       <c r="AA19" s="3">
         <v>2023.0550599999904</v>
       </c>
       <c r="AB19" s="3">
         <v>2331.7263300000004</v>
       </c>
       <c r="AC19" s="3">
         <v>2691.67445</v>
       </c>
       <c r="AD19" s="16">
         <v>2594.8404500000047</v>
       </c>
-      <c r="AE19" s="3" t="s">
-[...2 lines deleted...]
-      <c r="AF19" s="4"/>
+      <c r="AE19" s="3">
+        <v>10637.465155920017</v>
+      </c>
+      <c r="AF19" s="3">
+        <v>1745.3265399999989</v>
+      </c>
       <c r="AG19" s="4"/>
       <c r="AH19" s="4"/>
       <c r="AI19" s="4"/>
       <c r="AJ19" s="4"/>
       <c r="AK19" s="4"/>
       <c r="AL19" s="4"/>
       <c r="AM19" s="4"/>
     </row>
     <row r="20" spans="1:39" s="8" customFormat="1">
       <c r="A20" s="6" t="s">
         <v>101</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="7"/>
       <c r="G20" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H20" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I20" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J20" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K20" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L20" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M20" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N20" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O20" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P20" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q20" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R20" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S20" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T20" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U20" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V20" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W20" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X20" s="3">
         <v>27519.539029150179</v>
       </c>
       <c r="Y20" s="3">
         <v>20171.355525250103</v>
       </c>
       <c r="Z20" s="3">
         <v>18977.600402950011</v>
       </c>
       <c r="AA20" s="3">
         <v>19759.448379999991</v>
       </c>
       <c r="AB20" s="3">
         <v>20785.216819999994</v>
       </c>
       <c r="AC20" s="3">
         <v>23179.442419999996</v>
       </c>
       <c r="AD20" s="16">
         <v>23859.302279999996</v>
       </c>
       <c r="AE20" s="3">
-        <v>31707</v>
-[...1 lines deleted...]
-      <c r="AF20" s="10"/>
+        <v>31706.56597592001</v>
+      </c>
+      <c r="AF20" s="3">
+        <v>23409.749173099965</v>
+      </c>
       <c r="AG20" s="10"/>
       <c r="AH20" s="10"/>
       <c r="AI20" s="10"/>
       <c r="AJ20" s="10"/>
       <c r="AK20" s="10"/>
       <c r="AL20" s="10"/>
     </row>
     <row r="21" spans="1:39">
       <c r="A21" s="6" t="s">
         <v>181</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="6" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="G21" s="3">
-        <v>131.16499999999999</v>
+        <v>131</v>
       </c>
       <c r="H21" s="3">
         <v>130</v>
       </c>
       <c r="I21" s="3">
-        <v>111.69699999999999</v>
+        <v>111</v>
       </c>
       <c r="J21" s="3">
         <v>128</v>
       </c>
       <c r="K21" s="3">
         <v>96</v>
       </c>
       <c r="L21" s="3">
         <v>136</v>
       </c>
       <c r="M21" s="3">
-        <v>119.35</v>
+        <v>119</v>
       </c>
       <c r="N21" s="3">
         <v>137.33100000000002</v>
       </c>
       <c r="O21" s="3">
         <v>161.845</v>
       </c>
       <c r="P21" s="3">
         <v>95.307999999999993</v>
       </c>
       <c r="Q21" s="3">
         <v>84.971000000000004</v>
       </c>
       <c r="R21" s="3">
         <v>61.741</v>
       </c>
       <c r="S21" s="3">
         <v>104.64</v>
       </c>
       <c r="T21" s="3">
         <v>129.66499999999999</v>
       </c>
       <c r="U21" s="3">
         <v>114.855</v>
       </c>
       <c r="V21" s="3">
         <v>168.19</v>
       </c>
       <c r="W21" s="3">
         <v>147.655</v>
       </c>
       <c r="X21" s="3">
         <v>139.20250000000001</v>
       </c>
       <c r="Y21" s="3">
         <v>130.13</v>
       </c>
       <c r="Z21" s="3">
         <v>104.55879995727543</v>
       </c>
-      <c r="AA21" s="16" t="s">
-[...12 lines deleted...]
-        <v>214</v>
+      <c r="AA21" s="16">
+        <v>1</v>
+      </c>
+      <c r="AB21" s="16">
+        <v>8</v>
+      </c>
+      <c r="AC21" s="16">
+        <v>8</v>
+      </c>
+      <c r="AD21" s="16">
+        <v>21</v>
+      </c>
+      <c r="AE21" s="3">
+        <v>20</v>
+      </c>
+      <c r="AF21" s="3" t="s">
+        <v>213</v>
       </c>
     </row>
     <row r="22" spans="1:39">
       <c r="A22" s="6" t="s">
         <v>182</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="6" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="G22" s="3">
-        <v>26.402000000000001</v>
+        <v>26</v>
       </c>
       <c r="H22" s="3">
         <v>6</v>
       </c>
       <c r="I22" s="3">
-        <v>14.5</v>
+        <v>14</v>
       </c>
       <c r="J22" s="3">
         <v>0</v>
       </c>
       <c r="K22" s="3">
         <v>24</v>
       </c>
       <c r="L22" s="3">
         <v>21</v>
       </c>
       <c r="M22" s="3">
-        <v>52.161999999999999</v>
+        <v>52</v>
       </c>
       <c r="N22" s="3">
         <v>13.175000000000001</v>
       </c>
       <c r="O22" s="3">
         <v>24.05</v>
       </c>
       <c r="P22" s="3">
         <v>18.25</v>
       </c>
       <c r="Q22" s="3">
         <v>0</v>
       </c>
       <c r="R22" s="3">
         <v>14</v>
       </c>
       <c r="S22" s="3">
         <v>20.274999999999999</v>
       </c>
       <c r="T22" s="3">
         <v>15</v>
       </c>
       <c r="U22" s="3">
         <v>14.25</v>
       </c>
       <c r="V22" s="3">
         <v>17</v>
       </c>
       <c r="W22" s="3">
         <v>16.05</v>
       </c>
       <c r="X22" s="3">
         <v>2.06</v>
       </c>
       <c r="Y22" s="3">
         <v>6.15</v>
       </c>
       <c r="Z22" s="3">
         <v>25.375</v>
       </c>
-      <c r="AA22" s="16" t="s">
-[...12 lines deleted...]
-        <v>214</v>
+      <c r="AA22" s="16">
+        <v>31</v>
+      </c>
+      <c r="AB22" s="16">
+        <v>29</v>
+      </c>
+      <c r="AC22" s="16">
+        <v>34</v>
+      </c>
+      <c r="AD22" s="16">
+        <v>28</v>
+      </c>
+      <c r="AE22" s="3">
+        <v>28</v>
+      </c>
+      <c r="AF22" s="3" t="s">
+        <v>213</v>
       </c>
     </row>
     <row r="23" spans="1:39">
       <c r="A23" s="6" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="6" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="G23" s="3">
-        <v>37.760999999999996</v>
+        <v>37</v>
       </c>
       <c r="H23" s="3">
         <v>39</v>
       </c>
       <c r="I23" s="3">
-        <v>55.576999999999998</v>
+        <v>55</v>
       </c>
       <c r="J23" s="3">
         <v>36</v>
       </c>
       <c r="K23" s="3">
         <v>50</v>
       </c>
       <c r="L23" s="3">
-        <v>52.910000000000004</v>
+        <v>53</v>
       </c>
       <c r="M23" s="3">
-        <v>46.601999999999997</v>
+        <v>47</v>
       </c>
       <c r="N23" s="3">
         <v>54.936999999999998</v>
       </c>
       <c r="O23" s="3">
         <v>56.5</v>
       </c>
       <c r="P23" s="3">
         <v>51.81</v>
       </c>
       <c r="Q23" s="3">
         <v>54.110500000000002</v>
       </c>
       <c r="R23" s="3">
         <v>57.823199999999993</v>
       </c>
       <c r="S23" s="3">
         <v>61.167999999999992</v>
       </c>
       <c r="T23" s="3">
         <v>58.754000000000005</v>
       </c>
       <c r="U23" s="3">
         <v>66.314999999999998</v>
       </c>
       <c r="V23" s="3">
         <v>72.139499999999998</v>
       </c>
       <c r="W23" s="3">
         <v>68.962000000000003</v>
       </c>
       <c r="X23" s="3">
         <v>62.391500000000008</v>
       </c>
       <c r="Y23" s="3">
         <v>68.067999999999984</v>
       </c>
       <c r="Z23" s="3">
         <v>61.772999999999996</v>
       </c>
-      <c r="AA23" s="16" t="s">
-[...12 lines deleted...]
-        <v>214</v>
+      <c r="AA23" s="16">
+        <v>66</v>
+      </c>
+      <c r="AB23" s="16">
+        <v>62</v>
+      </c>
+      <c r="AC23" s="16">
+        <v>49</v>
+      </c>
+      <c r="AD23" s="16">
+        <v>61</v>
+      </c>
+      <c r="AE23" s="3">
+        <v>58</v>
+      </c>
+      <c r="AF23" s="3" t="s">
+        <v>213</v>
       </c>
     </row>
     <row r="24" spans="1:39">
       <c r="A24" s="6" t="s">
         <v>89</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>176</v>
       </c>
       <c r="G24" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H24" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I24" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J24" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K24" s="3">
-        <v>94722.32</v>
+        <v>94722</v>
       </c>
       <c r="L24" s="3">
-        <v>136251.01</v>
+        <v>136251</v>
       </c>
       <c r="M24" s="3">
-        <v>176169.81</v>
+        <v>176170</v>
       </c>
       <c r="N24" s="3">
         <v>101544.5</v>
       </c>
       <c r="O24" s="3">
         <v>23486.260000000002</v>
       </c>
       <c r="P24" s="3">
         <v>15012.37</v>
       </c>
       <c r="Q24" s="3">
         <v>5484.65</v>
       </c>
       <c r="R24" s="3">
         <v>51613.67</v>
       </c>
       <c r="S24" s="3">
         <v>50310.54</v>
       </c>
       <c r="T24" s="3">
         <v>0</v>
       </c>
       <c r="U24" s="3">
         <v>53565.58</v>
       </c>
       <c r="V24" s="3">
         <v>63663.369999999995</v>
       </c>
       <c r="W24" s="3">
         <v>107923.07</v>
       </c>
       <c r="X24" s="3">
         <v>122426</v>
       </c>
       <c r="Y24" s="3">
         <v>97632.81</v>
       </c>
       <c r="Z24" s="3">
         <v>208130</v>
       </c>
       <c r="AA24" s="3">
         <v>0</v>
       </c>
       <c r="AB24" s="3">
         <v>0</v>
       </c>
       <c r="AC24" s="3">
         <v>0</v>
       </c>
       <c r="AD24" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE24" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
+      </c>
+      <c r="AF24" s="3" t="s">
+        <v>213</v>
       </c>
     </row>
     <row r="25" spans="1:39">
       <c r="A25" s="6" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>176</v>
       </c>
       <c r="G25" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H25" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I25" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J25" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K25" s="3">
-        <v>1491.25</v>
+        <v>1491</v>
       </c>
       <c r="L25" s="3">
-        <v>4068.11</v>
+        <v>4068</v>
       </c>
       <c r="M25" s="3">
-        <v>8458.23</v>
+        <v>8458</v>
       </c>
       <c r="N25" s="3">
         <v>7176.4</v>
       </c>
       <c r="O25" s="3">
         <v>1431.06</v>
       </c>
       <c r="P25" s="3">
         <v>5749.73</v>
       </c>
       <c r="Q25" s="3">
         <v>2364.8000000000002</v>
       </c>
       <c r="R25" s="3">
         <v>84887.52</v>
       </c>
       <c r="S25" s="3">
         <v>75841.84</v>
       </c>
       <c r="T25" s="3">
         <v>0</v>
       </c>
       <c r="U25" s="3">
         <v>5533.6399999999994</v>
       </c>
       <c r="V25" s="3">
         <v>945.82</v>
       </c>
       <c r="W25" s="3">
         <v>85587.999999999985</v>
       </c>
       <c r="X25" s="3">
         <v>53701</v>
       </c>
       <c r="Y25" s="3">
         <v>51357</v>
       </c>
       <c r="Z25" s="3">
         <v>0</v>
       </c>
       <c r="AA25" s="3">
         <v>0</v>
       </c>
       <c r="AB25" s="3">
         <v>0</v>
       </c>
       <c r="AC25" s="3">
         <v>0</v>
       </c>
       <c r="AD25" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE25" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
+      </c>
+      <c r="AF25" s="3" t="s">
+        <v>213</v>
       </c>
     </row>
     <row r="26" spans="1:39">
       <c r="A26" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>176</v>
       </c>
       <c r="G26" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H26" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I26" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J26" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K26" s="3">
-        <v>750.32</v>
+        <v>750</v>
       </c>
       <c r="L26" s="3">
-        <v>12442.12</v>
+        <v>12442</v>
       </c>
       <c r="M26" s="3">
-        <v>48171.07</v>
+        <v>48171</v>
       </c>
       <c r="N26" s="3">
         <v>28693.41</v>
       </c>
       <c r="O26" s="3">
         <v>53556.99</v>
       </c>
       <c r="P26" s="3">
         <v>81317.78</v>
       </c>
       <c r="Q26" s="3">
         <v>0</v>
       </c>
       <c r="R26" s="3">
         <v>109429.08</v>
       </c>
       <c r="S26" s="3">
         <v>953.66000000000008</v>
       </c>
       <c r="T26" s="3">
         <v>0</v>
       </c>
       <c r="U26" s="3">
         <v>449.13</v>
       </c>
       <c r="V26" s="3">
         <v>0</v>
       </c>
       <c r="W26" s="3">
         <v>0</v>
       </c>
       <c r="X26" s="3">
         <v>0</v>
       </c>
       <c r="Y26" s="3">
         <v>0</v>
       </c>
       <c r="Z26" s="3">
         <v>0</v>
       </c>
       <c r="AA26" s="3">
         <v>0</v>
       </c>
       <c r="AB26" s="3">
         <v>0</v>
       </c>
       <c r="AC26" s="3">
         <v>0</v>
       </c>
       <c r="AD26" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE26" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
+      </c>
+      <c r="AF26" s="3" t="s">
+        <v>213</v>
       </c>
     </row>
     <row r="27" spans="1:39">
       <c r="A27" s="6" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>176</v>
       </c>
       <c r="G27" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H27" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I27" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J27" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K27" s="3">
         <v>3665</v>
       </c>
       <c r="L27" s="3">
-        <v>4976.5</v>
+        <v>4977</v>
       </c>
       <c r="M27" s="3">
         <v>0</v>
       </c>
       <c r="N27" s="3">
         <v>4297.33</v>
       </c>
       <c r="O27" s="3">
         <v>9584.41</v>
       </c>
       <c r="P27" s="3">
         <v>14909.460000000001</v>
       </c>
       <c r="Q27" s="3">
         <v>7191.52</v>
       </c>
       <c r="R27" s="3">
         <v>15952.3</v>
       </c>
       <c r="S27" s="3">
         <v>397.97</v>
       </c>
       <c r="T27" s="3">
         <v>0</v>
       </c>
@@ -4826,181 +4916,187 @@
       <c r="V27" s="3">
         <v>1669.38</v>
       </c>
       <c r="W27" s="3">
         <v>0</v>
       </c>
       <c r="X27" s="3">
         <v>5602</v>
       </c>
       <c r="Y27" s="3">
         <v>0</v>
       </c>
       <c r="Z27" s="3">
         <v>0</v>
       </c>
       <c r="AA27" s="3">
         <v>0</v>
       </c>
       <c r="AB27" s="3">
         <v>0</v>
       </c>
       <c r="AC27" s="3">
         <v>0</v>
       </c>
       <c r="AD27" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE27" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
+      </c>
+      <c r="AF27" s="3" t="s">
+        <v>213</v>
       </c>
     </row>
     <row r="28" spans="1:39">
       <c r="A28" s="6" t="s">
         <v>87</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>176</v>
       </c>
       <c r="G28" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H28" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I28" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J28" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K28" s="3">
-        <v>219822.78</v>
+        <v>219822</v>
       </c>
       <c r="L28" s="3">
-        <v>218016.01</v>
+        <v>218016</v>
       </c>
       <c r="M28" s="3">
-        <v>45400.93</v>
+        <v>45401</v>
       </c>
       <c r="N28" s="3">
         <v>89751.62000000001</v>
       </c>
       <c r="O28" s="3">
         <v>26351.85</v>
       </c>
       <c r="P28" s="3">
         <v>121893.95999999999</v>
       </c>
       <c r="Q28" s="3">
         <v>122927.59999999999</v>
       </c>
       <c r="R28" s="3">
         <v>465556.16</v>
       </c>
       <c r="S28" s="3">
         <v>13398.130000000001</v>
       </c>
       <c r="T28" s="3">
         <v>0</v>
       </c>
       <c r="U28" s="3">
         <v>22277.89</v>
       </c>
       <c r="V28" s="3">
         <v>4945.2</v>
       </c>
       <c r="W28" s="3">
         <v>119087.58</v>
       </c>
       <c r="X28" s="3">
         <v>5640</v>
       </c>
       <c r="Y28" s="3">
         <v>4420.2299999999996</v>
       </c>
       <c r="Z28" s="3">
         <v>21760</v>
       </c>
       <c r="AA28" s="3">
         <v>0</v>
       </c>
       <c r="AB28" s="3">
         <v>0</v>
       </c>
       <c r="AC28" s="3">
         <v>0</v>
       </c>
       <c r="AD28" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE28" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
+      </c>
+      <c r="AF28" s="3" t="s">
+        <v>213</v>
       </c>
     </row>
     <row r="29" spans="1:39">
       <c r="A29" s="6" t="s">
         <v>84</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="6" t="s">
         <v>176</v>
       </c>
       <c r="G29" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H29" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I29" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J29" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K29" s="3">
-        <v>941.4</v>
+        <v>941</v>
       </c>
       <c r="L29" s="3">
-        <v>589.5</v>
+        <v>590</v>
       </c>
       <c r="M29" s="3">
         <v>0</v>
       </c>
       <c r="N29" s="3">
         <v>11313.27</v>
       </c>
       <c r="O29" s="3">
         <v>7382.8600000000006</v>
       </c>
       <c r="P29" s="3">
         <v>1544.17</v>
       </c>
       <c r="Q29" s="3">
         <v>1907.93</v>
       </c>
       <c r="R29" s="3">
         <v>2130.88</v>
       </c>
       <c r="S29" s="3">
         <v>1132.1199999999999</v>
       </c>
       <c r="T29" s="3">
         <v>0</v>
       </c>
@@ -5010,1129 +5106,1165 @@
       <c r="V29" s="3">
         <v>0</v>
       </c>
       <c r="W29" s="3">
         <v>0</v>
       </c>
       <c r="X29" s="3">
         <v>1402</v>
       </c>
       <c r="Y29" s="3">
         <v>0</v>
       </c>
       <c r="Z29" s="3">
         <v>0</v>
       </c>
       <c r="AA29" s="3">
         <v>0</v>
       </c>
       <c r="AB29" s="3">
         <v>0</v>
       </c>
       <c r="AC29" s="3">
         <v>0</v>
       </c>
       <c r="AD29" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE29" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
+      </c>
+      <c r="AF29" s="3" t="s">
+        <v>213</v>
       </c>
     </row>
     <row r="30" spans="1:39">
       <c r="A30" s="6" t="s">
         <v>85</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>176</v>
       </c>
       <c r="G30" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H30" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I30" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J30" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K30" s="3">
         <v>399</v>
       </c>
       <c r="L30" s="3">
         <v>0</v>
       </c>
       <c r="M30" s="3">
-        <v>252.5</v>
+        <v>253</v>
       </c>
       <c r="N30" s="3">
         <v>381.92</v>
       </c>
       <c r="O30" s="3">
         <v>1775.5100000000002</v>
       </c>
       <c r="P30" s="3">
         <v>559.94000000000005</v>
       </c>
       <c r="Q30" s="3">
         <v>0</v>
       </c>
       <c r="R30" s="3">
         <v>0</v>
       </c>
       <c r="S30" s="3">
         <v>6685.64</v>
       </c>
       <c r="T30" s="3">
         <v>0</v>
       </c>
       <c r="U30" s="3">
         <v>0</v>
       </c>
       <c r="V30" s="3">
         <v>0</v>
       </c>
       <c r="W30" s="3">
         <v>0</v>
       </c>
       <c r="X30" s="3">
         <v>0</v>
       </c>
       <c r="Y30" s="3">
         <v>0</v>
       </c>
       <c r="Z30" s="3">
         <v>0</v>
       </c>
       <c r="AA30" s="3">
         <v>0</v>
       </c>
       <c r="AB30" s="3">
         <v>0</v>
       </c>
       <c r="AC30" s="3">
         <v>0</v>
       </c>
       <c r="AD30" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
+      </c>
+      <c r="AF30" s="3" t="s">
+        <v>213</v>
       </c>
     </row>
     <row r="31" spans="1:39">
       <c r="A31" s="6" t="s">
         <v>86</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>176</v>
       </c>
       <c r="G31" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H31" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I31" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J31" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K31" s="3">
-        <v>1480.5</v>
+        <v>1481</v>
       </c>
       <c r="L31" s="3">
         <v>0</v>
       </c>
       <c r="M31" s="3">
-        <v>1272.95</v>
+        <v>1273</v>
       </c>
       <c r="N31" s="3">
         <v>56.870000000000005</v>
       </c>
       <c r="O31" s="3">
         <v>112.55</v>
       </c>
       <c r="P31" s="3">
         <v>0</v>
       </c>
       <c r="Q31" s="3">
         <v>505</v>
       </c>
       <c r="R31" s="3">
         <v>1539.22</v>
       </c>
       <c r="S31" s="3">
         <v>1540.98</v>
       </c>
       <c r="T31" s="3">
         <v>0</v>
       </c>
       <c r="U31" s="3">
         <v>7275.32</v>
       </c>
       <c r="V31" s="3">
         <v>115.22</v>
       </c>
       <c r="W31" s="3">
         <v>175</v>
       </c>
       <c r="X31" s="3">
         <v>0</v>
       </c>
       <c r="Y31" s="3">
         <v>0</v>
       </c>
       <c r="Z31" s="3">
         <v>0</v>
       </c>
       <c r="AA31" s="3">
         <v>0</v>
       </c>
       <c r="AB31" s="3">
         <v>0</v>
       </c>
       <c r="AC31" s="3">
         <v>0</v>
       </c>
       <c r="AD31" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
+      </c>
+      <c r="AF31" s="3" t="s">
+        <v>213</v>
       </c>
     </row>
     <row r="32" spans="1:39">
       <c r="A32" s="6" t="s">
         <v>83</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>176</v>
       </c>
       <c r="G32" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H32" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I32" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J32" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K32" s="3">
-        <v>323272.57</v>
+        <v>323273</v>
       </c>
       <c r="L32" s="3">
-        <v>376343.25</v>
+        <v>376343</v>
       </c>
       <c r="M32" s="3">
-        <v>279725.49</v>
+        <v>279725</v>
       </c>
       <c r="N32" s="3">
         <v>243215.32</v>
       </c>
       <c r="O32" s="3">
         <v>123681.48999999999</v>
       </c>
       <c r="P32" s="3">
         <v>240987.41</v>
       </c>
       <c r="Q32" s="3">
         <v>140381.5</v>
       </c>
       <c r="R32" s="3">
         <v>731108.83000000007</v>
       </c>
       <c r="S32" s="3">
         <v>150260.88</v>
       </c>
       <c r="T32" s="3">
         <v>0</v>
       </c>
       <c r="U32" s="3">
         <v>94911.07</v>
       </c>
       <c r="V32" s="3">
         <v>71338.989999999991</v>
       </c>
       <c r="W32" s="3">
         <v>312773.65000000002</v>
       </c>
       <c r="X32" s="3">
         <v>188771</v>
       </c>
       <c r="Y32" s="3">
         <v>153410.04</v>
       </c>
       <c r="Z32" s="3">
         <v>229890</v>
       </c>
       <c r="AA32" s="3">
         <v>0</v>
       </c>
       <c r="AB32" s="3">
         <v>0</v>
       </c>
       <c r="AC32" s="3">
         <v>0</v>
       </c>
       <c r="AD32" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
+      </c>
+      <c r="AF32" s="3" t="s">
+        <v>213</v>
       </c>
     </row>
-    <row r="33" spans="1:31">
+    <row r="33" spans="1:32">
       <c r="A33" s="5" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="G33" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H33" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I33" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J33" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K33" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L33" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M33" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N33" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O33" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P33" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q33" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R33" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S33" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T33" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U33" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V33" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W33" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X33" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y33" s="3">
         <v>6300</v>
       </c>
       <c r="Z33" s="3">
         <v>6600</v>
       </c>
       <c r="AA33" s="3">
         <v>4600</v>
       </c>
       <c r="AB33" s="3">
         <v>2700</v>
       </c>
       <c r="AC33" s="3">
         <v>5300</v>
       </c>
       <c r="AD33" s="3">
         <v>6400</v>
       </c>
       <c r="AE33" s="3">
         <v>6700</v>
       </c>
+      <c r="AF33" s="3" t="s">
+        <v>213</v>
+      </c>
     </row>
-    <row r="34" spans="1:31">
+    <row r="34" spans="1:32">
       <c r="A34" s="5" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="G34" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H34" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I34" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J34" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K34" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L34" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M34" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N34" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O34" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P34" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q34" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R34" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S34" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T34" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U34" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V34" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W34" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X34" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y34" s="3">
         <v>4600</v>
       </c>
       <c r="Z34" s="3">
         <v>4800</v>
       </c>
       <c r="AA34" s="3">
         <v>3300</v>
       </c>
       <c r="AB34" s="3">
         <v>2000</v>
       </c>
       <c r="AC34" s="3">
         <v>3800</v>
       </c>
       <c r="AD34" s="3">
         <v>4600</v>
       </c>
       <c r="AE34" s="3">
         <v>4900</v>
       </c>
+      <c r="AF34" s="3" t="s">
+        <v>213</v>
+      </c>
     </row>
-    <row r="35" spans="1:31">
+    <row r="35" spans="1:32">
       <c r="A35" s="5" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="G35" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H35" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I35" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J35" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K35" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L35" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M35" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N35" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O35" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P35" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q35" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R35" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S35" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T35" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U35" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V35" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W35" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X35" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y35" s="3">
         <v>2600</v>
       </c>
       <c r="Z35" s="3">
         <v>3100</v>
       </c>
       <c r="AA35" s="3">
         <v>2300</v>
       </c>
       <c r="AB35" s="3">
         <v>1700</v>
       </c>
       <c r="AC35" s="3">
         <v>3300</v>
       </c>
       <c r="AD35" s="3">
         <v>2800</v>
       </c>
       <c r="AE35" s="3">
         <v>3000</v>
       </c>
+      <c r="AF35" s="3" t="s">
+        <v>213</v>
+      </c>
     </row>
-    <row r="36" spans="1:31">
+    <row r="36" spans="1:32">
       <c r="A36" s="5" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="G36" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H36" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I36" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J36" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K36" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L36" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M36" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N36" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O36" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P36" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q36" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R36" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S36" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T36" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U36" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V36" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W36" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X36" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y36" s="3">
         <v>1900</v>
       </c>
       <c r="Z36" s="3">
         <v>2200</v>
       </c>
       <c r="AA36" s="3">
         <v>1700</v>
       </c>
       <c r="AB36" s="3">
         <v>1300</v>
       </c>
       <c r="AC36" s="3">
         <v>2400</v>
       </c>
       <c r="AD36" s="3">
         <v>2000</v>
       </c>
       <c r="AE36" s="3">
         <v>2200</v>
       </c>
+      <c r="AF36" s="3" t="s">
+        <v>213</v>
+      </c>
     </row>
-    <row r="37" spans="1:31">
+    <row r="37" spans="1:32">
       <c r="A37" s="5" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="G37" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H37" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I37" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J37" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K37" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L37" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M37" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N37" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O37" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P37" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q37" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R37" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S37" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T37" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U37" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V37" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W37" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X37" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y37" s="3">
         <v>2500</v>
       </c>
       <c r="Z37" s="3">
         <v>2400</v>
       </c>
       <c r="AA37" s="3">
         <v>1200</v>
       </c>
       <c r="AB37" s="3">
         <v>200</v>
       </c>
       <c r="AC37" s="3">
         <v>900</v>
       </c>
       <c r="AD37" s="3">
         <v>2000</v>
       </c>
       <c r="AE37" s="3">
         <v>2100</v>
       </c>
+      <c r="AF37" s="3" t="s">
+        <v>213</v>
+      </c>
     </row>
-    <row r="38" spans="1:31">
+    <row r="38" spans="1:32">
       <c r="A38" s="5" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="G38" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H38" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I38" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J38" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K38" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L38" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M38" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N38" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O38" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P38" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q38" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R38" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S38" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T38" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U38" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V38" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W38" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X38" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y38" s="3">
         <v>1900</v>
       </c>
       <c r="Z38" s="3">
         <v>1800</v>
       </c>
       <c r="AA38" s="3">
         <v>900</v>
       </c>
       <c r="AB38" s="3">
         <v>200</v>
       </c>
       <c r="AC38" s="3">
         <v>700</v>
       </c>
       <c r="AD38" s="3">
         <v>1400</v>
       </c>
       <c r="AE38" s="3">
         <v>1600</v>
       </c>
+      <c r="AF38" s="3" t="s">
+        <v>213</v>
+      </c>
     </row>
-    <row r="39" spans="1:31">
+    <row r="39" spans="1:32">
       <c r="A39" s="5" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="G39" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H39" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I39" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J39" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K39" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L39" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M39" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N39" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O39" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P39" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q39" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R39" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S39" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T39" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U39" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V39" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W39" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X39" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y39" s="3">
         <v>1200</v>
       </c>
       <c r="Z39" s="3">
         <v>1200</v>
       </c>
       <c r="AA39" s="3">
         <v>900</v>
       </c>
       <c r="AB39" s="3">
         <v>800</v>
       </c>
       <c r="AC39" s="3">
         <v>1000</v>
       </c>
       <c r="AD39" s="3">
         <v>1700</v>
       </c>
       <c r="AE39" s="3">
         <v>1600</v>
       </c>
+      <c r="AF39" s="3" t="s">
+        <v>213</v>
+      </c>
     </row>
-    <row r="40" spans="1:31">
+    <row r="40" spans="1:32">
       <c r="A40" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="G40" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H40" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I40" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J40" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K40" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L40" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M40" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N40" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O40" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P40" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q40" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R40" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S40" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T40" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U40" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V40" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W40" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X40" s="16" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y40" s="3">
         <v>800</v>
       </c>
       <c r="Z40" s="3">
         <v>800</v>
       </c>
       <c r="AA40" s="3">
         <v>700</v>
       </c>
       <c r="AB40" s="3">
         <v>600</v>
       </c>
       <c r="AC40" s="3">
         <v>700</v>
       </c>
       <c r="AD40" s="3">
         <v>1100</v>
       </c>
       <c r="AE40" s="3">
         <v>1100</v>
+      </c>
+      <c r="AF40" s="3" t="s">
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AX37"/>
+  <dimension ref="A1:AY37"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="3" ySplit="1" topLeftCell="AK11" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="3" ySplit="1" topLeftCell="AO14" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AX31" sqref="AX31"/>
+      <selection pane="bottomRight" activeCell="AY30" sqref="AY30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="23.7265625" style="5" customWidth="1"/>
     <col min="2" max="2" width="25.453125" style="5" customWidth="1"/>
     <col min="3" max="3" width="9" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14" style="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.26953125" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.26953125" style="5" customWidth="1"/>
     <col min="7" max="25" width="6.1796875" style="3" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="6.1796875" style="3" customWidth="1"/>
     <col min="27" max="42" width="6.1796875" style="3" bestFit="1" customWidth="1"/>
     <col min="43" max="44" width="6.453125" style="3" bestFit="1" customWidth="1"/>
     <col min="45" max="47" width="6.453125" style="4" bestFit="1" customWidth="1"/>
     <col min="48" max="48" width="6.453125" style="3" bestFit="1" customWidth="1"/>
     <col min="49" max="49" width="6.453125" style="18" bestFit="1" customWidth="1"/>
-    <col min="50" max="50" width="6.453125" style="21" bestFit="1" customWidth="1"/>
-    <col min="51" max="16384" width="8.81640625" style="2"/>
+    <col min="50" max="51" width="6.453125" style="21" bestFit="1" customWidth="1"/>
+    <col min="52" max="16384" width="8.81640625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50" s="12" customFormat="1">
+    <row r="1" spans="1:51" s="12" customFormat="1">
       <c r="A1" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="9" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="9" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H1" s="10" t="s">
         <v>25</v>
       </c>
       <c r="I1" s="10" t="s">
@@ -6219,3124 +6351,3187 @@
       <c r="AJ1" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AK1" s="10" t="s">
         <v>17</v>
       </c>
       <c r="AL1" s="10" t="s">
         <v>18</v>
       </c>
       <c r="AM1" s="10" t="s">
         <v>19</v>
       </c>
       <c r="AN1" s="10" t="s">
         <v>20</v>
       </c>
       <c r="AO1" s="10" t="s">
         <v>42</v>
       </c>
       <c r="AP1" s="10" t="s">
         <v>43</v>
       </c>
       <c r="AQ1" s="10" t="s">
         <v>44</v>
       </c>
       <c r="AR1" s="10" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="AS1" s="8" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="AT1" s="8" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="AU1" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="AV1" s="10" t="s">
         <v>234</v>
       </c>
-      <c r="AV1" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AW1" s="17" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="AX1" s="17" t="s">
-        <v>283</v>
+        <v>280</v>
+      </c>
+      <c r="AY1" s="17" t="s">
+        <v>290</v>
       </c>
     </row>
-    <row r="2" spans="1:50">
+    <row r="2" spans="1:51">
       <c r="A2" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>80</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>103</v>
       </c>
       <c r="G2" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H2" s="3">
         <v>1406.384</v>
       </c>
       <c r="I2" s="3">
         <v>1368.675</v>
       </c>
       <c r="J2" s="3">
         <v>1820.7819999999999</v>
       </c>
       <c r="K2" s="3">
         <v>3065.1610000000001</v>
       </c>
       <c r="L2" s="3">
         <v>3259.5970000000002</v>
       </c>
       <c r="M2" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N2" s="3">
         <v>2615.0720000000001</v>
       </c>
       <c r="O2" s="3">
         <v>3035.5520000000001</v>
       </c>
       <c r="P2" s="3">
         <v>3562.2930000000001</v>
       </c>
       <c r="Q2" s="3">
         <v>4144.223</v>
       </c>
       <c r="R2" s="3">
         <v>3116</v>
       </c>
       <c r="S2" s="3">
         <v>3848.24</v>
       </c>
       <c r="T2" s="3">
         <v>3099.5650000000001</v>
       </c>
       <c r="U2" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V2" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W2" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X2" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y2" s="3">
         <v>1838.6731200000002</v>
       </c>
       <c r="Z2" s="3">
         <v>920.49489000000005</v>
       </c>
       <c r="AA2" s="3">
         <v>2136.9609999999998</v>
       </c>
       <c r="AB2" s="3">
         <v>1924.5981099999999</v>
       </c>
       <c r="AC2" s="3">
         <v>2491.9290000000001</v>
       </c>
       <c r="AD2" s="3">
         <v>3241.6210000000001</v>
       </c>
       <c r="AE2" s="3">
         <v>3395</v>
       </c>
       <c r="AF2" s="3">
         <v>4204.6139700000003</v>
       </c>
       <c r="AG2" s="3">
         <v>4728.3792100000001</v>
       </c>
       <c r="AH2" s="3">
         <v>4396.2039999999997</v>
       </c>
       <c r="AI2" s="3">
         <v>4657.0018036865322</v>
       </c>
       <c r="AJ2" s="3">
         <v>6948.7904073670088</v>
       </c>
       <c r="AK2" s="3">
         <v>7992.2769407306741</v>
       </c>
       <c r="AL2" s="3">
         <v>7968.5646105330206</v>
       </c>
       <c r="AM2" s="3">
         <v>8897.9099464546925</v>
       </c>
       <c r="AN2" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO2" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP2" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ2" s="3">
         <v>7582</v>
       </c>
       <c r="AR2" s="3">
         <v>7965</v>
       </c>
       <c r="AS2" s="3">
         <v>9190</v>
       </c>
       <c r="AT2" s="3">
         <v>9671</v>
       </c>
       <c r="AU2" s="14">
         <v>8833</v>
       </c>
       <c r="AV2" s="15">
         <v>7844</v>
       </c>
       <c r="AW2" s="18">
         <v>8595</v>
       </c>
       <c r="AX2" s="21">
         <v>9154</v>
       </c>
+      <c r="AY2" s="21">
+        <v>8293.5560800001131</v>
+      </c>
     </row>
-    <row r="3" spans="1:50">
+    <row r="3" spans="1:51">
       <c r="A3" s="5" t="s">
         <v>100</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>77</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>103</v>
       </c>
       <c r="G3" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H3" s="3">
         <v>696.21199999999999</v>
       </c>
       <c r="I3" s="3">
         <v>954.05200000000002</v>
       </c>
       <c r="J3" s="3">
         <v>1089.22</v>
       </c>
       <c r="K3" s="3">
         <v>1609.32</v>
       </c>
       <c r="L3" s="3">
         <v>1867.875</v>
       </c>
       <c r="M3" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N3" s="3">
         <v>1823.7429999999999</v>
       </c>
       <c r="O3" s="3">
         <v>2227.011</v>
       </c>
       <c r="P3" s="3">
         <v>2150.7629999999999</v>
       </c>
       <c r="Q3" s="3">
         <v>2379.2710000000002</v>
       </c>
       <c r="R3" s="3">
         <v>1502</v>
       </c>
       <c r="S3" s="3">
         <v>1734.4780000000001</v>
       </c>
       <c r="T3" s="3">
         <v>1893.4739999999999</v>
       </c>
       <c r="U3" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V3" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W3" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X3" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y3" s="3">
         <v>2587.9191500000002</v>
       </c>
       <c r="Z3" s="3">
         <v>5606.0460899999998</v>
       </c>
       <c r="AA3" s="3">
         <v>2823.5819999999999</v>
       </c>
       <c r="AB3" s="3">
         <v>2969.1937899999998</v>
       </c>
       <c r="AC3" s="3">
         <v>3063.4830000000002</v>
       </c>
       <c r="AD3" s="3">
         <v>3145.8519999999999</v>
       </c>
       <c r="AE3" s="3">
         <v>3264.62327</v>
       </c>
       <c r="AF3" s="3">
         <v>3972</v>
       </c>
       <c r="AG3" s="3">
         <v>2947.5145699999998</v>
       </c>
       <c r="AH3" s="3">
         <v>4247.2</v>
       </c>
       <c r="AI3" s="3">
         <v>5426.8592543536834</v>
       </c>
       <c r="AJ3" s="3">
         <v>4719.3232959415009</v>
       </c>
       <c r="AK3" s="3">
         <v>4876.3704726950573</v>
       </c>
       <c r="AL3" s="3">
         <v>14164.075939591583</v>
       </c>
       <c r="AM3" s="3">
         <v>13747.379198244224</v>
       </c>
       <c r="AN3" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO3" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP3" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ3" s="3">
         <v>14886</v>
       </c>
       <c r="AR3" s="3">
         <v>9042</v>
       </c>
       <c r="AS3" s="3">
         <v>8146</v>
       </c>
       <c r="AT3" s="3">
         <v>8034</v>
       </c>
       <c r="AU3" s="14">
         <v>9061</v>
       </c>
       <c r="AV3" s="15">
         <v>10820</v>
       </c>
       <c r="AW3" s="18">
         <v>9872</v>
       </c>
       <c r="AX3" s="21">
         <v>11233</v>
       </c>
+      <c r="AY3" s="21">
+        <v>11670.635801100198</v>
+      </c>
     </row>
-    <row r="4" spans="1:50">
+    <row r="4" spans="1:51">
       <c r="A4" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>104</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>103</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H4" s="3">
         <v>279.05599999999998</v>
       </c>
       <c r="I4" s="3">
         <v>226.55199999999999</v>
       </c>
       <c r="J4" s="3">
         <v>309.95800000000003</v>
       </c>
       <c r="K4" s="3">
         <v>438.66399999999999</v>
       </c>
       <c r="L4" s="3">
         <v>79.528000000000006</v>
       </c>
       <c r="M4" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N4" s="3">
         <v>27.544</v>
       </c>
       <c r="O4" s="3">
         <v>18.948</v>
       </c>
       <c r="P4" s="3">
         <v>61.295000000000002</v>
       </c>
       <c r="Q4" s="3">
         <v>19.594000000000001</v>
       </c>
       <c r="R4" s="3">
         <v>74</v>
       </c>
       <c r="S4" s="3">
         <v>31.515000000000001</v>
       </c>
       <c r="T4" s="3">
         <v>81.727000000000004</v>
       </c>
       <c r="U4" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V4" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W4" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X4" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y4" s="3">
         <v>50.626080000000002</v>
       </c>
       <c r="Z4" s="3">
         <v>133.66731999999999</v>
       </c>
       <c r="AA4" s="3">
         <v>19.494769999999999</v>
       </c>
       <c r="AB4" s="3">
         <v>17.494769999999999</v>
       </c>
       <c r="AC4" s="3">
         <v>68.287000000000006</v>
       </c>
       <c r="AD4" s="3">
         <v>54.204000000000001</v>
       </c>
       <c r="AE4" s="3">
         <v>51.874639999999999</v>
       </c>
       <c r="AF4" s="3">
         <v>95.346620000000001</v>
       </c>
       <c r="AG4" s="3">
         <v>79.926959999999994</v>
       </c>
       <c r="AH4" s="3">
         <v>124.07299999999999</v>
       </c>
       <c r="AI4" s="3">
         <v>104.12573000000015</v>
       </c>
       <c r="AJ4" s="3">
         <v>182.82737999999992</v>
       </c>
       <c r="AK4" s="3">
         <v>154.26778999999982</v>
       </c>
       <c r="AL4" s="3">
         <v>458.85774999999995</v>
       </c>
       <c r="AM4" s="3">
         <v>583.93685999999991</v>
       </c>
       <c r="AN4" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO4" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP4" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ4" s="3">
         <v>2340</v>
       </c>
       <c r="AR4" s="3">
         <v>2330</v>
       </c>
       <c r="AS4" s="3">
         <v>2469</v>
       </c>
       <c r="AT4" s="3">
         <v>2354</v>
       </c>
       <c r="AU4" s="14">
         <v>3023</v>
       </c>
       <c r="AV4" s="3">
         <v>5098</v>
       </c>
       <c r="AW4" s="18">
         <v>6324</v>
       </c>
       <c r="AX4" s="21">
         <v>10307</v>
       </c>
+      <c r="AY4" s="21">
+        <v>3595.141270000001</v>
+      </c>
     </row>
-    <row r="5" spans="1:50">
+    <row r="5" spans="1:51">
       <c r="A5" s="5" t="s">
         <v>196</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>55</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>103</v>
       </c>
       <c r="G5" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H5" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I5" s="3">
         <v>743.19</v>
       </c>
       <c r="J5" s="3">
         <v>956.69899999999996</v>
       </c>
       <c r="K5" s="3">
         <v>1307.778</v>
       </c>
       <c r="L5" s="3">
         <v>1285.645</v>
       </c>
       <c r="M5" s="3">
         <v>1266.8</v>
       </c>
       <c r="N5" s="3">
         <v>1210.0999999999999</v>
       </c>
       <c r="O5" s="3">
         <v>1240.8779999999999</v>
       </c>
       <c r="P5" s="3">
         <v>1442.644</v>
       </c>
       <c r="Q5" s="3">
         <v>2045.2690000000002</v>
       </c>
       <c r="R5" s="3">
         <v>1222</v>
       </c>
       <c r="S5" s="3">
         <v>1447.4639999999999</v>
       </c>
       <c r="T5" s="3">
         <v>1415.721</v>
       </c>
       <c r="U5" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V5" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W5" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X5" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y5" s="3">
         <v>974.52419488999988</v>
       </c>
       <c r="Z5" s="3">
         <v>1670.8887099999999</v>
       </c>
       <c r="AA5" s="3">
         <v>1978.876</v>
       </c>
       <c r="AB5" s="3">
         <v>1251.14131</v>
       </c>
       <c r="AC5" s="3">
         <v>1533.1257000000001</v>
       </c>
       <c r="AD5" s="3">
         <v>1748.4059999999999</v>
       </c>
       <c r="AE5" s="3">
         <v>1932.26145</v>
       </c>
       <c r="AF5" s="3">
         <v>2154.7814100000001</v>
       </c>
       <c r="AG5" s="3">
         <v>1444.66245</v>
       </c>
       <c r="AH5" s="3">
         <v>1913</v>
       </c>
       <c r="AI5" s="3">
         <v>2613.8091328649462</v>
       </c>
       <c r="AJ5" s="3">
         <v>2489.6455478776029</v>
       </c>
       <c r="AK5" s="3">
         <v>2896.609530563363</v>
       </c>
       <c r="AL5" s="3">
         <v>3120.4812096106821</v>
       </c>
       <c r="AM5" s="3">
         <v>3182.4211452447912</v>
       </c>
       <c r="AN5" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO5" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP5" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ5" s="3">
         <v>4090</v>
       </c>
       <c r="AR5" s="3">
         <v>4200</v>
       </c>
       <c r="AS5" s="3">
         <v>3639</v>
       </c>
       <c r="AT5" s="3">
         <v>3842</v>
       </c>
       <c r="AU5" s="14">
         <v>3947</v>
       </c>
       <c r="AV5" s="3">
         <v>4570</v>
       </c>
       <c r="AW5" s="18">
         <v>4757</v>
       </c>
       <c r="AX5" s="3">
         <v>3916</v>
       </c>
+      <c r="AY5" s="3">
+        <v>4775.3405700000003</v>
+      </c>
     </row>
-    <row r="6" spans="1:50">
+    <row r="6" spans="1:51">
       <c r="A6" s="5" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>103</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H6" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I6" s="3">
         <v>194.464</v>
       </c>
       <c r="J6" s="3">
         <v>223.30099999999999</v>
       </c>
       <c r="K6" s="3">
         <v>332.35199999999998</v>
       </c>
       <c r="L6" s="3">
         <v>308.63600000000002</v>
       </c>
       <c r="M6" s="3">
         <v>356</v>
       </c>
       <c r="N6" s="3">
         <v>387.3</v>
       </c>
       <c r="O6" s="3">
         <v>522.39</v>
       </c>
       <c r="P6" s="3">
         <v>394.59500000000003</v>
       </c>
       <c r="Q6" s="3">
         <v>525.72699999999998</v>
       </c>
       <c r="R6" s="3">
         <v>357</v>
       </c>
       <c r="S6" s="3">
         <v>441.65600000000001</v>
       </c>
       <c r="T6" s="3">
         <v>430.91399999999999</v>
       </c>
       <c r="U6" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V6" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W6" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X6" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y6" s="3">
         <v>373.17162199999996</v>
       </c>
       <c r="Z6" s="3">
         <v>444.25719999999995</v>
       </c>
       <c r="AA6" s="3">
         <v>961.23699999999997</v>
       </c>
       <c r="AB6" s="3">
         <v>343.69125000000003</v>
       </c>
       <c r="AC6" s="3">
         <v>440.63299999999998</v>
       </c>
       <c r="AD6" s="3">
         <v>448.96899999999999</v>
       </c>
       <c r="AE6" s="3">
         <v>530.32776999999999</v>
       </c>
       <c r="AF6" s="3">
         <v>435.01405999999997</v>
       </c>
       <c r="AG6" s="3">
         <v>411.77972</v>
       </c>
       <c r="AH6" s="3">
         <v>411</v>
       </c>
       <c r="AI6" s="3">
         <v>633.16621394892456</v>
       </c>
       <c r="AJ6" s="3">
         <v>621.57616728287144</v>
       </c>
       <c r="AK6" s="3">
         <v>634.28147504474555</v>
       </c>
       <c r="AL6" s="3">
         <v>716.61884296611845</v>
       </c>
       <c r="AM6" s="3">
         <v>759.62340734062479</v>
       </c>
       <c r="AN6" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO6" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP6" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ6" s="3">
         <v>1213</v>
       </c>
       <c r="AR6" s="3">
         <v>1012</v>
       </c>
       <c r="AS6" s="3">
         <v>1152</v>
       </c>
       <c r="AT6" s="3">
         <v>1000</v>
       </c>
       <c r="AU6" s="14">
         <v>1277</v>
       </c>
       <c r="AV6" s="3">
         <v>1050</v>
       </c>
       <c r="AW6" s="18">
         <v>1287</v>
       </c>
       <c r="AX6" s="3">
         <v>983</v>
       </c>
+      <c r="AY6" s="3">
+        <v>866.97693000000038</v>
+      </c>
     </row>
-    <row r="7" spans="1:50">
+    <row r="7" spans="1:51">
       <c r="A7" s="5" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>57</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>103</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H7" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I7" s="3">
         <v>32.000999999999998</v>
       </c>
       <c r="J7" s="3">
         <v>67.605000000000004</v>
       </c>
       <c r="K7" s="3">
         <v>56.68</v>
       </c>
       <c r="L7" s="3">
         <v>91.620999999999995</v>
       </c>
       <c r="M7" s="3">
         <v>62</v>
       </c>
       <c r="N7" s="3">
         <v>48.4</v>
       </c>
       <c r="O7" s="3">
         <v>107.43899999999999</v>
       </c>
       <c r="P7" s="3">
         <v>70.870999999999995</v>
       </c>
       <c r="Q7" s="3">
         <v>92.245999999999995</v>
       </c>
       <c r="R7" s="3">
         <v>43</v>
       </c>
       <c r="S7" s="3">
         <v>84.271000000000001</v>
       </c>
       <c r="T7" s="3">
         <v>118.595</v>
       </c>
       <c r="U7" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V7" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W7" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X7" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y7" s="3">
         <v>110.18769499999996</v>
       </c>
       <c r="Z7" s="3">
         <v>150.46799999999999</v>
       </c>
       <c r="AA7" s="3">
         <v>45.448</v>
       </c>
       <c r="AB7" s="3">
         <v>78.392769999999999</v>
       </c>
       <c r="AC7" s="3">
         <v>114.84099999999999</v>
       </c>
       <c r="AD7" s="3">
         <v>94.227999999999994</v>
       </c>
       <c r="AE7" s="3">
         <v>131.27028999999999</v>
       </c>
       <c r="AF7" s="3">
         <v>116.01773</v>
       </c>
       <c r="AG7" s="3">
         <v>130.42141000000001</v>
       </c>
       <c r="AH7" s="3">
         <v>133</v>
       </c>
       <c r="AI7" s="3">
         <v>178.81960101031498</v>
       </c>
       <c r="AJ7" s="3">
         <v>199.52642110688029</v>
       </c>
       <c r="AK7" s="3">
         <v>195.25300556360352</v>
       </c>
       <c r="AL7" s="3">
         <v>222.73969284741034</v>
       </c>
       <c r="AM7" s="3">
         <v>197.35186506621827</v>
       </c>
       <c r="AN7" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO7" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP7" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ7" s="3">
         <v>401</v>
       </c>
       <c r="AR7" s="3">
         <v>321</v>
       </c>
       <c r="AS7" s="3">
         <v>294</v>
       </c>
       <c r="AT7" s="3">
         <v>223</v>
       </c>
       <c r="AU7" s="14">
         <v>304</v>
       </c>
       <c r="AV7" s="3">
         <v>284</v>
       </c>
       <c r="AW7" s="18">
         <v>266</v>
       </c>
       <c r="AX7" s="3">
         <v>126</v>
       </c>
+      <c r="AY7" s="3">
+        <v>129.62208000000004</v>
+      </c>
     </row>
-    <row r="8" spans="1:50">
+    <row r="8" spans="1:51">
       <c r="A8" s="5" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>103</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H8" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I8" s="3">
         <v>331.21100000000001</v>
       </c>
       <c r="J8" s="3">
         <v>377.08100000000002</v>
       </c>
       <c r="K8" s="3">
         <v>639.87800000000004</v>
       </c>
       <c r="L8" s="3">
         <v>543.79100000000005</v>
       </c>
       <c r="M8" s="3">
         <v>284.10000000000002</v>
       </c>
       <c r="N8" s="3">
         <v>325.89999999999998</v>
       </c>
       <c r="O8" s="3">
         <v>343.41</v>
       </c>
       <c r="P8" s="3">
         <v>428.13</v>
       </c>
       <c r="Q8" s="3">
         <v>489.541</v>
       </c>
       <c r="R8" s="3">
         <v>311</v>
       </c>
       <c r="S8" s="3">
         <v>428.01400000000001</v>
       </c>
       <c r="T8" s="3">
         <v>432.072</v>
       </c>
       <c r="U8" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V8" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W8" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X8" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y8" s="3">
         <v>446.49404399999997</v>
       </c>
       <c r="Z8" s="3">
         <v>71.260000000000005</v>
       </c>
       <c r="AA8" s="3">
         <v>33.621000000000002</v>
       </c>
       <c r="AB8" s="3">
         <v>327.78352000000001</v>
       </c>
       <c r="AC8" s="3">
         <v>849.524</v>
       </c>
       <c r="AD8" s="3">
         <v>758.44500000000005</v>
       </c>
       <c r="AE8" s="3">
         <v>83.758409999999998</v>
       </c>
       <c r="AF8" s="3">
         <v>1066</v>
       </c>
       <c r="AG8" s="3">
         <v>1625.6351400000001</v>
       </c>
       <c r="AH8" s="3">
         <v>1480</v>
       </c>
       <c r="AI8" s="3">
         <v>1269.1307871929737</v>
       </c>
       <c r="AJ8" s="3">
         <v>1854.5766500523418</v>
       </c>
       <c r="AK8" s="3">
         <v>2374.4100572456136</v>
       </c>
       <c r="AL8" s="3">
         <v>2600.7770021460979</v>
       </c>
       <c r="AM8" s="3">
         <v>2508.1730970936696</v>
       </c>
       <c r="AN8" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO8" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP8" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ8" s="3">
         <v>1821</v>
       </c>
       <c r="AR8" s="3">
         <v>2381</v>
       </c>
       <c r="AS8" s="3">
         <v>2760</v>
       </c>
       <c r="AT8" s="3">
         <v>1288</v>
       </c>
       <c r="AU8" s="14">
         <v>2600</v>
       </c>
       <c r="AV8" s="3">
         <v>5210</v>
       </c>
       <c r="AW8" s="18">
         <v>4694</v>
       </c>
       <c r="AX8" s="3">
         <v>3149</v>
       </c>
+      <c r="AY8" s="3">
+        <v>3278.3986299999992</v>
+      </c>
     </row>
-    <row r="9" spans="1:50">
+    <row r="9" spans="1:51">
       <c r="A9" s="5" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>103</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H9" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I9" s="3">
         <v>6.4</v>
       </c>
       <c r="J9" s="3">
         <v>10.444000000000001</v>
       </c>
       <c r="K9" s="3">
         <v>8.91</v>
       </c>
       <c r="L9" s="3">
         <v>10.581</v>
       </c>
       <c r="M9" s="3">
         <v>13.8</v>
       </c>
       <c r="N9" s="3">
         <v>23.1</v>
       </c>
       <c r="O9" s="3">
         <v>26.553000000000001</v>
       </c>
       <c r="P9" s="3">
         <v>44.963999999999999</v>
       </c>
       <c r="Q9" s="3">
         <v>54.938000000000002</v>
       </c>
       <c r="R9" s="3">
         <v>34</v>
       </c>
       <c r="S9" s="3">
         <v>33.216000000000001</v>
       </c>
       <c r="T9" s="3">
         <v>33.101999999999997</v>
       </c>
       <c r="U9" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V9" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W9" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X9" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y9" s="3">
         <v>25.081319999999998</v>
       </c>
       <c r="Z9" s="3">
         <v>28.691390000000002</v>
       </c>
       <c r="AA9" s="3">
         <v>12.071</v>
       </c>
       <c r="AB9" s="3">
         <v>27.61646</v>
       </c>
       <c r="AC9" s="3">
         <v>28.36</v>
       </c>
       <c r="AD9" s="3">
         <v>43.802</v>
       </c>
       <c r="AE9" s="3">
         <v>25.05227</v>
       </c>
       <c r="AF9" s="3">
         <v>43.029890000000002</v>
       </c>
       <c r="AG9" s="3">
         <v>25.033539999999999</v>
       </c>
       <c r="AH9" s="3">
         <v>30</v>
       </c>
       <c r="AI9" s="3">
         <v>59.880126248149281</v>
       </c>
       <c r="AJ9" s="3">
         <v>51.782832588625986</v>
       </c>
       <c r="AK9" s="3">
         <v>72.719717354565645</v>
       </c>
       <c r="AL9" s="3">
         <v>67.089300672866202</v>
       </c>
       <c r="AM9" s="3">
         <v>83.234043793577328</v>
       </c>
       <c r="AN9" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO9" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP9" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ9" s="3">
         <v>100</v>
       </c>
       <c r="AR9" s="3">
         <v>98</v>
       </c>
       <c r="AS9" s="3">
         <v>60</v>
       </c>
       <c r="AT9" s="3">
         <v>80</v>
       </c>
       <c r="AU9" s="14">
         <v>88</v>
       </c>
       <c r="AV9" s="3">
         <v>121</v>
       </c>
       <c r="AW9" s="18">
         <v>120</v>
       </c>
       <c r="AX9" s="3">
         <v>61</v>
       </c>
+      <c r="AY9" s="3">
+        <v>76.352040000000045</v>
+      </c>
     </row>
-    <row r="10" spans="1:50">
+    <row r="10" spans="1:51">
       <c r="A10" s="5" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>103</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H10" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I10" s="3">
         <v>148.11099999999999</v>
       </c>
       <c r="J10" s="3">
         <v>220.17099999999999</v>
       </c>
       <c r="K10" s="3">
         <v>238.88200000000001</v>
       </c>
       <c r="L10" s="3">
         <v>297.59800000000001</v>
       </c>
       <c r="M10" s="3">
         <v>266.7</v>
       </c>
       <c r="N10" s="3">
         <v>330.7</v>
       </c>
       <c r="O10" s="3">
         <v>230.25</v>
       </c>
       <c r="P10" s="3">
         <v>303.94</v>
       </c>
       <c r="Q10" s="3">
         <v>405.78500000000003</v>
       </c>
       <c r="R10" s="3">
         <v>437</v>
       </c>
       <c r="S10" s="3">
         <v>505.09399999999999</v>
       </c>
       <c r="T10" s="3">
         <v>578.85500000000002</v>
       </c>
       <c r="U10" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V10" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W10" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X10" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y10" s="3">
         <v>343.28973099999996</v>
       </c>
       <c r="Z10" s="3">
         <v>791.41899999999998</v>
       </c>
       <c r="AA10" s="3">
         <v>160.047</v>
       </c>
       <c r="AB10" s="3">
         <v>273.52503000000002</v>
       </c>
       <c r="AC10" s="3">
         <v>378.31790000000001</v>
       </c>
       <c r="AD10" s="3">
         <v>352.06299999999999</v>
       </c>
       <c r="AE10" s="3">
         <v>910.50270999999998</v>
       </c>
       <c r="AF10" s="3">
         <v>748.87423000000001</v>
       </c>
       <c r="AG10" s="3">
         <v>883.38990999999999</v>
       </c>
       <c r="AH10" s="3">
         <v>821</v>
       </c>
       <c r="AI10" s="3">
         <v>679.72199136972563</v>
       </c>
       <c r="AJ10" s="3">
         <v>1149.2853161216058</v>
       </c>
       <c r="AK10" s="3">
         <v>790.10072178753092</v>
       </c>
       <c r="AL10" s="3">
         <v>1243.6095124962687</v>
       </c>
       <c r="AM10" s="3">
         <v>1975.5414780202584</v>
       </c>
       <c r="AN10" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO10" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP10" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ10" s="3">
         <v>2001</v>
       </c>
       <c r="AR10" s="3">
         <v>2225</v>
       </c>
       <c r="AS10" s="3">
         <v>1709</v>
       </c>
       <c r="AT10" s="3">
         <v>1891</v>
       </c>
       <c r="AU10" s="14">
         <v>1664</v>
       </c>
       <c r="AV10" s="3">
         <v>2398</v>
       </c>
       <c r="AW10" s="18">
         <v>2261</v>
       </c>
       <c r="AX10" s="3">
         <v>2089</v>
       </c>
+      <c r="AY10" s="3">
+        <v>2518.6963200000027</v>
+      </c>
     </row>
-    <row r="11" spans="1:50">
+    <row r="11" spans="1:51">
       <c r="A11" s="5" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>103</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H11" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I11" s="3">
         <v>338.91500000000002</v>
       </c>
       <c r="J11" s="3">
         <v>370.70800000000003</v>
       </c>
       <c r="K11" s="3">
         <v>518.60299999999995</v>
       </c>
       <c r="L11" s="3">
         <v>570.53499999999997</v>
       </c>
       <c r="M11" s="3">
         <v>981.1</v>
       </c>
       <c r="N11" s="3">
         <v>649.70000000000005</v>
       </c>
       <c r="O11" s="3">
         <v>700.59799999999996</v>
       </c>
       <c r="P11" s="3">
         <v>1018.414</v>
       </c>
       <c r="Q11" s="3">
         <v>861.04700000000003</v>
       </c>
       <c r="R11" s="3">
         <v>468</v>
       </c>
       <c r="S11" s="3">
         <v>973.24</v>
       </c>
       <c r="T11" s="3">
         <v>645.03700000000003</v>
       </c>
       <c r="U11" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V11" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W11" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X11" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y11" s="3">
         <v>690.98657399999979</v>
       </c>
       <c r="Z11" s="3">
         <v>874.58299999999997</v>
       </c>
       <c r="AA11" s="3">
         <v>398.803</v>
       </c>
       <c r="AB11" s="3">
         <v>585.30557999999996</v>
       </c>
       <c r="AC11" s="3">
         <v>685.12249999999995</v>
       </c>
       <c r="AD11" s="3">
         <v>769.63</v>
       </c>
       <c r="AE11" s="3">
         <v>963.53138000000001</v>
       </c>
       <c r="AF11" s="3">
         <v>954</v>
       </c>
       <c r="AG11" s="3">
         <v>788.21096999999997</v>
       </c>
       <c r="AH11" s="3">
         <v>1136</v>
       </c>
       <c r="AI11" s="3">
         <v>1434.9081597398319</v>
       </c>
       <c r="AJ11" s="3">
         <v>1543.1609608548192</v>
       </c>
       <c r="AK11" s="3">
         <v>1559.3295133826284</v>
       </c>
       <c r="AL11" s="3">
         <v>1981.2801528976966</v>
       </c>
       <c r="AM11" s="3">
         <v>3174.1274421660801</v>
       </c>
       <c r="AN11" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO11" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP11" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ11" s="3">
         <v>3603</v>
       </c>
       <c r="AR11" s="3">
         <v>1938</v>
       </c>
       <c r="AS11" s="3">
         <v>2485</v>
       </c>
       <c r="AT11" s="3">
         <v>2485</v>
       </c>
       <c r="AU11" s="14">
         <v>2324</v>
       </c>
       <c r="AV11" s="3">
         <v>1986</v>
       </c>
       <c r="AW11" s="18">
         <v>2110</v>
       </c>
       <c r="AX11" s="3">
         <v>2233</v>
       </c>
+      <c r="AY11" s="3">
+        <v>1812.3472499999903</v>
+      </c>
     </row>
-    <row r="12" spans="1:50">
+    <row r="12" spans="1:51">
       <c r="A12" s="5" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>103</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H12" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I12" s="3">
         <v>357.29399999999998</v>
       </c>
       <c r="J12" s="3">
         <v>505.50900000000001</v>
       </c>
       <c r="K12" s="3">
         <v>1209.9280000000001</v>
       </c>
       <c r="L12" s="3">
         <v>1282.172</v>
       </c>
       <c r="M12" s="3">
         <v>1558.9</v>
       </c>
       <c r="N12" s="3">
         <v>653.9</v>
       </c>
       <c r="O12" s="3">
         <v>1495.614</v>
       </c>
       <c r="P12" s="3">
         <v>1315.1949999999999</v>
       </c>
       <c r="Q12" s="3">
         <v>861.88499999999999</v>
       </c>
       <c r="R12" s="3">
         <v>1018</v>
       </c>
       <c r="S12" s="3">
         <v>1008.2670000000001</v>
       </c>
       <c r="T12" s="3">
         <v>594.95299999999997</v>
       </c>
       <c r="U12" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V12" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W12" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X12" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y12" s="3">
         <v>850.02412000000027</v>
       </c>
       <c r="Z12" s="3">
         <v>1466.9270000000001</v>
       </c>
       <c r="AA12" s="3">
         <v>573.89300000000003</v>
       </c>
       <c r="AB12" s="3">
         <v>1161.21948</v>
       </c>
       <c r="AC12" s="3">
         <v>857.51199999999994</v>
       </c>
       <c r="AD12" s="3">
         <v>1312.499</v>
       </c>
       <c r="AE12" s="3">
         <v>987.10483999999997</v>
       </c>
       <c r="AF12" s="3">
         <v>1563.20931</v>
       </c>
       <c r="AG12" s="3">
         <v>1399.3727799999999</v>
       </c>
       <c r="AH12" s="3">
         <v>1896</v>
       </c>
       <c r="AI12" s="3">
         <v>1899.9414977328101</v>
       </c>
       <c r="AJ12" s="3">
         <v>2564.9395660650443</v>
       </c>
       <c r="AK12" s="3">
         <v>2986.4249028538693</v>
       </c>
       <c r="AL12" s="3">
         <v>10349.275580206197</v>
       </c>
       <c r="AM12" s="3">
         <v>7002.4114459346865</v>
       </c>
       <c r="AN12" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO12" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP12" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ12" s="3">
         <v>7353</v>
       </c>
       <c r="AR12" s="3">
         <v>4116</v>
       </c>
       <c r="AS12" s="3">
         <v>4483</v>
       </c>
       <c r="AT12" s="3">
         <v>5667</v>
       </c>
       <c r="AU12" s="14">
         <v>4955</v>
       </c>
       <c r="AV12" s="3">
         <v>5339</v>
       </c>
       <c r="AW12" s="18">
         <v>6104</v>
       </c>
       <c r="AX12" s="3">
         <v>11973</v>
       </c>
+      <c r="AY12" s="3">
+        <v>6638.3681300000471</v>
+      </c>
     </row>
-    <row r="13" spans="1:50">
+    <row r="13" spans="1:51">
       <c r="A13" s="5" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>103</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H13" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I13" s="3">
         <v>243.459</v>
       </c>
       <c r="J13" s="3">
         <v>334.80500000000001</v>
       </c>
       <c r="K13" s="3">
         <v>557.21100000000001</v>
       </c>
       <c r="L13" s="3">
         <v>556.13900000000001</v>
       </c>
       <c r="M13" s="3">
         <v>637.20000000000005</v>
       </c>
       <c r="N13" s="3">
         <v>669.2</v>
       </c>
       <c r="O13" s="3">
         <v>378.45800000000003</v>
       </c>
       <c r="P13" s="3">
         <v>584.18600000000004</v>
       </c>
       <c r="Q13" s="3">
         <v>862.94200000000001</v>
       </c>
       <c r="R13" s="3">
         <v>522</v>
       </c>
       <c r="S13" s="3">
         <v>600.81899999999996</v>
       </c>
       <c r="T13" s="3">
         <v>658.59100000000001</v>
       </c>
       <c r="U13" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V13" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W13" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X13" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y13" s="3">
         <v>502.52189550000003</v>
       </c>
       <c r="Z13" s="3">
         <v>1000.063</v>
       </c>
       <c r="AA13" s="3">
         <v>740.10500000000002</v>
       </c>
       <c r="AB13" s="3">
         <v>769.93916000000002</v>
       </c>
       <c r="AC13" s="3">
         <v>623.11699999999996</v>
       </c>
       <c r="AD13" s="3">
         <v>801.21600000000001</v>
       </c>
       <c r="AE13" s="3">
         <v>1032.78883</v>
       </c>
       <c r="AF13" s="3">
         <v>1104.4849999999999</v>
       </c>
       <c r="AG13" s="3">
         <v>986.23387000000002</v>
       </c>
       <c r="AH13" s="3">
         <v>899</v>
       </c>
       <c r="AI13" s="3">
         <v>1418.5763079321882</v>
       </c>
       <c r="AJ13" s="3">
         <v>1376.4476213580822</v>
       </c>
       <c r="AK13" s="3">
         <v>1513.7862796291781</v>
       </c>
       <c r="AL13" s="3">
         <v>1978.8474145481828</v>
       </c>
       <c r="AM13" s="3">
         <v>2642.5076128185806</v>
       </c>
       <c r="AN13" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO13" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP13" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ13" s="3">
         <v>4224</v>
       </c>
       <c r="AR13" s="3">
         <v>3042</v>
       </c>
       <c r="AS13" s="3">
         <v>3221</v>
       </c>
       <c r="AT13" s="3">
         <v>3583</v>
       </c>
       <c r="AU13" s="14">
         <v>3758</v>
       </c>
       <c r="AV13" s="3">
         <v>2806</v>
       </c>
       <c r="AW13" s="18">
         <v>3056</v>
       </c>
       <c r="AX13" s="3">
         <v>6163</v>
       </c>
+      <c r="AY13" s="3">
+        <v>3463.2312011000067</v>
+      </c>
     </row>
-    <row r="14" spans="1:50">
+    <row r="14" spans="1:51">
       <c r="A14" s="5" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>190</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>103</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H14" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I14" s="3">
         <v>154.23400000000001</v>
       </c>
       <c r="J14" s="3">
         <v>153.637</v>
       </c>
       <c r="K14" s="3">
         <v>242.30099999999999</v>
       </c>
       <c r="L14" s="3">
         <v>260.54000000000002</v>
       </c>
       <c r="M14" s="3">
         <v>229.4</v>
       </c>
       <c r="N14" s="3">
         <v>168</v>
       </c>
       <c r="O14" s="3">
         <v>236.11600000000001</v>
       </c>
       <c r="P14" s="3">
         <v>171.41200000000001</v>
       </c>
       <c r="Q14" s="3">
         <v>343.70699999999999</v>
       </c>
       <c r="R14" s="3">
         <v>280</v>
       </c>
       <c r="S14" s="3">
         <v>92.191999999999993</v>
       </c>
       <c r="T14" s="3">
         <v>166</v>
       </c>
       <c r="U14" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V14" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W14" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X14" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y14" s="3">
         <v>160.93715000000003</v>
       </c>
       <c r="Z14" s="3">
         <v>161.625</v>
       </c>
       <c r="AA14" s="3">
         <v>75.933999999999997</v>
       </c>
       <c r="AB14" s="3">
         <v>92.672110000000004</v>
       </c>
       <c r="AC14" s="3">
         <v>113.04</v>
       </c>
       <c r="AD14" s="3">
         <v>112.416</v>
       </c>
       <c r="AE14" s="3">
         <v>114.47005</v>
       </c>
       <c r="AF14" s="3">
         <v>86.842129999999997</v>
       </c>
       <c r="AG14" s="3">
         <v>61.086950000000002</v>
       </c>
       <c r="AH14" s="3">
         <v>48</v>
       </c>
       <c r="AI14" s="3">
         <v>0</v>
       </c>
       <c r="AJ14" s="3">
         <v>0</v>
       </c>
       <c r="AK14" s="3">
         <v>0</v>
       </c>
       <c r="AL14" s="3">
         <v>0</v>
       </c>
       <c r="AM14" s="3">
         <v>0</v>
       </c>
       <c r="AN14" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO14" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP14" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ14" s="3">
         <v>4</v>
       </c>
       <c r="AR14" s="3">
         <v>3</v>
       </c>
       <c r="AS14" s="3">
         <v>3</v>
       </c>
       <c r="AT14" s="3">
         <v>0</v>
       </c>
       <c r="AU14" s="14">
         <v>0</v>
       </c>
       <c r="AV14" s="3">
         <v>0</v>
       </c>
       <c r="AW14" s="18">
         <v>138</v>
       </c>
       <c r="AX14" s="3">
         <v>0</v>
       </c>
+      <c r="AY14" s="3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:50">
+    <row r="15" spans="1:51">
       <c r="A15" s="5" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>191</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>103</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H15" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I15" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K15" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L15" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M15" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N15" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O15" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P15" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q15" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R15" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S15" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T15" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U15" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V15" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W15" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X15" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y15" s="3">
         <v>3.2969999999999999E-2</v>
       </c>
       <c r="Z15" s="3">
         <v>3.2969999999999999E-2</v>
       </c>
       <c r="AA15" s="3">
         <v>3.2969999999999999E-2</v>
       </c>
       <c r="AB15" s="3">
         <v>3.2969999999999999E-2</v>
       </c>
       <c r="AC15" s="3">
         <v>3.2969999999999999E-2</v>
       </c>
       <c r="AD15" s="3">
         <v>3.2969999999999999E-2</v>
       </c>
       <c r="AE15" s="3">
         <v>3.2969999999999999E-2</v>
       </c>
       <c r="AF15" s="3">
         <v>3.2969999999999999E-2</v>
       </c>
       <c r="AG15" s="3">
         <v>3.2969999999999999E-2</v>
       </c>
       <c r="AH15" s="3">
         <v>3.2969999999999999E-2</v>
       </c>
       <c r="AI15" s="3">
         <v>3.2969999999999999E-2</v>
       </c>
       <c r="AJ15" s="3">
         <v>0</v>
       </c>
       <c r="AK15" s="3">
         <v>0</v>
       </c>
       <c r="AL15" s="3">
         <v>310.77959173249724</v>
       </c>
       <c r="AM15" s="3">
         <v>1703.8344672193621</v>
       </c>
       <c r="AN15" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO15" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP15" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ15" s="3">
         <v>0</v>
       </c>
       <c r="AR15" s="3">
         <v>0</v>
       </c>
       <c r="AS15" s="4">
         <v>0</v>
       </c>
       <c r="AT15" s="3">
         <v>0</v>
       </c>
       <c r="AU15" s="14">
         <v>0</v>
       </c>
       <c r="AV15" s="3">
         <v>0</v>
       </c>
       <c r="AW15" s="18">
         <v>0</v>
       </c>
       <c r="AX15" s="21">
         <v>0</v>
       </c>
+      <c r="AY15" s="3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:50">
+    <row r="16" spans="1:51">
       <c r="A16" s="5" t="s">
         <v>105</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>192</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>103</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H16" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I16" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K16" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L16" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M16" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N16" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O16" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P16" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q16" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R16" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S16" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T16" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U16" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V16" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W16" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X16" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y16" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Z16" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AA16" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AB16" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AC16" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AD16" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE16" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AF16" s="3">
         <v>0</v>
       </c>
       <c r="AG16" s="3">
         <v>578.14661000000001</v>
       </c>
       <c r="AH16" s="3">
         <v>686.26850999999999</v>
       </c>
       <c r="AI16" s="3">
         <v>1109.5955499999829</v>
       </c>
       <c r="AJ16" s="3">
         <v>998.51468899997826</v>
       </c>
       <c r="AK16" s="3">
         <v>1559.230604999975</v>
       </c>
       <c r="AL16" s="3">
         <v>1717.743244271132</v>
       </c>
       <c r="AM16" s="3">
         <v>2084.177329999945</v>
       </c>
       <c r="AN16" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO16" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP16" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ16" s="3">
         <v>1995.564889999996</v>
       </c>
       <c r="AR16" s="3">
         <v>1818.9641699999911</v>
       </c>
       <c r="AS16" s="3">
         <v>2180.874569999994</v>
       </c>
       <c r="AT16" s="3">
         <v>2029.6939899999993</v>
       </c>
       <c r="AU16" s="14">
         <v>2309.6868999999992</v>
       </c>
       <c r="AV16" s="3">
         <v>1442.36688</v>
       </c>
       <c r="AW16" s="18">
         <v>1380.4504600000005</v>
       </c>
-      <c r="AX16" s="18" t="s">
-        <v>214</v>
+      <c r="AX16" s="18">
+        <v>1072.9288800000002</v>
+      </c>
+      <c r="AY16" s="18">
+        <v>1400.1900999999998</v>
       </c>
     </row>
-    <row r="17" spans="1:50">
+    <row r="17" spans="1:51">
       <c r="A17" s="5" t="s">
         <v>194</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>103</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>183</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H17" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I17" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K17" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L17" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M17" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N17" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O17" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P17" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q17" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R17" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S17" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T17" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U17" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V17" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W17" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X17" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y17" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Z17" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AA17" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AB17" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AC17" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AD17" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE17" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AF17" s="3">
         <v>7402</v>
       </c>
       <c r="AG17" s="3">
         <v>5981.5200400000003</v>
       </c>
       <c r="AH17" s="3">
         <v>6600.0219999999999</v>
       </c>
       <c r="AI17" s="3">
         <f>8552.40993667692-79</f>
         <v>8473.4099366769206</v>
       </c>
       <c r="AJ17" s="3">
         <v>8688.4054300000007</v>
       </c>
       <c r="AK17" s="3">
         <v>10201.993119999999</v>
       </c>
       <c r="AL17" s="3">
         <v>11297.30826</v>
       </c>
       <c r="AM17" s="3">
         <v>12031.705330135337</v>
       </c>
       <c r="AN17" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO17" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP17" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ17" s="3">
         <v>13002.848236800068</v>
       </c>
       <c r="AR17" s="3">
         <v>11815.972405400014</v>
       </c>
       <c r="AS17" s="3">
         <v>13065.643230000052</v>
       </c>
       <c r="AT17" s="3">
         <v>12044.192850000029</v>
       </c>
       <c r="AU17" s="14">
         <v>12473.239240000075</v>
       </c>
       <c r="AV17" s="3">
         <v>15825.507500000029</v>
       </c>
       <c r="AW17" s="18">
         <v>15758.776190000057</v>
       </c>
-      <c r="AX17" s="18" t="s">
-        <v>214</v>
+      <c r="AX17" s="18">
+        <v>15389.374139999989</v>
+      </c>
+      <c r="AY17" s="18">
+        <v>13705.570099999977</v>
       </c>
     </row>
-    <row r="18" spans="1:50">
+    <row r="18" spans="1:51">
       <c r="A18" s="5" t="s">
         <v>195</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>103</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H18" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I18" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K18" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L18" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M18" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N18" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O18" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P18" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q18" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R18" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S18" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T18" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U18" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V18" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W18" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X18" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y18" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Z18" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AA18" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AB18" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AC18" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AD18" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE18" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AF18" s="3">
         <v>869.82151999999996</v>
       </c>
       <c r="AG18" s="3">
         <v>1196.15409</v>
       </c>
       <c r="AH18" s="3">
         <v>1481.1868099999999</v>
       </c>
       <c r="AI18" s="3">
         <v>605.30581136296269</v>
       </c>
       <c r="AJ18" s="3">
         <v>2164.0122251209013</v>
       </c>
       <c r="AK18" s="3">
         <v>1262</v>
       </c>
       <c r="AL18" s="3">
         <v>4689.4251535110116</v>
       </c>
       <c r="AM18" s="3">
         <v>1183.6156845162031</v>
       </c>
       <c r="AN18" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO18" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP18" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ18" s="3">
         <v>2605.2202099999959</v>
       </c>
       <c r="AR18" s="3">
         <v>2607.5040548000011</v>
       </c>
       <c r="AS18" s="3">
         <v>2410.1947599999967</v>
       </c>
       <c r="AT18" s="3">
         <v>4131.8670299999976</v>
       </c>
       <c r="AU18" s="14">
         <v>3723.9080299999987</v>
       </c>
       <c r="AV18" s="3">
         <v>3889.4934000000017</v>
       </c>
       <c r="AW18" s="18">
         <v>4567.9163899999958</v>
       </c>
-      <c r="AX18" s="18" t="s">
-        <v>214</v>
+      <c r="AX18" s="18">
+        <v>3504.5152509999984</v>
+      </c>
+      <c r="AY18" s="18">
+        <v>4849.321719999999</v>
       </c>
     </row>
-    <row r="19" spans="1:50">
+    <row r="19" spans="1:51">
       <c r="A19" s="5" t="s">
         <v>90</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>64</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>103</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H19" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I19" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K19" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L19" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M19" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N19" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O19" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P19" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q19" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R19" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S19" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T19" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U19" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V19" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W19" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X19" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y19" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Z19" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AA19" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AB19" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AC19" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AD19" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE19" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AF19" s="3">
         <v>0</v>
       </c>
       <c r="AG19" s="3">
         <v>0</v>
       </c>
       <c r="AH19" s="3">
         <v>0</v>
       </c>
       <c r="AI19" s="3">
         <v>0</v>
       </c>
       <c r="AJ19" s="3">
         <v>0</v>
       </c>
       <c r="AK19" s="3">
         <v>0</v>
       </c>
       <c r="AL19" s="3">
         <v>4887.0216399999999</v>
       </c>
       <c r="AM19" s="3">
         <v>7929.7276600462565</v>
       </c>
       <c r="AN19" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO19" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP19" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ19" s="3">
         <v>5425.8011312499975</v>
       </c>
       <c r="AR19" s="3">
         <v>1430.0563500000003</v>
       </c>
       <c r="AS19" s="3">
         <v>0</v>
       </c>
       <c r="AT19" s="3">
         <v>0</v>
       </c>
       <c r="AU19" s="14">
         <v>0</v>
       </c>
       <c r="AV19" s="3">
         <v>0</v>
       </c>
       <c r="AW19" s="18">
         <v>0</v>
       </c>
       <c r="AX19" s="18">
         <v>0</v>
       </c>
+      <c r="AY19" s="18">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:50">
+    <row r="20" spans="1:51">
       <c r="A20" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="B20" s="5" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>103</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H20" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I20" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K20" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L20" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M20" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N20" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O20" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P20" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q20" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R20" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S20" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T20" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U20" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V20" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W20" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X20" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y20" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Z20" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AA20" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AB20" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AC20" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AD20" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE20" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AF20" s="3">
         <v>0</v>
       </c>
       <c r="AG20" s="3">
         <v>0</v>
       </c>
       <c r="AH20" s="3">
         <v>0</v>
       </c>
       <c r="AI20" s="3">
         <v>0</v>
       </c>
       <c r="AJ20" s="3">
         <v>0</v>
       </c>
       <c r="AK20" s="3">
         <v>0</v>
       </c>
       <c r="AL20" s="3">
         <v>0</v>
       </c>
       <c r="AM20" s="3">
         <v>0</v>
       </c>
       <c r="AN20" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO20" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP20" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ20" s="3">
         <v>1778.3168320999951</v>
       </c>
       <c r="AR20" s="3">
         <v>1664.5573129999925</v>
       </c>
       <c r="AS20" s="3">
         <v>2148.3083599999904</v>
       </c>
       <c r="AT20" s="3">
         <v>1853.137379999999</v>
       </c>
       <c r="AU20" s="14">
         <v>2410.7708699999985</v>
       </c>
       <c r="AV20" s="3">
         <v>2605.4898899999998</v>
       </c>
       <c r="AW20" s="18">
         <v>3084.8637100000005</v>
       </c>
-      <c r="AX20" s="18" t="s">
-        <v>214</v>
+      <c r="AX20" s="18">
+        <v>10726.549032920022</v>
+      </c>
+      <c r="AY20" s="18">
+        <v>3604.25123109999</v>
       </c>
     </row>
-    <row r="21" spans="1:50">
+    <row r="21" spans="1:51">
       <c r="A21" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>79</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>103</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H21" s="3">
         <v>2381.652</v>
       </c>
       <c r="I21" s="3">
         <v>2549.279</v>
       </c>
       <c r="J21" s="3">
         <v>3219.96</v>
       </c>
       <c r="K21" s="3">
         <v>5113.1449999999995</v>
       </c>
       <c r="L21" s="3">
         <v>5207</v>
       </c>
       <c r="M21" s="3">
         <v>5656</v>
       </c>
       <c r="N21" s="3">
         <v>4466.3590000000004</v>
       </c>
       <c r="O21" s="3">
         <v>5281.5110000000004</v>
       </c>
       <c r="P21" s="3">
         <v>5774.3510000000006</v>
       </c>
       <c r="Q21" s="3">
         <v>6543.0880000000006</v>
       </c>
       <c r="R21" s="3">
         <v>4692</v>
       </c>
       <c r="S21" s="3">
         <v>5614.2330000000002</v>
       </c>
       <c r="T21" s="3">
         <v>5074.7659999999996</v>
       </c>
       <c r="U21" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V21" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W21" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X21" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y21" s="3">
         <v>4477.2183500000001</v>
       </c>
       <c r="Z21" s="3">
         <v>6660.2082999999993</v>
       </c>
       <c r="AA21" s="3">
         <v>4980.0377699999999</v>
       </c>
       <c r="AB21" s="3">
         <v>4911.2866700000004</v>
       </c>
       <c r="AC21" s="3">
         <v>5623.6990000000005</v>
       </c>
       <c r="AD21" s="3">
         <v>6441.6769999999997</v>
       </c>
       <c r="AE21" s="3">
         <v>6711.49791</v>
       </c>
       <c r="AF21" s="3">
         <v>8271.9605900000006</v>
       </c>
       <c r="AG21" s="3">
         <v>7755.8207400000001</v>
       </c>
       <c r="AH21" s="3">
         <v>8767.476999999999</v>
       </c>
       <c r="AI21" s="3">
         <v>10187.986788039867</v>
       </c>
       <c r="AJ21" s="3">
         <v>11850.941083307873</v>
       </c>
       <c r="AK21" s="3">
         <v>13022.915203425098</v>
       </c>
       <c r="AL21" s="3">
         <v>22591.498300124014</v>
       </c>
       <c r="AM21" s="3">
         <v>23229.226004697852</v>
       </c>
       <c r="AN21" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO21" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP21" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ21" s="3">
         <v>24808</v>
       </c>
       <c r="AR21" s="3">
         <v>19337</v>
       </c>
       <c r="AS21" s="3">
         <v>19805</v>
       </c>
       <c r="AT21" s="3">
         <v>20059</v>
       </c>
       <c r="AU21" s="14">
         <v>20918</v>
       </c>
       <c r="AV21" s="3">
         <v>23763</v>
       </c>
       <c r="AW21" s="18">
         <v>24792</v>
       </c>
       <c r="AX21" s="21">
-        <v>30693</v>
+        <v>30693.367303920008</v>
+      </c>
+      <c r="AY21" s="21">
+        <v>23559.333151099963</v>
       </c>
     </row>
-    <row r="22" spans="1:50">
+    <row r="22" spans="1:51">
       <c r="A22" s="5" t="s">
         <v>98</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>74</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>66</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>67</v>
       </c>
       <c r="G22" s="3">
         <v>588</v>
       </c>
       <c r="H22" s="3">
         <v>271</v>
       </c>
       <c r="I22" s="3">
         <v>406</v>
       </c>
       <c r="J22" s="3">
         <v>634</v>
       </c>
       <c r="K22" s="3">
         <v>507</v>
       </c>
       <c r="L22" s="3">
         <v>714</v>
       </c>
       <c r="M22" s="3">
         <v>794</v>
       </c>
       <c r="N22" s="3">
         <v>824</v>
       </c>
       <c r="O22" s="3">
         <v>708.78</v>
       </c>
       <c r="P22" s="3">
         <v>801.74</v>
       </c>
       <c r="Q22" s="3">
         <v>925.7504230118443</v>
       </c>
       <c r="R22" s="3">
         <v>650</v>
       </c>
       <c r="S22" s="3">
         <v>914.18866328257195</v>
       </c>
       <c r="T22" s="3">
         <v>970</v>
       </c>
       <c r="U22" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V22" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W22" s="3">
         <v>801</v>
       </c>
       <c r="X22" s="3">
         <v>874</v>
       </c>
       <c r="Y22" s="3">
         <v>654</v>
       </c>
       <c r="Z22" s="3">
         <v>851.29</v>
       </c>
       <c r="AA22" s="3">
         <v>805.39800000000002</v>
       </c>
       <c r="AB22" s="3">
         <v>893.80499999999995</v>
       </c>
       <c r="AC22" s="3">
         <v>737.50199999999995</v>
       </c>
       <c r="AD22" s="3">
         <v>529.65100000000007</v>
       </c>
@@ -9373,122 +9568,125 @@
       <c r="AO22" s="3">
         <v>638.30600000000004</v>
       </c>
       <c r="AP22" s="3">
         <v>680.6</v>
       </c>
       <c r="AQ22" s="3">
         <v>538.5</v>
       </c>
       <c r="AR22" s="3">
         <v>724.48</v>
       </c>
       <c r="AS22" s="3">
         <v>819.67100000000005</v>
       </c>
       <c r="AT22" s="3">
         <v>629.81362275449101</v>
       </c>
       <c r="AU22" s="3">
         <v>405.24850299401197</v>
       </c>
       <c r="AV22" s="3">
         <v>552.81811377245515</v>
       </c>
       <c r="AW22" s="18" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AX22" s="22" t="s">
-        <v>214</v>
+        <v>213</v>
+      </c>
+      <c r="AY22" s="22" t="s">
+        <v>213</v>
       </c>
     </row>
-    <row r="23" spans="1:50">
+    <row r="23" spans="1:51">
       <c r="A23" s="5" t="s">
         <v>99</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="G23" s="3">
         <v>158.41999999999999</v>
       </c>
       <c r="H23" s="3">
         <v>73.168999999999997</v>
       </c>
       <c r="I23" s="3">
         <v>127.324</v>
       </c>
       <c r="J23" s="3">
         <v>173.94</v>
       </c>
       <c r="K23" s="3">
         <v>145.91</v>
       </c>
       <c r="L23" s="3">
         <v>202.58099999999999</v>
       </c>
       <c r="M23" s="3">
         <v>108.843</v>
       </c>
       <c r="N23" s="3">
         <v>80.66</v>
       </c>
       <c r="O23" s="3">
         <v>86.881</v>
       </c>
       <c r="P23" s="3">
         <v>125.10599999999999</v>
       </c>
       <c r="Q23" s="3">
         <v>117.212</v>
       </c>
       <c r="R23" s="3">
         <v>71.628</v>
       </c>
       <c r="S23" s="3">
         <v>105.456</v>
       </c>
       <c r="T23" s="3">
         <v>104.866</v>
       </c>
       <c r="U23" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V23" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W23" s="3">
         <v>98.139499999999998</v>
       </c>
       <c r="X23" s="3">
         <v>81.874820000000014</v>
       </c>
       <c r="Y23" s="3">
         <v>94.092970000000008</v>
       </c>
       <c r="Z23" s="3">
         <v>174.92645999999999</v>
       </c>
       <c r="AA23" s="3">
         <v>160.02343999999999</v>
       </c>
       <c r="AB23" s="3">
         <v>180.94288</v>
       </c>
       <c r="AC23" s="3">
         <v>143.18467999999999</v>
       </c>
       <c r="AD23" s="3">
         <v>144.22164999999998</v>
       </c>
@@ -9525,122 +9723,125 @@
       <c r="AO23" s="3">
         <v>244.98464000000001</v>
       </c>
       <c r="AP23" s="3">
         <v>296.71199999999999</v>
       </c>
       <c r="AQ23" s="3">
         <v>246.82893999999999</v>
       </c>
       <c r="AR23" s="3">
         <v>396.95800000000003</v>
       </c>
       <c r="AS23" s="3">
         <v>401.36132000000003</v>
       </c>
       <c r="AT23" s="3">
         <v>243.09399999999999</v>
       </c>
       <c r="AU23" s="3">
         <v>387.43900000000002</v>
       </c>
       <c r="AV23" s="3">
         <v>791.25199999999995</v>
       </c>
       <c r="AW23" s="18" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AX23" s="22" t="s">
-        <v>214</v>
+        <v>213</v>
+      </c>
+      <c r="AY23" s="22" t="s">
+        <v>213</v>
       </c>
     </row>
-    <row r="24" spans="1:50">
+    <row r="24" spans="1:51">
       <c r="A24" s="5" t="s">
         <v>91</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>65</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>66</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>75</v>
       </c>
       <c r="G24" s="3">
         <v>565</v>
       </c>
       <c r="H24" s="3">
         <v>551</v>
       </c>
       <c r="I24" s="3">
         <v>657</v>
       </c>
       <c r="J24" s="3">
         <v>563</v>
       </c>
       <c r="K24" s="3">
         <v>1268</v>
       </c>
       <c r="L24" s="3">
         <v>1154</v>
       </c>
       <c r="M24" s="3">
         <v>926</v>
       </c>
       <c r="N24" s="3">
         <v>1572</v>
       </c>
       <c r="O24" s="3">
         <v>1320.45</v>
       </c>
       <c r="P24" s="3">
         <v>1346.33</v>
       </c>
       <c r="Q24" s="3">
         <v>1787.4468562874251</v>
       </c>
       <c r="R24" s="3">
         <v>1231</v>
       </c>
       <c r="S24" s="3">
         <v>1779.2267964071857</v>
       </c>
       <c r="T24" s="3">
         <v>1821</v>
       </c>
       <c r="U24" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V24" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W24" s="3">
         <v>1980</v>
       </c>
       <c r="X24" s="3">
         <v>2181</v>
       </c>
       <c r="Y24" s="3">
         <v>1594</v>
       </c>
       <c r="Z24" s="3">
         <v>2170.29</v>
       </c>
       <c r="AA24" s="3">
         <v>2190.2550000000001</v>
       </c>
       <c r="AB24" s="3">
         <v>2283.855</v>
       </c>
       <c r="AC24" s="3">
         <v>2393.5940000000001</v>
       </c>
       <c r="AD24" s="3">
         <v>2164.9140000000002</v>
       </c>
@@ -9677,122 +9878,125 @@
       <c r="AO24" s="3">
         <v>2701.2049999999999</v>
       </c>
       <c r="AP24" s="3">
         <v>3789</v>
       </c>
       <c r="AQ24" s="3">
         <v>2519.66</v>
       </c>
       <c r="AR24" s="3">
         <v>3255.73</v>
       </c>
       <c r="AS24" s="3">
         <v>1628.3340000000001</v>
       </c>
       <c r="AT24" s="3">
         <v>2848.5769881556685</v>
       </c>
       <c r="AU24" s="3">
         <v>2531.4128595600678</v>
       </c>
       <c r="AV24" s="3">
         <v>2876.3900169204735</v>
       </c>
       <c r="AW24" s="18" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AX24" s="22" t="s">
-        <v>214</v>
+        <v>213</v>
+      </c>
+      <c r="AY24" s="22" t="s">
+        <v>213</v>
       </c>
     </row>
-    <row r="25" spans="1:50">
+    <row r="25" spans="1:51">
       <c r="A25" s="5" t="s">
         <v>92</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="G25" s="3">
         <v>191.42400000000001</v>
       </c>
       <c r="H25" s="3">
         <v>180.089</v>
       </c>
       <c r="I25" s="3">
         <v>136.089</v>
       </c>
       <c r="J25" s="3">
         <v>127.631</v>
       </c>
       <c r="K25" s="3">
         <v>395.67500000000001</v>
       </c>
       <c r="L25" s="3">
         <v>242.31299999999999</v>
       </c>
       <c r="M25" s="3">
         <v>115.792</v>
       </c>
       <c r="N25" s="3">
         <v>178.90799999999999</v>
       </c>
       <c r="O25" s="3">
         <v>163.339</v>
       </c>
       <c r="P25" s="3">
         <v>191.69499999999999</v>
       </c>
       <c r="Q25" s="3">
         <v>217.596</v>
       </c>
       <c r="R25" s="3">
         <v>149.208</v>
       </c>
       <c r="S25" s="3">
         <v>183.142</v>
       </c>
       <c r="T25" s="3">
         <v>211.26599999999999</v>
       </c>
       <c r="U25" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V25" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W25" s="3">
         <v>205.71845000000002</v>
       </c>
       <c r="X25" s="3">
         <v>185.33597</v>
       </c>
       <c r="Y25" s="3">
         <v>181.82866000000001</v>
       </c>
       <c r="Z25" s="3">
         <v>452.12031000000002</v>
       </c>
       <c r="AA25" s="3">
         <v>410.12684000000002</v>
       </c>
       <c r="AB25" s="3">
         <v>435.84590000000003</v>
       </c>
       <c r="AC25" s="3">
         <v>446.57228000000003</v>
       </c>
       <c r="AD25" s="3">
         <v>563.22832999999991</v>
       </c>
@@ -9829,57 +10033,60 @@
       <c r="AO25" s="3">
         <v>850.67187999999999</v>
       </c>
       <c r="AP25" s="3">
         <v>1655.4369999999999</v>
       </c>
       <c r="AQ25" s="3">
         <v>1072.549</v>
       </c>
       <c r="AR25" s="3">
         <v>1642.95991</v>
       </c>
       <c r="AS25" s="3">
         <v>2029.69607</v>
       </c>
       <c r="AT25" s="3">
         <v>937.45100000000002</v>
       </c>
       <c r="AU25" s="3">
         <v>2066.7730000000001</v>
       </c>
       <c r="AV25" s="3">
         <v>4000.9360000000001</v>
       </c>
       <c r="AW25" s="18" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AX25" s="22" t="s">
-        <v>214</v>
+        <v>213</v>
+      </c>
+      <c r="AY25" s="22" t="s">
+        <v>213</v>
       </c>
     </row>
-    <row r="26" spans="1:50">
+    <row r="26" spans="1:51">
       <c r="A26" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>71</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>66</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>103</v>
       </c>
       <c r="G26" s="3">
         <v>1153</v>
       </c>
       <c r="H26" s="3">
         <v>822</v>
       </c>
       <c r="I26" s="3">
         <v>1063</v>
       </c>
       <c r="J26" s="3">
@@ -9894,54 +10101,54 @@
       <c r="M26" s="3">
         <v>1720</v>
       </c>
       <c r="N26" s="3">
         <v>2396</v>
       </c>
       <c r="O26" s="3">
         <v>2029.23</v>
       </c>
       <c r="P26" s="3">
         <v>2148.0700000000002</v>
       </c>
       <c r="Q26" s="3">
         <v>2713.1972792992697</v>
       </c>
       <c r="R26" s="3">
         <v>1881</v>
       </c>
       <c r="S26" s="3">
         <v>2693.4154596897579</v>
       </c>
       <c r="T26" s="3">
         <v>2791</v>
       </c>
       <c r="U26" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V26" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W26" s="3">
         <v>2781</v>
       </c>
       <c r="X26" s="3">
         <v>3055</v>
       </c>
       <c r="Y26" s="3">
         <v>2248</v>
       </c>
       <c r="Z26" s="3">
         <v>3021.58</v>
       </c>
       <c r="AA26" s="3">
         <v>2995.6530000000002</v>
       </c>
       <c r="AB26" s="3">
         <v>3177.66</v>
       </c>
       <c r="AC26" s="3">
         <v>3131.096</v>
       </c>
       <c r="AD26" s="3">
         <v>2694.5650000000005</v>
       </c>
@@ -9978,122 +10185,125 @@
       <c r="AO26" s="3">
         <v>3339.511</v>
       </c>
       <c r="AP26" s="3">
         <v>4469.6000000000004</v>
       </c>
       <c r="AQ26" s="3">
         <v>3058.16</v>
       </c>
       <c r="AR26" s="3">
         <v>3980.21</v>
       </c>
       <c r="AS26" s="3">
         <v>2448.0050000000001</v>
       </c>
       <c r="AT26" s="3">
         <v>3478.3906109101595</v>
       </c>
       <c r="AU26" s="3">
         <v>2936.6613625540799</v>
       </c>
       <c r="AV26" s="3">
         <v>3429.2081306929285</v>
       </c>
       <c r="AW26" s="18" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AX26" s="22" t="s">
-        <v>214</v>
+        <v>213</v>
+      </c>
+      <c r="AY26" s="22" t="s">
+        <v>213</v>
       </c>
     </row>
-    <row r="27" spans="1:50">
+    <row r="27" spans="1:51">
       <c r="A27" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>72</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>103</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="G27" s="3">
         <v>349.84399999999999</v>
       </c>
       <c r="H27" s="3">
         <v>253.25800000000001</v>
       </c>
       <c r="I27" s="3">
         <v>263.41300000000001</v>
       </c>
       <c r="J27" s="3">
         <v>301.57100000000003</v>
       </c>
       <c r="K27" s="3">
         <v>541.58500000000004</v>
       </c>
       <c r="L27" s="3">
         <v>444.89400000000001</v>
       </c>
       <c r="M27" s="3">
         <v>224.63499999999999</v>
       </c>
       <c r="N27" s="3">
         <v>259.56799999999998</v>
       </c>
       <c r="O27" s="3">
         <v>250.22</v>
       </c>
       <c r="P27" s="3">
         <v>316.80099999999999</v>
       </c>
       <c r="Q27" s="3">
         <v>334.80799999999999</v>
       </c>
       <c r="R27" s="3">
         <v>220.83600000000001</v>
       </c>
       <c r="S27" s="3">
         <v>288.59800000000001</v>
       </c>
       <c r="T27" s="3">
         <v>316.13200000000001</v>
       </c>
       <c r="U27" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V27" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W27" s="3">
         <v>303.85795000000002</v>
       </c>
       <c r="X27" s="3">
         <v>267.21079000000003</v>
       </c>
       <c r="Y27" s="3">
         <v>275.92162999999999</v>
       </c>
       <c r="Z27" s="3">
         <v>627.04677000000004</v>
       </c>
       <c r="AA27" s="3">
         <v>570.15028000000007</v>
       </c>
       <c r="AB27" s="3">
         <v>616.78877999999997</v>
       </c>
       <c r="AC27" s="3">
         <v>589.75695999999994</v>
       </c>
       <c r="AD27" s="3">
         <v>707.44997999999998</v>
       </c>
@@ -10130,1618 +10340,1652 @@
       <c r="AO27" s="3">
         <v>1095.65652</v>
       </c>
       <c r="AP27" s="3">
         <v>1952.1489999999999</v>
       </c>
       <c r="AQ27" s="3">
         <v>1319.3779399999999</v>
       </c>
       <c r="AR27" s="3">
         <v>2039.9179100000001</v>
       </c>
       <c r="AS27" s="3">
         <v>2431.0573899999999</v>
       </c>
       <c r="AT27" s="3">
         <v>1180.5450000000001</v>
       </c>
       <c r="AU27" s="3">
         <v>2454.212</v>
       </c>
       <c r="AV27" s="3">
         <v>4792.1880000000001</v>
       </c>
       <c r="AW27" s="18" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AX27" s="22" t="s">
-        <v>214</v>
+        <v>213</v>
+      </c>
+      <c r="AY27" s="22" t="s">
+        <v>213</v>
       </c>
     </row>
-    <row r="28" spans="1:50">
+    <row r="28" spans="1:51">
       <c r="A28" s="5" t="s">
         <v>177</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>179</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>103</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H28" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I28" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J28" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K28" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L28" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M28" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N28" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O28" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P28" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q28" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R28" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S28" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T28" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U28" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V28" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W28" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X28" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y28" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Z28" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AA28" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AB28" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AC28" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AD28" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE28" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AF28" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AG28" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AH28" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AI28" s="3">
         <v>319.53115999999994</v>
       </c>
       <c r="AJ28" s="3">
         <v>252.28059000000002</v>
       </c>
       <c r="AK28" s="3">
         <v>851.83004999999991</v>
       </c>
       <c r="AL28" s="3">
         <v>127.78136000000001</v>
       </c>
       <c r="AM28" s="3">
         <v>0</v>
       </c>
       <c r="AN28" s="3">
         <v>113.42895000000001</v>
       </c>
       <c r="AO28" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP28" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ28" s="3">
         <v>290.86599999999999</v>
       </c>
       <c r="AR28" s="3">
         <v>315</v>
       </c>
       <c r="AS28" s="13">
         <v>295.39999999999998</v>
       </c>
       <c r="AT28" s="4">
         <v>0</v>
       </c>
       <c r="AU28" s="3">
         <v>0</v>
       </c>
       <c r="AV28" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AW28" s="18" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AX28" s="18" t="s">
-        <v>214</v>
+        <v>213</v>
+      </c>
+      <c r="AY28" s="18" t="s">
+        <v>213</v>
       </c>
     </row>
-    <row r="29" spans="1:50">
+    <row r="29" spans="1:51">
       <c r="A29" s="5" t="s">
         <v>178</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>180</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>103</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H29" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I29" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J29" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K29" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L29" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M29" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N29" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O29" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P29" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q29" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R29" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S29" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T29" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U29" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V29" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W29" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X29" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y29" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Z29" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AA29" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AB29" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AC29" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AD29" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE29" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AF29" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AG29" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AH29" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AI29" s="3">
         <v>0</v>
       </c>
       <c r="AJ29" s="3">
         <v>0</v>
       </c>
       <c r="AK29" s="3">
         <v>0</v>
       </c>
       <c r="AL29" s="3">
         <v>79.508049999999997</v>
       </c>
       <c r="AM29" s="3">
         <v>13.44983</v>
       </c>
       <c r="AN29" s="3">
         <v>13.287420000000001</v>
       </c>
       <c r="AO29" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP29" s="3">
         <v>37.780771999999999</v>
       </c>
       <c r="AQ29" s="3">
         <v>56.896159999999995</v>
       </c>
       <c r="AR29" s="3">
         <v>106.607882</v>
       </c>
       <c r="AS29" s="3">
         <v>60.208743999999996</v>
       </c>
       <c r="AT29" s="3">
         <v>23.515000000000001</v>
       </c>
       <c r="AU29" s="3">
         <v>88.004124480000002</v>
       </c>
       <c r="AV29" s="3">
         <v>68.076190499999996</v>
       </c>
       <c r="AW29" s="18">
         <v>161.54282189999998</v>
       </c>
       <c r="AX29" s="18">
         <v>131.25224</v>
       </c>
+      <c r="AY29" s="18">
+        <v>59.319020000000002</v>
+      </c>
     </row>
-    <row r="30" spans="1:50">
+    <row r="30" spans="1:51">
       <c r="A30" s="5" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Z30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AA30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AB30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AC30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AD30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AF30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AG30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AH30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AI30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AJ30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AK30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AL30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AM30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AN30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AR30" s="14">
         <v>7400</v>
       </c>
       <c r="AS30" s="14">
         <v>6600</v>
       </c>
       <c r="AT30" s="14">
         <v>2000</v>
       </c>
       <c r="AU30" s="14">
         <v>4600</v>
       </c>
       <c r="AV30" s="14">
         <v>5400</v>
       </c>
       <c r="AW30" s="20">
         <v>7000</v>
       </c>
       <c r="AX30" s="18" t="s">
-        <v>214</v>
+        <v>213</v>
+      </c>
+      <c r="AY30" s="18" t="s">
+        <v>213</v>
       </c>
     </row>
-    <row r="31" spans="1:50">
+    <row r="31" spans="1:51">
       <c r="A31" s="5" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Z31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AA31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AB31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AC31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AD31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AF31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AG31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AH31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AI31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AJ31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AK31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AL31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AM31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AN31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AR31" s="14">
         <v>5300</v>
       </c>
       <c r="AS31" s="14">
         <v>4800</v>
       </c>
       <c r="AT31" s="14">
         <v>1400</v>
       </c>
       <c r="AU31" s="14">
         <v>3300</v>
       </c>
       <c r="AV31" s="14">
         <v>3900</v>
       </c>
       <c r="AW31" s="20">
         <v>5100</v>
       </c>
       <c r="AX31" s="18" t="s">
-        <v>214</v>
+        <v>213</v>
+      </c>
+      <c r="AY31" s="18" t="s">
+        <v>213</v>
       </c>
     </row>
-    <row r="32" spans="1:50">
+    <row r="32" spans="1:51">
       <c r="A32" s="5" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Z32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AA32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AB32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AC32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AD32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AF32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AG32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AH32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AI32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AJ32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AK32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AL32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AM32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AN32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AR32" s="14">
         <v>3500</v>
       </c>
       <c r="AS32" s="14">
         <v>3100</v>
       </c>
       <c r="AT32" s="14">
         <v>1200</v>
       </c>
       <c r="AU32" s="14">
         <v>3000</v>
       </c>
       <c r="AV32" s="14">
         <v>3000</v>
       </c>
       <c r="AW32" s="20">
         <v>3100</v>
       </c>
       <c r="AX32" s="18" t="s">
-        <v>214</v>
+        <v>213</v>
+      </c>
+      <c r="AY32" s="18" t="s">
+        <v>213</v>
       </c>
     </row>
-    <row r="33" spans="1:50">
+    <row r="33" spans="1:51">
       <c r="A33" s="5" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Z33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AA33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AB33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AC33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AD33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AF33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AG33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AH33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AI33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AJ33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AK33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AL33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AM33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AN33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AR33" s="14">
         <v>2500</v>
       </c>
       <c r="AS33" s="14">
         <v>2300</v>
       </c>
       <c r="AT33" s="14">
         <v>900</v>
       </c>
       <c r="AU33" s="14">
         <v>2200</v>
       </c>
       <c r="AV33" s="14">
         <v>2200</v>
       </c>
       <c r="AW33" s="20">
         <v>2200</v>
       </c>
       <c r="AX33" s="18" t="s">
-        <v>214</v>
+        <v>213</v>
+      </c>
+      <c r="AY33" s="18" t="s">
+        <v>213</v>
       </c>
     </row>
-    <row r="34" spans="1:50">
+    <row r="34" spans="1:51">
       <c r="A34" s="5" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H34" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I34" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J34" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K34" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L34" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M34" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N34" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O34" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P34" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q34" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R34" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S34" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T34" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U34" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V34" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W34" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X34" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y34" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Z34" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AA34" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AB34" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AC34" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AD34" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE34" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AF34" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AG34" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AH34" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AI34" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AJ34" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AK34" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AL34" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AM34" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AN34" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO34" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP34" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ34" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AR34" s="14">
         <v>2600</v>
       </c>
       <c r="AS34" s="14">
         <v>2400</v>
       </c>
       <c r="AT34" s="14">
         <v>100</v>
       </c>
       <c r="AU34" s="14">
         <v>600</v>
       </c>
       <c r="AV34" s="14">
         <v>1300</v>
       </c>
       <c r="AW34" s="20">
         <v>2200</v>
       </c>
       <c r="AX34" s="18" t="s">
-        <v>214</v>
+        <v>213</v>
+      </c>
+      <c r="AY34" s="18" t="s">
+        <v>213</v>
       </c>
     </row>
-    <row r="35" spans="1:50">
+    <row r="35" spans="1:51">
       <c r="A35" s="5" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H35" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I35" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J35" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K35" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L35" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M35" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N35" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O35" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P35" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q35" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R35" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S35" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T35" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U35" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V35" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W35" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X35" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y35" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Z35" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AA35" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AB35" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AC35" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AD35" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE35" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AF35" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AG35" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AH35" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AI35" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AJ35" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AK35" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AL35" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AM35" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AN35" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO35" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP35" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ35" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AR35" s="14">
         <v>1900</v>
       </c>
       <c r="AS35" s="14">
         <v>1800</v>
       </c>
       <c r="AT35" s="14">
         <v>100</v>
       </c>
       <c r="AU35" s="14">
         <v>400</v>
       </c>
       <c r="AV35" s="14">
         <v>1000</v>
       </c>
       <c r="AW35" s="20">
         <v>1600</v>
       </c>
       <c r="AX35" s="18" t="s">
-        <v>214</v>
+        <v>213</v>
+      </c>
+      <c r="AY35" s="18" t="s">
+        <v>213</v>
       </c>
     </row>
-    <row r="36" spans="1:50">
+    <row r="36" spans="1:51">
       <c r="A36" s="5" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H36" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I36" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J36" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K36" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L36" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M36" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N36" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O36" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P36" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q36" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R36" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S36" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T36" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U36" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V36" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W36" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X36" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y36" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Z36" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AA36" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AB36" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AC36" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AD36" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE36" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AF36" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AG36" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AH36" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AI36" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AJ36" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AK36" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AL36" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AM36" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AN36" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO36" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP36" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ36" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AR36" s="14">
         <v>1300</v>
       </c>
       <c r="AS36" s="14">
         <v>1100</v>
       </c>
       <c r="AT36" s="14">
         <v>700</v>
       </c>
       <c r="AU36" s="14">
         <v>900</v>
       </c>
       <c r="AV36" s="14">
         <v>1100</v>
       </c>
       <c r="AW36" s="20">
         <v>1700</v>
       </c>
       <c r="AX36" s="18" t="s">
-        <v>214</v>
+        <v>213</v>
+      </c>
+      <c r="AY36" s="18" t="s">
+        <v>213</v>
       </c>
     </row>
-    <row r="37" spans="1:50">
+    <row r="37" spans="1:51">
       <c r="A37" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H37" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I37" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J37" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K37" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L37" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M37" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N37" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O37" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P37" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q37" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R37" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S37" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T37" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U37" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V37" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W37" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X37" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y37" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Z37" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AA37" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AB37" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AC37" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AD37" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE37" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AF37" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AG37" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AH37" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AI37" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AJ37" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AK37" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AL37" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AM37" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AN37" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO37" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP37" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ37" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AR37" s="14">
         <v>800</v>
       </c>
       <c r="AS37" s="14">
         <v>700</v>
       </c>
       <c r="AT37" s="14">
         <v>500</v>
       </c>
       <c r="AU37" s="14">
         <v>700</v>
       </c>
       <c r="AV37" s="14">
         <v>800</v>
       </c>
       <c r="AW37" s="20">
         <v>1200</v>
       </c>
       <c r="AX37" s="18" t="s">
-        <v>214</v>
+        <v>213</v>
+      </c>
+      <c r="AY37" s="18" t="s">
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:EF35"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="3" ySplit="1" topLeftCell="CS2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="3" ySplit="1" topLeftCell="CZ8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="CZ18" sqref="CZ18"/>
+      <selection pane="bottomRight" activeCell="DG1" sqref="DG1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="27" style="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="24.81640625" style="6" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.7265625" style="6" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14" style="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.7265625" style="6" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.81640625" style="6" customWidth="1"/>
     <col min="7" max="20" width="5.453125" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6.08984375" style="4" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.7265625" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="26" width="6.08984375" style="4" bestFit="1" customWidth="1"/>
     <col min="27" max="28" width="5.81640625" style="4" bestFit="1" customWidth="1"/>
     <col min="29" max="35" width="5.453125" style="4" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="5.81640625" style="4" bestFit="1" customWidth="1"/>
     <col min="37" max="44" width="5.453125" style="4" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="5.81640625" style="4" bestFit="1" customWidth="1"/>
     <col min="46" max="50" width="5.453125" style="4" bestFit="1" customWidth="1"/>
     <col min="51" max="53" width="6.08984375" style="4" bestFit="1" customWidth="1"/>
     <col min="54" max="72" width="5.453125" style="4" bestFit="1" customWidth="1"/>
     <col min="73" max="73" width="5.81640625" style="4" bestFit="1" customWidth="1"/>
     <col min="74" max="83" width="5.453125" style="4" bestFit="1" customWidth="1"/>
     <col min="84" max="84" width="6.08984375" style="4" bestFit="1" customWidth="1"/>
     <col min="85" max="89" width="5.453125" style="4" bestFit="1" customWidth="1"/>
     <col min="90" max="95" width="5.1796875" style="4" bestFit="1" customWidth="1"/>
     <col min="96" max="99" width="5.453125" style="4" bestFit="1" customWidth="1"/>
-    <col min="100" max="107" width="5.7265625" style="4" bestFit="1" customWidth="1"/>
-    <col min="108" max="16384" width="8.81640625" style="4"/>
+    <col min="100" max="105" width="5.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="106" max="111" width="5.7265625" style="4" customWidth="1"/>
+    <col min="112" max="16384" width="8.81640625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:136" s="8" customFormat="1">
       <c r="A1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>175</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>106</v>
       </c>
       <c r="H1" s="8" t="s">
@@ -11942,345 +12186,357 @@
       <c r="BU1" s="8" t="s">
         <v>172</v>
       </c>
       <c r="BV1" s="8" t="s">
         <v>173</v>
       </c>
       <c r="BW1" s="8" t="s">
         <v>174</v>
       </c>
       <c r="BX1" s="8" t="s">
         <v>184</v>
       </c>
       <c r="BY1" s="8" t="s">
         <v>185</v>
       </c>
       <c r="BZ1" s="8" t="s">
         <v>186</v>
       </c>
       <c r="CA1" s="8" t="s">
         <v>187</v>
       </c>
       <c r="CB1" s="8" t="s">
         <v>188</v>
       </c>
       <c r="CC1" s="8" t="s">
+        <v>207</v>
+      </c>
+      <c r="CD1" s="8" t="s">
         <v>208</v>
       </c>
-      <c r="CD1" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CE1" s="8" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="CF1" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="CG1" s="8" t="s">
         <v>216</v>
       </c>
-      <c r="CG1" s="8" t="s">
+      <c r="CH1" s="8" t="s">
         <v>217</v>
       </c>
-      <c r="CH1" s="8" t="s">
+      <c r="CI1" s="8" t="s">
         <v>218</v>
       </c>
-      <c r="CI1" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CJ1" s="8" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="CK1" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="CL1" s="8" t="s">
         <v>226</v>
       </c>
-      <c r="CL1" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CM1" s="8" t="s">
+        <v>228</v>
+      </c>
+      <c r="CN1" s="8" t="s">
         <v>229</v>
       </c>
-      <c r="CN1" s="8" t="s">
+      <c r="CO1" s="8" t="s">
         <v>230</v>
       </c>
-      <c r="CO1" s="8" t="s">
+      <c r="CP1" s="8" t="s">
         <v>231</v>
       </c>
-      <c r="CP1" s="8" t="s">
+      <c r="CQ1" s="8" t="s">
         <v>232</v>
       </c>
-      <c r="CQ1" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CR1" s="8" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="CS1" s="8" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="CT1" s="8" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="CU1" s="8" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="CV1" s="8" t="s">
+        <v>271</v>
+      </c>
+      <c r="CW1" s="8" t="s">
         <v>272</v>
       </c>
-      <c r="CW1" s="8" t="s">
+      <c r="CX1" s="8" t="s">
         <v>273</v>
       </c>
-      <c r="CX1" s="8" t="s">
+      <c r="CY1" s="8" t="s">
         <v>274</v>
       </c>
-      <c r="CY1" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CZ1" s="8" t="s">
+        <v>281</v>
+      </c>
+      <c r="DA1" s="8" t="s">
+        <v>282</v>
+      </c>
+      <c r="DB1" s="8" t="s">
+        <v>283</v>
+      </c>
+      <c r="DC1" s="8" t="s">
         <v>284</v>
       </c>
-      <c r="DA1" s="8" t="s">
-[...2 lines deleted...]
-      <c r="DB1" s="8" t="s">
+      <c r="DD1" s="8" t="s">
         <v>286</v>
       </c>
-      <c r="DC1" s="8" t="s">
+      <c r="DE1" s="8" t="s">
         <v>287</v>
+      </c>
+      <c r="DF1" s="8" t="s">
+        <v>288</v>
+      </c>
+      <c r="DG1" s="8" t="s">
+        <v>289</v>
       </c>
     </row>
     <row r="2" spans="1:136" s="8" customFormat="1">
       <c r="A2" s="6" t="s">
         <v>102</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E2" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F2" s="7"/>
       <c r="G2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Z2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AA2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AB2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AC2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AD2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AF2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AG2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AH2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AI2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AJ2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AK2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AL2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AM2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AN2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AR2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AS2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AT2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AU2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AV2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AW2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AX2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AY2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AZ2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BA2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BB2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BC2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BD2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BE2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BF2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BG2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BH2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BI2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BJ2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BK2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BL2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BM2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BN2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BO2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BP2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BQ2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BR2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BS2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BT2" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BU2" s="3">
         <v>2719.2984612499977</v>
       </c>
       <c r="BV2" s="3">
         <v>2060.700801999998</v>
       </c>
       <c r="BW2" s="3">
         <v>2046.7514429999958</v>
       </c>
       <c r="BX2" s="3">
         <v>2246.0603210000008</v>
       </c>
       <c r="BY2" s="3">
         <v>1650.5542519999981</v>
       </c>
       <c r="BZ2" s="3">
         <v>2217.247118000002</v>
       </c>
       <c r="CA2" s="3">
         <v>1468.547599999999</v>
       </c>
       <c r="CB2" s="3">
         <v>2204.4057799999987</v>
       </c>
@@ -12332,276 +12588,288 @@
       <c r="CR2" s="3">
         <v>1935.7298099999994</v>
       </c>
       <c r="CS2" s="3">
         <v>2222.5109999999941</v>
       </c>
       <c r="CT2" s="3">
         <v>2390.1473800000017</v>
       </c>
       <c r="CU2" s="3">
         <v>1296.0295899999994</v>
       </c>
       <c r="CV2" s="3">
         <v>1365.634299999999</v>
       </c>
       <c r="CW2" s="3">
         <v>2079.9914599999984</v>
       </c>
       <c r="CX2" s="3">
         <v>2952.1862000000015</v>
       </c>
       <c r="CY2" s="3">
         <v>2197.4243399999941</v>
       </c>
       <c r="CZ2" s="3">
-        <v>16367</v>
-[...8 lines deleted...]
-        <v>15160</v>
+        <v>1636.6880699999997</v>
+      </c>
+      <c r="DA2" s="3">
+        <v>3187.5409100000074</v>
+      </c>
+      <c r="DB2" s="3">
+        <v>2813.305949999999</v>
+      </c>
+      <c r="DC2" s="3">
+        <v>1515.9775099999933</v>
+      </c>
+      <c r="DD2" s="3">
+        <v>2195.9186099999934</v>
+      </c>
+      <c r="DE2" s="3">
+        <v>1691.8719099999926</v>
+      </c>
+      <c r="DF2" s="3">
+        <v>2373.9936699999989</v>
+      </c>
+      <c r="DG2" s="3">
+        <v>2031.7718899999941</v>
       </c>
     </row>
     <row r="3" spans="1:136" s="8" customFormat="1">
       <c r="A3" s="6" t="s">
         <v>100</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="7"/>
       <c r="G3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Z3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AA3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AB3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AC3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AD3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AF3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AG3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AH3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AI3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AJ3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AK3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AL3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AM3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AN3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AR3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AS3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AT3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AU3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AV3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AW3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AX3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AY3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AZ3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BA3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BB3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BC3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BD3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BE3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BF3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BG3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BH3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BI3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BJ3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BK3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BL3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BM3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BN3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BO3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BP3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BQ3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BR3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BS3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BT3" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BU3" s="3">
         <v>2667.2786989319993</v>
       </c>
       <c r="BV3" s="3">
         <v>2293.1047010000052</v>
       </c>
       <c r="BW3" s="3">
         <v>4887.2016010000052</v>
       </c>
       <c r="BX3" s="3">
         <v>4148.2734022500144</v>
       </c>
       <c r="BY3" s="3">
         <v>3978.344755800003</v>
       </c>
       <c r="BZ3" s="3">
         <v>4067.1713810000019</v>
       </c>
       <c r="CA3" s="3">
         <v>2691.8762650000017</v>
       </c>
       <c r="CB3" s="3">
         <v>2759.504859349996</v>
       </c>
@@ -12653,278 +12921,290 @@
       <c r="CR3" s="3">
         <v>2018.1737999999982</v>
       </c>
       <c r="CS3" s="3">
         <v>2975.9810300000008</v>
       </c>
       <c r="CT3" s="3">
         <v>3272.3775400000059</v>
       </c>
       <c r="CU3" s="3">
         <v>2553.5971000000013</v>
       </c>
       <c r="CV3" s="3">
         <v>2145.9412600000014</v>
       </c>
       <c r="CW3" s="3">
         <v>2369.7796300000036</v>
       </c>
       <c r="CX3" s="3">
         <v>3026.673839999999</v>
       </c>
       <c r="CY3" s="3">
         <v>2330.0914300000027</v>
       </c>
       <c r="CZ3" s="3">
-        <v>22493</v>
-[...8 lines deleted...]
-        <v>25357</v>
+        <v>2249.3299899999956</v>
+      </c>
+      <c r="DA3" s="3">
+        <v>2112.4299899999942</v>
+      </c>
+      <c r="DB3" s="3">
+        <v>4335.4816109200419</v>
+      </c>
+      <c r="DC3" s="3">
+        <v>2535.7220920000027</v>
+      </c>
+      <c r="DD3" s="3">
+        <v>2188.2578210999995</v>
+      </c>
+      <c r="DE3" s="3">
+        <v>2526.5575200000062</v>
+      </c>
+      <c r="DF3" s="3">
+        <v>3944.3143600000039</v>
+      </c>
+      <c r="DG3" s="3">
+        <v>3011.5060999999996</v>
       </c>
     </row>
     <row r="4" spans="1:136" s="8" customFormat="1">
       <c r="A4" s="6" t="s">
         <v>97</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="6" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="G4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Z4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AA4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AB4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AC4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AD4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AF4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AG4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AH4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AI4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AJ4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AK4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AL4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AM4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AN4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AR4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AS4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AT4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AU4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AV4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AW4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AX4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AY4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AZ4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BA4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BB4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BC4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BD4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BE4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BF4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BG4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BH4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BI4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BJ4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BK4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BL4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BM4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BN4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BO4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BP4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BQ4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BR4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BS4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BT4" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BU4" s="3">
         <f>BU20-BU3-BU2</f>
         <v>529.23807520002265</v>
       </c>
       <c r="BV4" s="3">
         <f t="shared" ref="BV4:CE4" si="0">BV20-BV3-BV2</f>
         <v>465.40324100002181</v>
       </c>
       <c r="BW4" s="3">
         <f t="shared" si="0"/>
         <v>539.13817000003633</v>
       </c>
       <c r="BX4" s="3">
         <f t="shared" si="0"/>
         <v>531.42492000003949</v>
       </c>
       <c r="BY4" s="3">
         <f t="shared" si="0"/>
         <v>509.51432110004635</v>
       </c>
       <c r="BZ4" s="3">
         <f t="shared" si="0"/>
         <v>697.85734400003548</v>
       </c>
@@ -12987,276 +13267,288 @@
       <c r="CR4" s="3">
         <v>1103.0885099999994</v>
       </c>
       <c r="CS4" s="3">
         <v>1053.9606000000001</v>
       </c>
       <c r="CT4" s="3">
         <v>1021.2188899999999</v>
       </c>
       <c r="CU4" s="3">
         <v>1920.0424199999998</v>
       </c>
       <c r="CV4" s="3">
         <v>1063.9698699999999</v>
       </c>
       <c r="CW4" s="3">
         <v>1078.6019699999995</v>
       </c>
       <c r="CX4" s="3">
         <v>2006.8546399999993</v>
       </c>
       <c r="CY4" s="3">
         <v>2174.8578099999995</v>
       </c>
       <c r="CZ4" s="3">
-        <v>425</v>
-[...8 lines deleted...]
-        <v>1637</v>
+        <v>425.44164999999998</v>
+      </c>
+      <c r="DA4" s="3">
+        <v>6322.0261899999969</v>
+      </c>
+      <c r="DB4" s="3">
+        <v>1921.9480309999999</v>
+      </c>
+      <c r="DC4" s="3">
+        <v>1637.47531</v>
+      </c>
+      <c r="DD4" s="3">
+        <v>1060.2662800000003</v>
+      </c>
+      <c r="DE4" s="3">
+        <v>705.1814700000001</v>
+      </c>
+      <c r="DF4" s="3">
+        <v>1034.21262</v>
+      </c>
+      <c r="DG4" s="3">
+        <v>795.48089999999991</v>
       </c>
     </row>
     <row r="5" spans="1:136" s="8" customFormat="1">
       <c r="A5" s="6" t="s">
         <v>196</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="7"/>
       <c r="G5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Z5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AA5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AB5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AC5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AD5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AF5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AG5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AH5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AI5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AJ5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AK5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AL5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AM5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AN5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AR5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AS5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AT5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AU5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AV5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AW5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AX5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AY5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AZ5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BA5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BB5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BC5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BD5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BE5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BF5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BG5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BH5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BI5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BJ5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BK5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BL5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BM5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BN5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BO5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BP5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BQ5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BR5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BS5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BT5" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BU5" s="3">
         <v>959.88924261599925</v>
       </c>
       <c r="BV5" s="3">
         <v>1041.7421891999991</v>
       </c>
       <c r="BW5" s="3">
         <v>1197.3616699999998</v>
       </c>
       <c r="BX5" s="3">
         <v>859.88492999999903</v>
       </c>
       <c r="BY5" s="3">
         <v>1005.1190169000004</v>
       </c>
       <c r="BZ5" s="3">
         <v>1241.2644829999983</v>
       </c>
       <c r="CA5" s="3">
         <v>983.40216999999961</v>
       </c>
       <c r="CB5" s="3">
         <v>953.22349299999917</v>
       </c>
@@ -13310,274 +13602,286 @@
       </c>
       <c r="CS5" s="3">
         <v>1344.1598399999991</v>
       </c>
       <c r="CT5" s="3">
         <v>1440.01449</v>
       </c>
       <c r="CU5" s="3">
         <v>966.00371000000064</v>
       </c>
       <c r="CV5" s="3">
         <v>562.1784100000001</v>
       </c>
       <c r="CW5" s="3">
         <v>1161.4040699999989</v>
       </c>
       <c r="CX5" s="3">
         <v>2107.4872899999996</v>
       </c>
       <c r="CY5" s="3">
         <v>925.47236000000078</v>
       </c>
       <c r="CZ5" s="3">
         <v>624</v>
       </c>
-      <c r="DA5" s="4">
+      <c r="DA5" s="3">
         <v>821</v>
       </c>
-      <c r="DB5" s="4">
+      <c r="DB5" s="3">
         <v>1455</v>
       </c>
-      <c r="DC5" s="4">
+      <c r="DC5" s="3">
         <v>1016</v>
+      </c>
+      <c r="DD5" s="3">
+        <v>1223.6773699999978</v>
+      </c>
+      <c r="DE5" s="3">
+        <v>1062.1665300000018</v>
+      </c>
+      <c r="DF5" s="3">
+        <v>1536.6274599999986</v>
+      </c>
+      <c r="DG5" s="3">
+        <v>952.86921000000109</v>
       </c>
     </row>
     <row r="6" spans="1:136" s="8" customFormat="1">
       <c r="A6" s="6" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="7"/>
       <c r="G6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Z6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AA6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AB6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AC6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AD6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AF6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AG6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AH6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AI6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AJ6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AK6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AL6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AM6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AN6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AR6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AS6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AT6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AU6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AV6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AW6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AX6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AY6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AZ6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BA6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BB6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BC6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BD6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BE6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BF6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BG6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BH6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BI6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BJ6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BK6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BL6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BM6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BN6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BO6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BP6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BQ6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BR6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BS6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BT6" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BU6" s="3">
         <v>156.76190656599994</v>
       </c>
       <c r="BV6" s="3">
         <v>215.49398000000002</v>
       </c>
       <c r="BW6" s="3">
         <v>302.54149000000029</v>
       </c>
       <c r="BX6" s="3">
         <v>241.74391000000003</v>
       </c>
       <c r="BY6" s="3">
         <v>263.82947999999988</v>
       </c>
       <c r="BZ6" s="3">
         <v>389.59819799999997</v>
       </c>
       <c r="CA6" s="3">
         <v>317.35909499999991</v>
       </c>
       <c r="CB6" s="3">
         <v>258.08740234999999</v>
       </c>
@@ -13631,274 +13935,286 @@
       </c>
       <c r="CS6" s="3">
         <v>234.35822999999993</v>
       </c>
       <c r="CT6" s="3">
         <v>286.47669000000002</v>
       </c>
       <c r="CU6" s="3">
         <v>236.97639999999998</v>
       </c>
       <c r="CV6" s="3">
         <v>258.19924999999995</v>
       </c>
       <c r="CW6" s="3">
         <v>290.01779000000005</v>
       </c>
       <c r="CX6" s="3">
         <v>454.41676999999976</v>
       </c>
       <c r="CY6" s="3">
         <v>284.45009000000005</v>
       </c>
       <c r="CZ6" s="3">
         <v>164</v>
       </c>
-      <c r="DA6" s="4">
+      <c r="DA6" s="3">
         <v>167</v>
       </c>
-      <c r="DB6" s="4">
+      <c r="DB6" s="3">
         <v>403</v>
       </c>
-      <c r="DC6" s="4">
+      <c r="DC6" s="3">
         <v>249</v>
+      </c>
+      <c r="DD6" s="3">
+        <v>190.05953999999994</v>
+      </c>
+      <c r="DE6" s="3">
+        <v>198.99363000000002</v>
+      </c>
+      <c r="DF6" s="3">
+        <v>309.33692000000002</v>
+      </c>
+      <c r="DG6" s="3">
+        <v>168.58684000000002</v>
       </c>
     </row>
     <row r="7" spans="1:136" s="8" customFormat="1">
       <c r="A7" s="6" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="7"/>
       <c r="G7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Z7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AA7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AB7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AC7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AD7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AF7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AG7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AH7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AI7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AJ7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AK7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AL7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AM7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AN7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AR7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AS7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AT7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AU7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AV7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AW7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AX7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AY7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AZ7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BA7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BB7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BC7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BD7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BE7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BF7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BG7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BH7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BI7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BJ7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BK7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BL7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BM7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BN7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BO7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BP7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BQ7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BR7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BS7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BT7" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BU7" s="3">
         <v>96.848953749999978</v>
       </c>
       <c r="BV7" s="3">
         <v>91.424989999999994</v>
       </c>
       <c r="BW7" s="3">
         <v>117.81357000000001</v>
       </c>
       <c r="BX7" s="3">
         <v>74.739220000000017</v>
       </c>
       <c r="BY7" s="3">
         <v>117.52132000000002</v>
       </c>
       <c r="BZ7" s="3">
         <v>163.94275000000007</v>
       </c>
       <c r="CA7" s="3">
         <v>44.549920000000007</v>
       </c>
       <c r="CB7" s="3">
         <v>141.64026999999999</v>
       </c>
@@ -13952,274 +14268,286 @@
       </c>
       <c r="CS7" s="3">
         <v>89.103500000000025</v>
       </c>
       <c r="CT7" s="3">
         <v>62.017299999999999</v>
       </c>
       <c r="CU7" s="3">
         <v>63.131910000000005</v>
       </c>
       <c r="CV7" s="3">
         <v>53.858399999999989</v>
       </c>
       <c r="CW7" s="3">
         <v>79.511369999999971</v>
       </c>
       <c r="CX7" s="3">
         <v>56.341940000000001</v>
       </c>
       <c r="CY7" s="3">
         <v>76.40288000000001</v>
       </c>
       <c r="CZ7" s="3">
         <v>43</v>
       </c>
-      <c r="DA7" s="4">
+      <c r="DA7" s="3">
         <v>31</v>
       </c>
-      <c r="DB7" s="4">
+      <c r="DB7" s="3">
         <v>40</v>
       </c>
-      <c r="DC7" s="4">
+      <c r="DC7" s="3">
         <v>12</v>
+      </c>
+      <c r="DD7" s="3">
+        <v>23.080189999999995</v>
+      </c>
+      <c r="DE7" s="3">
+        <v>30.777510000000007</v>
+      </c>
+      <c r="DF7" s="3">
+        <v>30.361660000000008</v>
+      </c>
+      <c r="DG7" s="3">
+        <v>45.402720000000016</v>
       </c>
     </row>
     <row r="8" spans="1:136" s="8" customFormat="1">
       <c r="A8" s="6" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="7"/>
       <c r="G8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Z8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AA8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AB8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AC8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AD8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AF8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AG8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AH8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AI8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AJ8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AK8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AL8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AM8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AN8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AR8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AS8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AT8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AU8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AV8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AW8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AX8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AY8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AZ8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BA8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BB8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BC8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BD8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BE8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BF8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BG8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BH8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BI8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BJ8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BK8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BL8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BM8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BN8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BO8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BP8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BQ8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BR8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BS8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BT8" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BU8" s="3">
         <v>373.73573500000003</v>
       </c>
       <c r="BV8" s="3">
         <v>325.8239099999999</v>
       </c>
       <c r="BW8" s="3">
         <v>842.28271000000007</v>
       </c>
       <c r="BX8" s="3">
         <v>517.78643999999997</v>
       </c>
       <c r="BY8" s="3">
         <v>423.30858999999998</v>
       </c>
       <c r="BZ8" s="3">
         <v>417.94347000000016</v>
       </c>
       <c r="CA8" s="3">
         <v>461.95988000000006</v>
       </c>
       <c r="CB8" s="3">
         <v>597.81059999999991</v>
       </c>
@@ -14273,277 +14601,286 @@
       </c>
       <c r="CS8" s="3">
         <v>1048.68229</v>
       </c>
       <c r="CT8" s="3">
         <v>1093.6997799999997</v>
       </c>
       <c r="CU8" s="3">
         <v>2000.3760599999998</v>
       </c>
       <c r="CV8" s="3">
         <v>832.70155999999997</v>
       </c>
       <c r="CW8" s="3">
         <v>826.01778999999999</v>
       </c>
       <c r="CX8" s="3">
         <v>1062.0073099999997</v>
       </c>
       <c r="CY8" s="3">
         <v>1973.5098899999998</v>
       </c>
       <c r="CZ8" s="3">
         <v>402</v>
       </c>
-      <c r="DA8" s="4">
+      <c r="DA8" s="3">
         <v>578</v>
       </c>
-      <c r="DB8" s="4">
+      <c r="DB8" s="3">
         <v>764</v>
       </c>
-      <c r="DC8" s="4">
+      <c r="DC8" s="3">
         <v>1404</v>
       </c>
-      <c r="DD8" s="4"/>
-[...1 lines deleted...]
-      <c r="DF8" s="4"/>
+      <c r="DD8" s="3">
+        <v>654.06491000000017</v>
+      </c>
+      <c r="DE8" s="3">
+        <v>671.26629000000014</v>
+      </c>
+      <c r="DF8" s="3">
+        <v>1131.0430499999998</v>
+      </c>
+      <c r="DG8" s="3">
+        <v>822.02437999999995</v>
+      </c>
     </row>
     <row r="9" spans="1:136" s="8" customFormat="1">
       <c r="A9" s="6" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="7"/>
       <c r="G9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Z9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AA9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AB9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AC9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AD9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AF9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AG9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AH9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AI9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AJ9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AK9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AL9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AM9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AN9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AR9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AS9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AT9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AU9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AV9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AW9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AX9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AY9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AZ9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BA9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BB9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BC9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BD9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BE9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BF9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BG9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BH9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BI9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BJ9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BK9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BL9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BM9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BN9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BO9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BP9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BQ9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BR9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BS9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BT9" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BU9" s="3">
         <v>23.225870000000008</v>
       </c>
       <c r="BV9" s="3">
         <v>25.994990000000001</v>
       </c>
       <c r="BW9" s="3">
         <v>21.741179999999996</v>
       </c>
       <c r="BX9" s="3">
         <v>20.546740000000003</v>
       </c>
       <c r="BY9" s="3">
         <v>26.710920000000002</v>
       </c>
       <c r="BZ9" s="3">
         <v>34.064920999999998</v>
       </c>
       <c r="CA9" s="3">
         <v>18.362590000000001</v>
       </c>
       <c r="CB9" s="3">
         <v>17.876339999999999</v>
       </c>
@@ -14597,277 +14934,286 @@
       </c>
       <c r="CS9" s="3">
         <v>49.882689999999997</v>
       </c>
       <c r="CT9" s="3">
         <v>18.640729999999998</v>
       </c>
       <c r="CU9" s="3">
         <v>22.578339999999997</v>
       </c>
       <c r="CV9" s="3">
         <v>20.859209999999997</v>
       </c>
       <c r="CW9" s="3">
         <v>40.553220000000003</v>
       </c>
       <c r="CX9" s="3">
         <v>38.966649999999994</v>
       </c>
       <c r="CY9" s="3">
         <v>19.198499999999999</v>
       </c>
       <c r="CZ9" s="3">
         <v>4</v>
       </c>
-      <c r="DA9" s="4">
+      <c r="DA9" s="3">
         <v>4</v>
       </c>
-      <c r="DB9" s="4">
+      <c r="DB9" s="3">
         <v>37</v>
       </c>
-      <c r="DC9" s="4">
+      <c r="DC9" s="3">
         <v>17</v>
       </c>
-      <c r="DD9" s="4"/>
-[...1 lines deleted...]
-      <c r="DF9" s="4"/>
+      <c r="DD9" s="3">
+        <v>14.366169999999999</v>
+      </c>
+      <c r="DE9" s="3">
+        <v>16.585539999999998</v>
+      </c>
+      <c r="DF9" s="3">
+        <v>30.359579999999998</v>
+      </c>
+      <c r="DG9" s="3">
+        <v>15.040750000000001</v>
+      </c>
     </row>
     <row r="10" spans="1:136" s="8" customFormat="1">
       <c r="A10" s="6" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="7"/>
       <c r="G10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Z10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AA10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AB10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AC10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AD10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AF10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AG10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AH10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AI10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AJ10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AK10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AL10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AM10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AN10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AR10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AS10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AT10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AU10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AV10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AW10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AX10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AY10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AZ10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BA10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BB10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BC10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BD10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BE10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BF10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BG10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BH10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BI10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BJ10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BK10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BL10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BM10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BN10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BO10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BP10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BQ10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BR10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BS10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BT10" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BU10" s="3">
         <v>761.60690642499935</v>
       </c>
       <c r="BV10" s="3">
         <v>378.14886000000007</v>
       </c>
       <c r="BW10" s="3">
         <v>748.57877999999971</v>
       </c>
       <c r="BX10" s="3">
         <v>435.16480874999979</v>
       </c>
       <c r="BY10" s="3">
         <v>678.53109000000006</v>
       </c>
       <c r="BZ10" s="3">
         <v>507.73224199999987</v>
       </c>
       <c r="CA10" s="3">
         <v>379.20452999999981</v>
       </c>
       <c r="CB10" s="3">
         <v>1169.5041940000008</v>
       </c>
@@ -14921,303 +15267,311 @@
       </c>
       <c r="CS10" s="3">
         <v>959.36405000000025</v>
       </c>
       <c r="CT10" s="3">
         <v>616.43722000000002</v>
       </c>
       <c r="CU10" s="3">
         <v>379.85549999999989</v>
       </c>
       <c r="CV10" s="3">
         <v>490.77042999999981</v>
       </c>
       <c r="CW10" s="3">
         <v>623.08563000000026</v>
       </c>
       <c r="CX10" s="3">
         <v>653.84194999999988</v>
       </c>
       <c r="CY10" s="3">
         <v>493.00630999999981</v>
       </c>
       <c r="CZ10" s="3">
         <v>341</v>
       </c>
-      <c r="DA10" s="4">
+      <c r="DA10" s="3">
         <v>755</v>
       </c>
-      <c r="DB10" s="4">
+      <c r="DB10" s="3">
         <v>556</v>
       </c>
-      <c r="DC10" s="4">
+      <c r="DC10" s="3">
         <v>436</v>
       </c>
-      <c r="DD10" s="4"/>
-[...2 lines deleted...]
-      <c r="DG10" s="4"/>
+      <c r="DD10" s="3">
+        <v>605.04411999999979</v>
+      </c>
+      <c r="DE10" s="3">
+        <v>505.18652999999978</v>
+      </c>
+      <c r="DF10" s="3">
+        <v>598.02345000000071</v>
+      </c>
+      <c r="DG10" s="3">
+        <v>810.44222000000013</v>
+      </c>
       <c r="DH10" s="4"/>
       <c r="DI10" s="4"/>
       <c r="DJ10" s="4"/>
       <c r="DK10" s="4"/>
       <c r="DL10" s="4"/>
       <c r="DM10" s="4"/>
       <c r="DN10" s="4"/>
       <c r="DO10" s="4"/>
       <c r="DP10" s="4"/>
       <c r="DQ10" s="4"/>
       <c r="DR10" s="4"/>
       <c r="DS10" s="4"/>
       <c r="DT10" s="4"/>
       <c r="DU10" s="4"/>
       <c r="DV10" s="4"/>
       <c r="DW10" s="4"/>
       <c r="DX10" s="4"/>
       <c r="DY10" s="4"/>
       <c r="DZ10" s="4"/>
       <c r="EA10" s="4"/>
       <c r="EB10" s="4"/>
       <c r="EC10" s="4"/>
       <c r="ED10" s="4"/>
       <c r="EE10" s="4"/>
       <c r="EF10" s="4"/>
     </row>
     <row r="11" spans="1:136" s="8" customFormat="1">
       <c r="A11" s="6" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="7"/>
       <c r="G11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Z11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AA11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AB11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AC11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AD11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AF11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AG11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AH11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AI11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AJ11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AK11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AL11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AM11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AN11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AR11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AS11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AT11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AU11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AV11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AW11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AX11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AY11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AZ11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BA11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BB11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BC11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BD11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BE11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BF11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BG11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BH11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BI11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BJ11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BK11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BL11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BM11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BN11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BO11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BP11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BQ11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BR11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BS11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BT11" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BU11" s="3">
         <v>629.05184619999898</v>
       </c>
       <c r="BV11" s="3">
         <v>558.59034999999994</v>
       </c>
       <c r="BW11" s="3">
         <v>1421.6087699999994</v>
       </c>
       <c r="BX11" s="3">
         <v>1124.9403416249982</v>
       </c>
       <c r="BY11" s="3">
         <v>996.89077999999949</v>
       </c>
       <c r="BZ11" s="3">
         <v>914.95435999999961</v>
       </c>
       <c r="CA11" s="3">
         <v>566.65597000000002</v>
       </c>
       <c r="CB11" s="3">
         <v>550.11128999999983</v>
       </c>
@@ -15271,303 +15625,311 @@
       </c>
       <c r="CS11" s="3">
         <v>591.04321999999991</v>
       </c>
       <c r="CT11" s="3">
         <v>628.29223999999999</v>
       </c>
       <c r="CU11" s="3">
         <v>293.83645999999993</v>
       </c>
       <c r="CV11" s="3">
         <v>388.10291999999998</v>
       </c>
       <c r="CW11" s="3">
         <v>593.52349000000027</v>
       </c>
       <c r="CX11" s="3">
         <v>609.37724000000014</v>
       </c>
       <c r="CY11" s="3">
         <v>519.48899000000017</v>
       </c>
       <c r="CZ11" s="3">
         <v>465</v>
       </c>
-      <c r="DA11" s="4">
+      <c r="DA11" s="3">
         <v>445</v>
       </c>
-      <c r="DB11" s="4">
+      <c r="DB11" s="3">
         <v>849</v>
       </c>
-      <c r="DC11" s="4">
+      <c r="DC11" s="3">
         <v>474</v>
       </c>
-      <c r="DD11" s="4"/>
-[...2 lines deleted...]
-      <c r="DG11" s="4"/>
+      <c r="DD11" s="3">
+        <v>393.88116000000002</v>
+      </c>
+      <c r="DE11" s="3">
+        <v>431.37116999999961</v>
+      </c>
+      <c r="DF11" s="3">
+        <v>445.37781999999987</v>
+      </c>
+      <c r="DG11" s="3">
+        <v>541.71710000000064</v>
+      </c>
       <c r="DH11" s="4"/>
       <c r="DI11" s="4"/>
       <c r="DJ11" s="4"/>
       <c r="DK11" s="4"/>
       <c r="DL11" s="4"/>
       <c r="DM11" s="4"/>
       <c r="DN11" s="4"/>
       <c r="DO11" s="4"/>
       <c r="DP11" s="4"/>
       <c r="DQ11" s="4"/>
       <c r="DR11" s="4"/>
       <c r="DS11" s="4"/>
       <c r="DT11" s="4"/>
       <c r="DU11" s="4"/>
       <c r="DV11" s="4"/>
       <c r="DW11" s="4"/>
       <c r="DX11" s="4"/>
       <c r="DY11" s="4"/>
       <c r="DZ11" s="4"/>
       <c r="EA11" s="4"/>
       <c r="EB11" s="4"/>
       <c r="EC11" s="4"/>
       <c r="ED11" s="4"/>
       <c r="EE11" s="4"/>
       <c r="EF11" s="4"/>
     </row>
     <row r="12" spans="1:136" s="8" customFormat="1">
       <c r="A12" s="6" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="7"/>
       <c r="G12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Z12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AA12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AB12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AC12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AD12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AF12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AG12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AH12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AI12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AJ12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AK12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AL12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AM12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AN12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AR12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AS12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AT12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AU12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AV12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AW12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AX12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AY12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AZ12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BA12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BB12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BC12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BD12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BE12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BF12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BG12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BH12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BI12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BJ12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BK12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BL12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BM12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BN12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BO12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BP12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BQ12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BR12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BS12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BT12" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BU12" s="3">
         <v>1308.2992167000009</v>
       </c>
       <c r="BV12" s="3">
         <v>1296.5136500000001</v>
       </c>
       <c r="BW12" s="3">
         <v>1811.2292209999982</v>
       </c>
       <c r="BX12" s="3">
         <v>2532.1198493750026</v>
       </c>
       <c r="BY12" s="3">
         <v>1809.7486999999983</v>
       </c>
       <c r="BZ12" s="3">
         <v>1798.2103999999956</v>
       </c>
       <c r="CA12" s="3">
         <v>1212.7666999999992</v>
       </c>
       <c r="CB12" s="3">
         <v>1114.7003599999985</v>
       </c>
@@ -15621,303 +15983,311 @@
       </c>
       <c r="CS12" s="3">
         <v>1065.4761499999991</v>
       </c>
       <c r="CT12" s="3">
         <v>1595.8372100000008</v>
       </c>
       <c r="CU12" s="3">
         <v>1489.8699899999995</v>
       </c>
       <c r="CV12" s="3">
         <v>1329.3647599999995</v>
       </c>
       <c r="CW12" s="3">
         <v>1078.8164799999997</v>
       </c>
       <c r="CX12" s="3">
         <v>2153.2091099999989</v>
       </c>
       <c r="CY12" s="3">
         <v>1542.3605299999992</v>
       </c>
       <c r="CZ12" s="3">
         <v>1388</v>
       </c>
-      <c r="DA12" s="4">
+      <c r="DA12" s="3">
         <v>6691</v>
       </c>
-      <c r="DB12" s="4">
+      <c r="DB12" s="3">
         <v>2517</v>
       </c>
-      <c r="DC12" s="4">
+      <c r="DC12" s="3">
         <v>1376</v>
       </c>
-      <c r="DD12" s="4"/>
-[...2 lines deleted...]
-      <c r="DG12" s="4"/>
+      <c r="DD12" s="3">
+        <v>1769.8734299999971</v>
+      </c>
+      <c r="DE12" s="3">
+        <v>1445.1012899999994</v>
+      </c>
+      <c r="DF12" s="3">
+        <v>1576.1928499999983</v>
+      </c>
+      <c r="DG12" s="3">
+        <v>1847.2005599999982</v>
+      </c>
       <c r="DH12" s="4"/>
       <c r="DI12" s="4"/>
       <c r="DJ12" s="4"/>
       <c r="DK12" s="4"/>
       <c r="DL12" s="4"/>
       <c r="DM12" s="4"/>
       <c r="DN12" s="4"/>
       <c r="DO12" s="4"/>
       <c r="DP12" s="4"/>
       <c r="DQ12" s="4"/>
       <c r="DR12" s="4"/>
       <c r="DS12" s="4"/>
       <c r="DT12" s="4"/>
       <c r="DU12" s="4"/>
       <c r="DV12" s="4"/>
       <c r="DW12" s="4"/>
       <c r="DX12" s="4"/>
       <c r="DY12" s="4"/>
       <c r="DZ12" s="4"/>
       <c r="EA12" s="4"/>
       <c r="EB12" s="4"/>
       <c r="EC12" s="4"/>
       <c r="ED12" s="4"/>
       <c r="EE12" s="4"/>
       <c r="EF12" s="4"/>
     </row>
     <row r="13" spans="1:136" s="8" customFormat="1">
       <c r="A13" s="6" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="7"/>
       <c r="G13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Z13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AA13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AB13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AC13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AD13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AF13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AG13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AH13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AI13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AJ13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AK13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AL13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AM13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AN13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AR13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AS13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AT13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AU13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AV13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AW13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AX13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AY13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AZ13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BA13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BB13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BC13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BD13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BE13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BF13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BG13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BH13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BI13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BJ13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BK13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BL13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BM13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BN13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BO13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BP13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BQ13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BR13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BS13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BT13" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BU13" s="3">
         <v>1606.3847781249981</v>
       </c>
       <c r="BV13" s="3">
         <v>885.47582479999892</v>
       </c>
       <c r="BW13" s="3">
         <v>1009.7602129999991</v>
       </c>
       <c r="BX13" s="3">
         <v>1118.1411034999987</v>
       </c>
       <c r="BY13" s="3">
         <v>816.00626199999886</v>
       </c>
       <c r="BZ13" s="3">
         <v>1513.7314789999964</v>
       </c>
       <c r="CA13" s="3">
         <v>775.70799999999986</v>
       </c>
       <c r="CB13" s="3">
         <v>740.90479999999923</v>
       </c>
@@ -15971,303 +16341,311 @@
       </c>
       <c r="CS13" s="3">
         <v>870.3826600000001</v>
       </c>
       <c r="CT13" s="3">
         <v>942.32814999999914</v>
       </c>
       <c r="CU13" s="3">
         <v>317.04073999999986</v>
       </c>
       <c r="CV13" s="3">
         <v>639.51049000000035</v>
       </c>
       <c r="CW13" s="3">
         <v>697.58611999999937</v>
       </c>
       <c r="CX13" s="3">
         <v>850.06641999999965</v>
       </c>
       <c r="CY13" s="3">
         <v>868.48403000000019</v>
       </c>
       <c r="CZ13" s="3">
         <v>880</v>
       </c>
-      <c r="DA13" s="4">
+      <c r="DA13" s="3">
         <v>2128</v>
       </c>
-      <c r="DB13" s="4">
+      <c r="DB13" s="3">
         <v>2450</v>
       </c>
-      <c r="DC13" s="4">
+      <c r="DC13" s="3">
         <v>705</v>
       </c>
-      <c r="DD13" s="4"/>
-[...2 lines deleted...]
-      <c r="DG13" s="4"/>
+      <c r="DD13" s="3">
+        <v>570.39582109999799</v>
+      </c>
+      <c r="DE13" s="3">
+        <v>562.16241000000002</v>
+      </c>
+      <c r="DF13" s="3">
+        <v>1695.1978599999943</v>
+      </c>
+      <c r="DG13" s="3">
+        <v>635.47510999999997</v>
+      </c>
       <c r="DH13" s="4"/>
       <c r="DI13" s="4"/>
       <c r="DJ13" s="4"/>
       <c r="DK13" s="4"/>
       <c r="DL13" s="4"/>
       <c r="DM13" s="4"/>
       <c r="DN13" s="4"/>
       <c r="DO13" s="4"/>
       <c r="DP13" s="4"/>
       <c r="DQ13" s="4"/>
       <c r="DR13" s="4"/>
       <c r="DS13" s="4"/>
       <c r="DT13" s="4"/>
       <c r="DU13" s="4"/>
       <c r="DV13" s="4"/>
       <c r="DW13" s="4"/>
       <c r="DX13" s="4"/>
       <c r="DY13" s="4"/>
       <c r="DZ13" s="4"/>
       <c r="EA13" s="4"/>
       <c r="EB13" s="4"/>
       <c r="EC13" s="4"/>
       <c r="ED13" s="4"/>
       <c r="EE13" s="4"/>
       <c r="EF13" s="4"/>
     </row>
     <row r="14" spans="1:136" s="8" customFormat="1">
       <c r="A14" s="6" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>190</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="7"/>
       <c r="G14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Z14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AA14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AB14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AC14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AD14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AF14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AG14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AH14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AI14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AJ14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AK14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AL14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AM14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AN14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AR14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AS14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AT14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AU14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AV14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AW14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AX14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AY14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AZ14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BA14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BB14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BC14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BD14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BE14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BF14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BG14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BH14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BI14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BJ14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BK14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BL14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BM14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BN14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BO14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BP14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BQ14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BR14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BS14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BT14" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BU14" s="3">
         <v>1.078E-2</v>
       </c>
       <c r="BV14" s="3">
         <v>0</v>
       </c>
       <c r="BW14" s="3">
         <v>0.17361000000000001</v>
       </c>
       <c r="BX14" s="3">
         <v>0.69130000000000003</v>
       </c>
       <c r="BY14" s="3">
         <v>0.74717</v>
       </c>
       <c r="BZ14" s="3">
         <v>0.83354000000000006</v>
       </c>
       <c r="CA14" s="3">
         <v>1.3346300000000002</v>
       </c>
       <c r="CB14" s="3">
         <v>1.8342100000000003</v>
       </c>
@@ -16321,303 +16699,311 @@
       </c>
       <c r="CS14" s="4">
         <v>0</v>
       </c>
       <c r="CT14" s="4">
         <v>0</v>
       </c>
       <c r="CU14" s="4">
         <v>0</v>
       </c>
       <c r="CV14" s="3">
         <v>0</v>
       </c>
       <c r="CW14" s="3">
         <v>137.8571</v>
       </c>
       <c r="CX14" s="3">
         <v>0</v>
       </c>
       <c r="CY14" s="3">
         <v>0</v>
       </c>
       <c r="CZ14" s="3">
         <v>0</v>
       </c>
-      <c r="DA14" s="4">
-[...11 lines deleted...]
-      <c r="DG14" s="4"/>
+      <c r="DA14" s="3">
+        <v>0</v>
+      </c>
+      <c r="DB14" s="3">
+        <v>0</v>
+      </c>
+      <c r="DC14" s="3">
+        <v>0</v>
+      </c>
+      <c r="DD14" s="3">
+        <v>0</v>
+      </c>
+      <c r="DE14" s="3">
+        <v>0</v>
+      </c>
+      <c r="DF14" s="3">
+        <v>0</v>
+      </c>
+      <c r="DG14" s="3">
+        <v>0</v>
+      </c>
       <c r="DH14" s="4"/>
       <c r="DI14" s="4"/>
       <c r="DJ14" s="4"/>
       <c r="DK14" s="4"/>
       <c r="DL14" s="4"/>
       <c r="DM14" s="4"/>
       <c r="DN14" s="4"/>
       <c r="DO14" s="4"/>
       <c r="DP14" s="4"/>
       <c r="DQ14" s="4"/>
       <c r="DR14" s="4"/>
       <c r="DS14" s="4"/>
       <c r="DT14" s="4"/>
       <c r="DU14" s="4"/>
       <c r="DV14" s="4"/>
       <c r="DW14" s="4"/>
       <c r="DX14" s="4"/>
       <c r="DY14" s="4"/>
       <c r="DZ14" s="4"/>
       <c r="EA14" s="4"/>
       <c r="EB14" s="4"/>
       <c r="EC14" s="4"/>
       <c r="ED14" s="4"/>
       <c r="EE14" s="4"/>
       <c r="EF14" s="4"/>
     </row>
     <row r="15" spans="1:136" s="8" customFormat="1">
       <c r="A15" s="6" t="s">
         <v>105</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="7"/>
       <c r="G15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Z15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AA15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AB15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AC15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AD15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AF15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AG15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AH15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AI15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AJ15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AK15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AL15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AM15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AN15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AR15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AS15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AT15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AU15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AV15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AW15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AX15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AY15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AZ15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BA15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BB15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BC15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BD15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BE15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BF15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BG15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BH15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BI15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BJ15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BK15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BL15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BM15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BN15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BO15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BP15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BQ15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BR15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BS15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BT15" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BU15" s="3">
         <v>675.73353056599888</v>
       </c>
       <c r="BV15" s="3">
         <v>447.07836999999995</v>
       </c>
       <c r="BW15" s="3">
         <v>369.94771999999989</v>
       </c>
       <c r="BX15" s="3">
         <v>429.56022999999988</v>
       </c>
       <c r="BY15" s="3">
         <v>435.03917999999959</v>
       </c>
       <c r="BZ15" s="3">
         <v>695.03898999999933</v>
       </c>
       <c r="CA15" s="3">
         <v>435.92649</v>
       </c>
       <c r="CB15" s="3">
         <v>451.90762999999987</v>
       </c>
@@ -16668,277 +17054,289 @@
       </c>
       <c r="CR15" s="3">
         <v>353.34098999999986</v>
       </c>
       <c r="CS15" s="3">
         <v>399.06971999999973</v>
       </c>
       <c r="CT15" s="3">
         <v>455.31722000000013</v>
       </c>
       <c r="CU15" s="3">
         <v>234.63895000000014</v>
       </c>
       <c r="CV15" s="3">
         <v>292.38721000000015</v>
       </c>
       <c r="CW15" s="3">
         <v>454.60899999999981</v>
       </c>
       <c r="CX15" s="3">
         <v>395.66462000000024</v>
       </c>
       <c r="CY15" s="3">
         <v>237.7896300000001</v>
       </c>
-      <c r="CZ15" s="3" t="s">
-[...9 lines deleted...]
-        <v>214</v>
+      <c r="CZ15" s="3">
+        <v>212.35146000000009</v>
+      </c>
+      <c r="DA15" s="3">
+        <v>224.41576000000006</v>
+      </c>
+      <c r="DB15" s="3">
+        <v>447.20505999999983</v>
+      </c>
+      <c r="DC15" s="3">
+        <v>188.95660000000004</v>
+      </c>
+      <c r="DD15" s="3">
+        <v>274.05534000000051</v>
+      </c>
+      <c r="DE15" s="3">
+        <v>307.50806999999975</v>
+      </c>
+      <c r="DF15" s="3">
+        <v>536.19754999999975</v>
+      </c>
+      <c r="DG15" s="3">
+        <v>282.42913999999985</v>
       </c>
     </row>
     <row r="16" spans="1:136" s="8" customFormat="1">
       <c r="A16" s="6" t="s">
         <v>194</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>193</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="7"/>
       <c r="G16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Z16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AA16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AB16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AC16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AD16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AF16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AG16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AH16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AI16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AJ16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AK16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AL16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AM16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AN16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AR16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AS16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AT16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AU16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AV16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AW16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AX16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AY16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AZ16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BA16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BB16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BC16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BD16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BE16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BF16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BG16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BH16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BI16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BJ16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BK16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BL16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BM16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BN16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BO16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BP16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BQ16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BR16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BS16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BT16" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BU16" s="3">
         <v>3148.8427034659949</v>
       </c>
       <c r="BV16" s="3">
         <v>2848.3256552000062</v>
       </c>
       <c r="BW16" s="3">
         <v>3834.153359999993</v>
       </c>
       <c r="BX16" s="3">
         <v>3215.5573000000068</v>
       </c>
       <c r="BY16" s="3">
         <v>2924.923324800005</v>
       </c>
       <c r="BZ16" s="3">
         <v>4074.1320769999979</v>
       </c>
       <c r="CA16" s="3">
         <v>2788.2355350000016</v>
       </c>
       <c r="CB16" s="3">
         <v>2890.2545153499991</v>
       </c>
@@ -16989,306 +17387,314 @@
       </c>
       <c r="CR16" s="3">
         <v>3210.391569999998</v>
       </c>
       <c r="CS16" s="3">
         <v>4029.7469999999958</v>
       </c>
       <c r="CT16" s="3">
         <v>4548.4641399999982</v>
       </c>
       <c r="CU16" s="3">
         <v>4036.9047899999991</v>
       </c>
       <c r="CV16" s="3">
         <v>2624.0453099999977</v>
       </c>
       <c r="CW16" s="3">
         <v>3792.2974100000042</v>
       </c>
       <c r="CX16" s="3">
         <v>5158.5638200000012</v>
       </c>
       <c r="CY16" s="3">
         <v>4183.8696500000005</v>
       </c>
-      <c r="CZ16" s="3" t="s">
-[...14 lines deleted...]
-      <c r="DG16" s="4"/>
+      <c r="CZ16" s="3">
+        <v>2723.3217999999993</v>
+      </c>
+      <c r="DA16" s="3">
+        <v>4197.2212399999917</v>
+      </c>
+      <c r="DB16" s="3">
+        <v>4789.1006900000002</v>
+      </c>
+      <c r="DC16" s="3">
+        <v>3679.7304099999983</v>
+      </c>
+      <c r="DD16" s="3">
+        <v>3399.8007799999855</v>
+      </c>
+      <c r="DE16" s="3">
+        <v>2902.8100799999866</v>
+      </c>
+      <c r="DF16" s="3">
+        <v>4152.8373500000052</v>
+      </c>
+      <c r="DG16" s="3">
+        <v>3250.1218899999976</v>
+      </c>
       <c r="DH16" s="4"/>
       <c r="DI16" s="4"/>
       <c r="DJ16" s="4"/>
       <c r="DK16" s="4"/>
       <c r="DL16" s="4"/>
       <c r="DM16" s="4"/>
       <c r="DN16" s="4"/>
       <c r="DO16" s="4"/>
       <c r="DP16" s="4"/>
       <c r="DQ16" s="4"/>
       <c r="DR16" s="4"/>
       <c r="DS16" s="4"/>
       <c r="DT16" s="4"/>
       <c r="DU16" s="4"/>
       <c r="DV16" s="4"/>
       <c r="DW16" s="4"/>
       <c r="DX16" s="4"/>
       <c r="DY16" s="4"/>
       <c r="DZ16" s="4"/>
       <c r="EA16" s="4"/>
       <c r="EB16" s="4"/>
       <c r="EC16" s="4"/>
       <c r="ED16" s="4"/>
       <c r="EE16" s="4"/>
       <c r="EF16" s="4"/>
     </row>
     <row r="17" spans="1:136" s="8" customFormat="1">
       <c r="A17" s="6" t="s">
         <v>195</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="7"/>
       <c r="G17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Z17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AA17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AB17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AC17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AD17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AF17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AG17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AH17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AI17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AJ17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AK17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AL17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AM17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AN17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AR17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AS17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AT17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AU17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AV17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AW17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AX17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AY17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AZ17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BA17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BB17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BC17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BD17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BE17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BF17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BG17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BH17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BI17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BJ17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BK17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BL17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BM17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BN17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BO17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BP17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BQ17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BR17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BS17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BT17" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BU17" s="3">
         <v>1038.665783649999</v>
       </c>
       <c r="BV17" s="3">
         <v>563.53043000000036</v>
       </c>
       <c r="BW17" s="3">
         <v>854.45832999999993</v>
       </c>
       <c r="BX17" s="3">
         <v>898.96598999999981</v>
       </c>
       <c r="BY17" s="3">
         <v>600.51694999999984</v>
       </c>
       <c r="BZ17" s="3">
         <v>547.78675999999962</v>
       </c>
       <c r="CA17" s="3">
         <v>557.95051000000012</v>
       </c>
       <c r="CB17" s="3">
         <v>792.99996399999952</v>
       </c>
@@ -17339,306 +17745,314 @@
       </c>
       <c r="CR17" s="3">
         <v>957.0809800000003</v>
       </c>
       <c r="CS17" s="3">
         <v>1176.9408799999999</v>
       </c>
       <c r="CT17" s="3">
         <v>682.88366999999914</v>
       </c>
       <c r="CU17" s="3">
         <v>1072.5878700000005</v>
       </c>
       <c r="CV17" s="3">
         <v>861.82638000000031</v>
       </c>
       <c r="CW17" s="3">
         <v>703.12028999999995</v>
       </c>
       <c r="CX17" s="3">
         <v>1637.8161800000012</v>
       </c>
       <c r="CY17" s="3">
         <v>1365.15354</v>
       </c>
-      <c r="CZ17" s="3" t="s">
-[...14 lines deleted...]
-      <c r="DG17" s="4"/>
+      <c r="CZ17" s="3">
+        <v>571.87212999999952</v>
+      </c>
+      <c r="DA17" s="3">
+        <v>707.56068999999979</v>
+      </c>
+      <c r="DB17" s="3">
+        <v>1409.2391699999994</v>
+      </c>
+      <c r="DC17" s="3">
+        <v>815.84326099999919</v>
+      </c>
+      <c r="DD17" s="3">
+        <v>746.87875999999983</v>
+      </c>
+      <c r="DE17" s="3">
+        <v>879.80560999999989</v>
+      </c>
+      <c r="DF17" s="3">
+        <v>1596.5770199999997</v>
+      </c>
+      <c r="DG17" s="3">
+        <v>1626.0603299999996</v>
+      </c>
       <c r="DH17" s="4"/>
       <c r="DI17" s="4"/>
       <c r="DJ17" s="4"/>
       <c r="DK17" s="4"/>
       <c r="DL17" s="4"/>
       <c r="DM17" s="4"/>
       <c r="DN17" s="4"/>
       <c r="DO17" s="4"/>
       <c r="DP17" s="4"/>
       <c r="DQ17" s="4"/>
       <c r="DR17" s="4"/>
       <c r="DS17" s="4"/>
       <c r="DT17" s="4"/>
       <c r="DU17" s="4"/>
       <c r="DV17" s="4"/>
       <c r="DW17" s="4"/>
       <c r="DX17" s="4"/>
       <c r="DY17" s="4"/>
       <c r="DZ17" s="4"/>
       <c r="EA17" s="4"/>
       <c r="EB17" s="4"/>
       <c r="EC17" s="4"/>
       <c r="ED17" s="4"/>
       <c r="EE17" s="4"/>
       <c r="EF17" s="4"/>
     </row>
     <row r="18" spans="1:136" s="8" customFormat="1">
       <c r="A18" s="6" t="s">
         <v>90</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="7"/>
       <c r="G18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Z18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AA18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AB18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AC18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AD18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AF18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AG18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AH18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AI18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AJ18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AK18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AL18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AM18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AN18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AR18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AS18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AT18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AU18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AV18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AW18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AX18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AY18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AZ18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BA18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BB18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BC18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BD18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BE18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BF18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BG18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BH18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BI18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BJ18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BK18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BL18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BM18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BN18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BO18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BP18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BQ18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BR18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BS18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BT18" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BU18" s="3">
         <v>321.08798179999997</v>
       </c>
       <c r="BV18" s="3">
         <v>363.51020999999997</v>
       </c>
       <c r="BW18" s="3">
         <v>2084.3514600000003</v>
       </c>
       <c r="BX18" s="3">
         <v>1959.8799412500002</v>
       </c>
       <c r="BY18" s="3">
         <v>1798.9757500000003</v>
       </c>
       <c r="BZ18" s="3">
         <v>1038.2817900000002</v>
       </c>
       <c r="CA18" s="3">
         <v>628.66365000000019</v>
       </c>
       <c r="CB18" s="3">
         <v>1023.2179399999997</v>
       </c>
@@ -17689,306 +18103,314 @@
       </c>
       <c r="CR18" s="3">
         <v>0</v>
       </c>
       <c r="CS18" s="3">
         <v>0</v>
       </c>
       <c r="CT18" s="3">
         <v>0</v>
       </c>
       <c r="CU18" s="3">
         <v>0</v>
       </c>
       <c r="CV18" s="3">
         <v>0</v>
       </c>
       <c r="CW18" s="3">
         <v>0</v>
       </c>
       <c r="CX18" s="3">
         <v>0</v>
       </c>
       <c r="CY18" s="3">
         <v>0</v>
       </c>
-      <c r="CZ18" s="3" t="s">
-[...14 lines deleted...]
-      <c r="DG18" s="4"/>
+      <c r="CZ18" s="3">
+        <v>0</v>
+      </c>
+      <c r="DA18" s="3">
+        <v>0</v>
+      </c>
+      <c r="DB18" s="3">
+        <v>0</v>
+      </c>
+      <c r="DC18" s="3">
+        <v>0</v>
+      </c>
+      <c r="DD18" s="3">
+        <v>0</v>
+      </c>
+      <c r="DE18" s="3">
+        <v>0</v>
+      </c>
+      <c r="DF18" s="3">
+        <v>0</v>
+      </c>
+      <c r="DG18" s="3">
+        <v>0</v>
+      </c>
       <c r="DH18" s="4"/>
       <c r="DI18" s="4"/>
       <c r="DJ18" s="4"/>
       <c r="DK18" s="4"/>
       <c r="DL18" s="4"/>
       <c r="DM18" s="4"/>
       <c r="DN18" s="4"/>
       <c r="DO18" s="4"/>
       <c r="DP18" s="4"/>
       <c r="DQ18" s="4"/>
       <c r="DR18" s="4"/>
       <c r="DS18" s="4"/>
       <c r="DT18" s="4"/>
       <c r="DU18" s="4"/>
       <c r="DV18" s="4"/>
       <c r="DW18" s="4"/>
       <c r="DX18" s="4"/>
       <c r="DY18" s="4"/>
       <c r="DZ18" s="4"/>
       <c r="EA18" s="4"/>
       <c r="EB18" s="4"/>
       <c r="EC18" s="4"/>
       <c r="ED18" s="4"/>
       <c r="EE18" s="4"/>
       <c r="EF18" s="4"/>
     </row>
     <row r="19" spans="1:136" s="8" customFormat="1">
       <c r="A19" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="B19" s="6" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="7"/>
       <c r="G19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Z19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AA19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AB19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AC19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AD19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AF19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AG19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AH19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AI19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AJ19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AK19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AL19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AM19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AN19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AR19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AS19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AT19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AU19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AV19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AW19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AX19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AY19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AZ19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BA19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BB19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BC19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BD19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BE19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BF19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BG19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BH19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BI19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BJ19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BK19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BL19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BM19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BN19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BO19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BP19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BQ19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BR19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BS19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BT19" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BU19" s="3">
         <v>731.48523589999979</v>
       </c>
       <c r="BV19" s="3">
         <v>596.76407879999931</v>
       </c>
       <c r="BW19" s="3">
         <v>330.18034399999993</v>
       </c>
       <c r="BX19" s="3">
         <v>421.79518199999961</v>
       </c>
       <c r="BY19" s="3">
         <v>378.95812409999991</v>
       </c>
       <c r="BZ19" s="3">
         <v>627.03622599999994</v>
       </c>
       <c r="CA19" s="3">
         <v>350.52730000000008</v>
       </c>
       <c r="CB19" s="3">
         <v>387.3129100000001</v>
       </c>
@@ -18039,306 +18461,314 @@
       </c>
       <c r="CR19" s="3">
         <v>536.17858000000012</v>
       </c>
       <c r="CS19" s="3">
         <v>646.69502999999986</v>
       </c>
       <c r="CT19" s="3">
         <v>997.07877999999926</v>
       </c>
       <c r="CU19" s="3">
         <v>425.53750000000014</v>
       </c>
       <c r="CV19" s="3">
         <v>797.2865300000002</v>
       </c>
       <c r="CW19" s="3">
         <v>578.34636000000012</v>
       </c>
       <c r="CX19" s="3">
         <v>793.67006000000015</v>
       </c>
       <c r="CY19" s="3">
         <v>915.56076000000007</v>
       </c>
-      <c r="CZ19" s="3" t="s">
-[...14 lines deleted...]
-      <c r="DG19" s="4"/>
+      <c r="CZ19" s="3">
+        <v>803.91431999999668</v>
+      </c>
+      <c r="DA19" s="3">
+        <v>6492.7994000000344</v>
+      </c>
+      <c r="DB19" s="3">
+        <v>2425.1906719199919</v>
+      </c>
+      <c r="DC19" s="3">
+        <v>1004.6446409999987</v>
+      </c>
+      <c r="DD19" s="3">
+        <v>1023.7078310999975</v>
+      </c>
+      <c r="DE19" s="3">
+        <v>833.48713999999654</v>
+      </c>
+      <c r="DF19" s="3">
+        <v>1066.9087299999965</v>
+      </c>
+      <c r="DG19" s="3">
+        <v>680.14752999999916</v>
+      </c>
       <c r="DH19" s="4"/>
       <c r="DI19" s="4"/>
       <c r="DJ19" s="4"/>
       <c r="DK19" s="4"/>
       <c r="DL19" s="4"/>
       <c r="DM19" s="4"/>
       <c r="DN19" s="4"/>
       <c r="DO19" s="4"/>
       <c r="DP19" s="4"/>
       <c r="DQ19" s="4"/>
       <c r="DR19" s="4"/>
       <c r="DS19" s="4"/>
       <c r="DT19" s="4"/>
       <c r="DU19" s="4"/>
       <c r="DV19" s="4"/>
       <c r="DW19" s="4"/>
       <c r="DX19" s="4"/>
       <c r="DY19" s="4"/>
       <c r="DZ19" s="4"/>
       <c r="EA19" s="4"/>
       <c r="EB19" s="4"/>
       <c r="EC19" s="4"/>
       <c r="ED19" s="4"/>
       <c r="EE19" s="4"/>
       <c r="EF19" s="4"/>
     </row>
     <row r="20" spans="1:136" s="8" customFormat="1">
       <c r="A20" s="6" t="s">
         <v>101</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="7"/>
       <c r="G20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Y20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Z20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AA20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AB20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AC20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AD20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AE20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AF20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AG20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AH20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AI20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AJ20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AK20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AL20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AM20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AN20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AR20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AS20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AT20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AU20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AV20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AW20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AX20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AY20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AZ20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BA20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BB20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BC20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BD20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BE20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BF20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BG20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BH20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BI20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BJ20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BK20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BL20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BM20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BN20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BO20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BP20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BQ20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BR20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BS20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BT20" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BU20" s="3">
         <v>5915.8152353820196</v>
       </c>
       <c r="BV20" s="3">
         <v>4819.208744000025</v>
       </c>
       <c r="BW20" s="3">
         <v>7473.0912140000373</v>
       </c>
       <c r="BX20" s="3">
         <v>6925.7586432500548</v>
       </c>
       <c r="BY20" s="3">
         <v>6138.4133289000474</v>
       </c>
       <c r="BZ20" s="3">
         <v>6982.2758430000395</v>
       </c>
       <c r="CA20" s="3">
         <v>4761.3034850000113</v>
       </c>
       <c r="CB20" s="3">
         <v>5545.6929593500354</v>
       </c>
@@ -18389,107 +18819,115 @@
       </c>
       <c r="CR20" s="3">
         <v>5056.9921199999999</v>
       </c>
       <c r="CS20" s="3">
         <v>6252.4526299999989</v>
       </c>
       <c r="CT20" s="3">
         <v>6683.743809999999</v>
       </c>
       <c r="CU20" s="3">
         <v>5769.6691099999998</v>
       </c>
       <c r="CV20" s="3">
         <v>4575.5454300000001</v>
       </c>
       <c r="CW20" s="3">
         <v>5528.3730600000017</v>
       </c>
       <c r="CX20" s="3">
         <v>7985.7146799999919</v>
       </c>
       <c r="CY20" s="3">
         <v>6702.3735799999968</v>
       </c>
-      <c r="CZ20" s="3" t="s">
-[...14 lines deleted...]
-      <c r="DG20" s="4"/>
+      <c r="CZ20" s="3">
+        <v>4311.4597099999955</v>
+      </c>
+      <c r="DA20" s="3">
+        <v>11621.997090000026</v>
+      </c>
+      <c r="DB20" s="3">
+        <v>9070.7355919199927</v>
+      </c>
+      <c r="DC20" s="3">
+        <v>5689.1749119999968</v>
+      </c>
+      <c r="DD20" s="3">
+        <v>5444.4427110999832</v>
+      </c>
+      <c r="DE20" s="3">
+        <v>4923.6108999999833</v>
+      </c>
+      <c r="DF20" s="3">
+        <v>7352.5206500000013</v>
+      </c>
+      <c r="DG20" s="3">
+        <v>5838.7588899999964</v>
+      </c>
       <c r="DH20" s="4"/>
       <c r="DI20" s="4"/>
       <c r="DJ20" s="4"/>
       <c r="DK20" s="4"/>
       <c r="DL20" s="4"/>
       <c r="DM20" s="4"/>
       <c r="DN20" s="4"/>
       <c r="DO20" s="4"/>
       <c r="DP20" s="4"/>
       <c r="DQ20" s="4"/>
       <c r="DR20" s="4"/>
       <c r="DS20" s="4"/>
       <c r="DT20" s="4"/>
       <c r="DU20" s="4"/>
       <c r="DV20" s="4"/>
       <c r="DW20" s="4"/>
       <c r="DX20" s="4"/>
       <c r="DY20" s="4"/>
       <c r="DZ20" s="4"/>
       <c r="EA20" s="4"/>
       <c r="EB20" s="4"/>
       <c r="EC20" s="4"/>
       <c r="ED20" s="4"/>
       <c r="EE20" s="4"/>
       <c r="EF20" s="4"/>
     </row>
     <row r="21" spans="1:136">
       <c r="A21" s="6" t="s">
         <v>181</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="6" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="3">
         <v>31.259999999999998</v>
       </c>
       <c r="I21" s="3">
         <v>44.463999999999999</v>
       </c>
       <c r="J21" s="3">
         <v>55.441000000000003</v>
       </c>
       <c r="K21" s="3">
         <v>13</v>
       </c>
       <c r="L21" s="3">
         <v>48</v>
       </c>
       <c r="M21" s="3">
         <v>28</v>
       </c>
       <c r="N21" s="3">
         <v>41</v>
       </c>
       <c r="O21" s="3">
         <v>6.1230000000000002</v>
@@ -18692,122 +19130,134 @@
       <c r="CC21" s="3">
         <v>30.700000000000003</v>
       </c>
       <c r="CD21" s="13">
         <v>35.269999999999996</v>
       </c>
       <c r="CE21" s="13">
         <v>16.059999999999999</v>
       </c>
       <c r="CF21" s="13">
         <v>38.498799957275423</v>
       </c>
       <c r="CG21" s="13">
         <v>29</v>
       </c>
       <c r="CH21" s="13">
         <v>21</v>
       </c>
       <c r="CI21" s="13">
         <v>1.01</v>
       </c>
       <c r="CJ21" s="3">
         <v>0</v>
       </c>
       <c r="CK21" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CL21" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CM21" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CN21" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CO21" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CP21" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CQ21" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CR21" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CS21" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CT21" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CU21" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CV21" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CW21" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CX21" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CY21" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CZ21" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DA21" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DB21" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DC21" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
+      </c>
+      <c r="DD21" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DE21" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DF21" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DG21" s="3" t="s">
+        <v>213</v>
       </c>
     </row>
     <row r="22" spans="1:136">
       <c r="A22" s="6" t="s">
         <v>182</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="6" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="3">
         <v>8.4770000000000003</v>
       </c>
       <c r="I22" s="3">
         <v>14.7</v>
       </c>
       <c r="J22" s="3">
         <v>3.2250000000000001</v>
       </c>
       <c r="K22" s="3">
         <v>5</v>
       </c>
       <c r="L22" s="3">
         <v>1</v>
       </c>
       <c r="M22" s="3">
         <v>0</v>
       </c>
       <c r="N22" s="3">
         <v>0</v>
       </c>
       <c r="O22" s="3">
         <v>3.5</v>
@@ -19010,122 +19460,134 @@
       <c r="CC22" s="3">
         <v>0</v>
       </c>
       <c r="CD22" s="13">
         <v>0</v>
       </c>
       <c r="CE22" s="13">
         <v>2.25</v>
       </c>
       <c r="CF22" s="13">
         <v>15.25</v>
       </c>
       <c r="CG22" s="13">
         <v>6.75</v>
       </c>
       <c r="CH22" s="13">
         <v>1.125</v>
       </c>
       <c r="CI22" s="13">
         <v>0</v>
       </c>
       <c r="CJ22" s="3">
         <v>0</v>
       </c>
       <c r="CK22" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CL22" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CM22" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CN22" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CO22" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CP22" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CQ22" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CR22" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CS22" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CT22" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CU22" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CV22" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CW22" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CX22" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CY22" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CZ22" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DA22" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DB22" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DC22" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
+      </c>
+      <c r="DD22" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DE22" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DF22" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DG22" s="3" t="s">
+        <v>213</v>
       </c>
     </row>
     <row r="23" spans="1:136">
       <c r="A23" s="6" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="6" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="3">
         <v>11.57</v>
       </c>
       <c r="I23" s="3">
         <v>13.004</v>
       </c>
       <c r="J23" s="3">
         <v>13.186999999999999</v>
       </c>
       <c r="K23" s="3">
         <v>3</v>
       </c>
       <c r="L23" s="3">
         <v>11</v>
       </c>
       <c r="M23" s="3">
         <v>15</v>
       </c>
       <c r="N23" s="3">
         <v>10</v>
       </c>
       <c r="O23" s="3">
         <v>6.1769999999999996</v>
@@ -19328,140 +19790,152 @@
       <c r="CC23" s="3">
         <v>16.888499999999997</v>
       </c>
       <c r="CD23" s="13">
         <v>16.099499999999999</v>
       </c>
       <c r="CE23" s="13">
         <v>10.677</v>
       </c>
       <c r="CF23" s="13">
         <v>19.095999999999997</v>
       </c>
       <c r="CG23" s="13">
         <v>14</v>
       </c>
       <c r="CH23" s="13">
         <v>18</v>
       </c>
       <c r="CI23" s="13">
         <v>11</v>
       </c>
       <c r="CJ23" s="3">
         <v>6</v>
       </c>
       <c r="CK23" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CL23" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CM23" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CN23" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CO23" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CP23" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CQ23" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CR23" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CS23" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CT23" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CU23" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CV23" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CW23" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CX23" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CY23" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CZ23" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DA23" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DB23" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DC23" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
+      </c>
+      <c r="DD23" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DE23" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DF23" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DG23" s="3" t="s">
+        <v>213</v>
       </c>
     </row>
     <row r="24" spans="1:136">
       <c r="A24" s="6" t="s">
         <v>93</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="F24" s="6" t="s">
         <v>221</v>
       </c>
-      <c r="F24" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H24" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I24" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J24" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L24" s="3">
         <v>10800</v>
       </c>
       <c r="M24" s="3">
         <v>44040</v>
       </c>
       <c r="N24" s="3">
         <v>21600</v>
       </c>
       <c r="O24" s="3">
         <v>16200</v>
       </c>
       <c r="P24" s="3">
         <v>18000</v>
       </c>
       <c r="Q24" s="3">
         <v>72000</v>
       </c>
       <c r="R24" s="3">
         <v>18000</v>
       </c>
       <c r="S24" s="3">
         <v>28800</v>
       </c>
@@ -19489,78 +19963,78 @@
       <c r="AA24" s="3">
         <v>48240</v>
       </c>
       <c r="AB24" s="3">
         <v>39600</v>
       </c>
       <c r="AC24" s="3">
         <v>66600</v>
       </c>
       <c r="AD24" s="3">
         <v>21600</v>
       </c>
       <c r="AE24" s="3">
         <v>7200</v>
       </c>
       <c r="AF24" s="3">
         <v>36000</v>
       </c>
       <c r="AG24" s="3">
         <v>46800</v>
       </c>
       <c r="AH24" s="3">
         <v>64800</v>
       </c>
       <c r="AI24" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AJ24" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AK24" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AL24" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AM24" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AN24" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AO24" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AP24" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AQ24" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AR24" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AS24" s="3"/>
       <c r="AT24" s="3">
         <v>28800</v>
       </c>
       <c r="AU24" s="3">
         <v>54000</v>
       </c>
       <c r="AV24" s="3">
         <v>57600</v>
       </c>
       <c r="AW24" s="3">
         <v>61200</v>
       </c>
       <c r="AX24" s="3">
         <v>13680</v>
       </c>
       <c r="AY24" s="3">
         <v>16920</v>
       </c>
       <c r="AZ24" s="3">
         <v>29520</v>
       </c>
       <c r="BA24" s="3">
         <v>39600</v>
@@ -19646,173 +20120,185 @@
       <c r="CB24" s="3">
         <v>9360</v>
       </c>
       <c r="CC24" s="3">
         <v>23040</v>
       </c>
       <c r="CD24" s="4">
         <v>13920</v>
       </c>
       <c r="CE24" s="3">
         <v>15840</v>
       </c>
       <c r="CF24" s="3">
         <v>1440</v>
       </c>
       <c r="CG24" s="3">
         <v>0</v>
       </c>
       <c r="CH24" s="3">
         <v>0</v>
       </c>
       <c r="CI24" s="3">
         <v>0</v>
       </c>
       <c r="CJ24" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CK24" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CL24" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CM24" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CN24" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CO24" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CP24" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CQ24" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CR24" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CS24" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CT24" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CU24" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CV24" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CW24" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CX24" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CY24" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CZ24" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DA24" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DB24" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DC24" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
+      </c>
+      <c r="DD24" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DE24" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DF24" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DG24" s="3" t="s">
+        <v>213</v>
       </c>
     </row>
     <row r="25" spans="1:136">
       <c r="A25" s="6" t="s">
         <v>89</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>176</v>
       </c>
       <c r="G25" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H25" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I25" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J25" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P25" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q25" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R25" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S25" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T25" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U25" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V25" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W25" s="3">
         <v>18042.78</v>
       </c>
       <c r="X25" s="3">
         <v>33262.54</v>
       </c>
       <c r="Y25" s="3">
         <v>33016</v>
       </c>
       <c r="Z25" s="3">
         <v>10401</v>
       </c>
       <c r="AA25" s="3">
         <v>46069</v>
       </c>
       <c r="AB25" s="3">
         <v>39832.5</v>
       </c>
       <c r="AC25" s="3">
         <v>23014.5</v>
       </c>
       <c r="AD25" s="3">
         <v>27335.01</v>
       </c>
@@ -19999,140 +20485,152 @@
       <c r="CM25" s="3">
         <v>0</v>
       </c>
       <c r="CN25" s="3">
         <v>0</v>
       </c>
       <c r="CO25" s="3">
         <v>0</v>
       </c>
       <c r="CP25" s="3">
         <v>0</v>
       </c>
       <c r="CQ25" s="3">
         <v>0</v>
       </c>
       <c r="CR25" s="3">
         <v>0</v>
       </c>
       <c r="CS25" s="3">
         <v>0</v>
       </c>
       <c r="CT25" s="3">
         <v>0</v>
       </c>
       <c r="CU25" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CV25" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CW25" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CX25" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CY25" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CZ25" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DA25" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DB25" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DC25" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
+      </c>
+      <c r="DD25" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DE25" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DF25" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DG25" s="3" t="s">
+        <v>213</v>
       </c>
     </row>
     <row r="26" spans="1:136">
       <c r="A26" s="6" t="s">
         <v>82</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>176</v>
       </c>
       <c r="G26" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H26" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I26" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J26" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P26" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q26" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R26" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S26" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T26" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U26" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V26" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W26" s="3">
         <v>463.61</v>
       </c>
       <c r="X26" s="3">
         <v>1027.6400000000001</v>
       </c>
       <c r="Y26" s="3">
         <v>0</v>
       </c>
       <c r="Z26" s="3">
         <v>0</v>
       </c>
       <c r="AA26" s="3">
         <v>0</v>
       </c>
       <c r="AB26" s="3">
         <v>1058.5</v>
       </c>
       <c r="AC26" s="3">
         <v>845.5</v>
       </c>
       <c r="AD26" s="3">
         <v>2164.11</v>
       </c>
@@ -20319,140 +20817,152 @@
       <c r="CM26" s="3">
         <v>0</v>
       </c>
       <c r="CN26" s="3">
         <v>0</v>
       </c>
       <c r="CO26" s="3">
         <v>0</v>
       </c>
       <c r="CP26" s="3">
         <v>0</v>
       </c>
       <c r="CQ26" s="3">
         <v>0</v>
       </c>
       <c r="CR26" s="3">
         <v>0</v>
       </c>
       <c r="CS26" s="3">
         <v>0</v>
       </c>
       <c r="CT26" s="3">
         <v>0</v>
       </c>
       <c r="CU26" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CV26" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CW26" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CX26" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CY26" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CZ26" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DA26" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DB26" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DC26" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
+      </c>
+      <c r="DD26" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DE26" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DF26" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DG26" s="3" t="s">
+        <v>213</v>
       </c>
     </row>
     <row r="27" spans="1:136">
       <c r="A27" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>176</v>
       </c>
       <c r="G27" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H27" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I27" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J27" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P27" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q27" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R27" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S27" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T27" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U27" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V27" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W27" s="3">
         <v>0</v>
       </c>
       <c r="X27" s="3">
         <v>750.32</v>
       </c>
       <c r="Y27" s="3">
         <v>0</v>
       </c>
       <c r="Z27" s="3">
         <v>0</v>
       </c>
       <c r="AA27" s="3">
         <v>0</v>
       </c>
       <c r="AB27" s="3">
         <v>0</v>
       </c>
       <c r="AC27" s="3">
         <v>815</v>
       </c>
       <c r="AD27" s="3">
         <v>11627.12</v>
       </c>
@@ -20639,140 +21149,152 @@
       <c r="CM27" s="3">
         <v>0</v>
       </c>
       <c r="CN27" s="3">
         <v>0</v>
       </c>
       <c r="CO27" s="3">
         <v>0</v>
       </c>
       <c r="CP27" s="3">
         <v>0</v>
       </c>
       <c r="CQ27" s="3">
         <v>0</v>
       </c>
       <c r="CR27" s="3">
         <v>0</v>
       </c>
       <c r="CS27" s="3">
         <v>0</v>
       </c>
       <c r="CT27" s="3">
         <v>0</v>
       </c>
       <c r="CU27" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CV27" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CW27" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CX27" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CY27" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CZ27" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DA27" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DB27" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DC27" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
+      </c>
+      <c r="DD27" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DE27" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DF27" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DG27" s="3" t="s">
+        <v>213</v>
       </c>
     </row>
     <row r="28" spans="1:136">
       <c r="A28" s="6" t="s">
         <v>88</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>176</v>
       </c>
       <c r="G28" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H28" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I28" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J28" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P28" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q28" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R28" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S28" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T28" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U28" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V28" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W28" s="3">
         <v>0</v>
       </c>
       <c r="X28" s="3">
         <v>3665</v>
       </c>
       <c r="Y28" s="3">
         <v>0</v>
       </c>
       <c r="Z28" s="3">
         <v>0</v>
       </c>
       <c r="AA28" s="3">
         <v>0</v>
       </c>
       <c r="AB28" s="3">
         <v>4976.5</v>
       </c>
       <c r="AC28" s="3">
         <v>0</v>
       </c>
       <c r="AD28" s="3">
         <v>0</v>
       </c>
@@ -20959,140 +21481,152 @@
       <c r="CM28" s="3">
         <v>0</v>
       </c>
       <c r="CN28" s="3">
         <v>0</v>
       </c>
       <c r="CO28" s="3">
         <v>0</v>
       </c>
       <c r="CP28" s="3">
         <v>0</v>
       </c>
       <c r="CQ28" s="3">
         <v>0</v>
       </c>
       <c r="CR28" s="3">
         <v>0</v>
       </c>
       <c r="CS28" s="3">
         <v>0</v>
       </c>
       <c r="CT28" s="3">
         <v>0</v>
       </c>
       <c r="CU28" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CV28" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CW28" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CX28" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CY28" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CZ28" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DA28" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DB28" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DC28" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
+      </c>
+      <c r="DD28" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DE28" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DF28" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DG28" s="3" t="s">
+        <v>213</v>
       </c>
     </row>
     <row r="29" spans="1:136">
       <c r="A29" s="6" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="6" t="s">
         <v>176</v>
       </c>
       <c r="G29" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H29" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I29" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J29" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P29" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q29" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R29" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S29" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T29" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U29" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V29" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W29" s="3">
         <v>10858.78</v>
       </c>
       <c r="X29" s="3">
         <v>63025</v>
       </c>
       <c r="Y29" s="3">
         <v>93384</v>
       </c>
       <c r="Z29" s="3">
         <v>52555</v>
       </c>
       <c r="AA29" s="3">
         <v>59113</v>
       </c>
       <c r="AB29" s="3">
         <v>87286</v>
       </c>
       <c r="AC29" s="3">
         <v>35582</v>
       </c>
       <c r="AD29" s="3">
         <v>36035.01</v>
       </c>
@@ -21279,140 +21813,152 @@
       <c r="CM29" s="3">
         <v>0</v>
       </c>
       <c r="CN29" s="3">
         <v>0</v>
       </c>
       <c r="CO29" s="3">
         <v>0</v>
       </c>
       <c r="CP29" s="3">
         <v>0</v>
       </c>
       <c r="CQ29" s="3">
         <v>0</v>
       </c>
       <c r="CR29" s="3">
         <v>0</v>
       </c>
       <c r="CS29" s="3">
         <v>0</v>
       </c>
       <c r="CT29" s="3">
         <v>0</v>
       </c>
       <c r="CU29" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CV29" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CW29" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CX29" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CY29" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CZ29" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DA29" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DB29" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DC29" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
+      </c>
+      <c r="DD29" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DE29" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DF29" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DG29" s="3" t="s">
+        <v>213</v>
       </c>
     </row>
     <row r="30" spans="1:136">
       <c r="A30" s="6" t="s">
         <v>84</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>176</v>
       </c>
       <c r="G30" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H30" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I30" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J30" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P30" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q30" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R30" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S30" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T30" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U30" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V30" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W30" s="3">
         <v>0</v>
       </c>
       <c r="X30" s="3">
         <v>941.4</v>
       </c>
       <c r="Y30" s="3">
         <v>0</v>
       </c>
       <c r="Z30" s="3">
         <v>0</v>
       </c>
       <c r="AA30" s="3">
         <v>0</v>
       </c>
       <c r="AB30" s="3">
         <v>589.5</v>
       </c>
       <c r="AC30" s="3">
         <v>0</v>
       </c>
       <c r="AD30" s="3">
         <v>0</v>
       </c>
@@ -21599,140 +22145,152 @@
       <c r="CM30" s="3">
         <v>0</v>
       </c>
       <c r="CN30" s="3">
         <v>0</v>
       </c>
       <c r="CO30" s="3">
         <v>0</v>
       </c>
       <c r="CP30" s="3">
         <v>0</v>
       </c>
       <c r="CQ30" s="3">
         <v>0</v>
       </c>
       <c r="CR30" s="3">
         <v>0</v>
       </c>
       <c r="CS30" s="3">
         <v>0</v>
       </c>
       <c r="CT30" s="3">
         <v>0</v>
       </c>
       <c r="CU30" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CV30" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CW30" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CX30" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CY30" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CZ30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DA30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DB30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DC30" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
+      </c>
+      <c r="DD30" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DE30" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DF30" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DG30" s="3" t="s">
+        <v>213</v>
       </c>
     </row>
     <row r="31" spans="1:136">
       <c r="A31" s="6" t="s">
         <v>85</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>176</v>
       </c>
       <c r="G31" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H31" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I31" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J31" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P31" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q31" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R31" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S31" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T31" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U31" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V31" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W31" s="3">
         <v>0</v>
       </c>
       <c r="X31" s="3">
         <v>399</v>
       </c>
       <c r="Y31" s="3">
         <v>0</v>
       </c>
       <c r="Z31" s="3">
         <v>0</v>
       </c>
       <c r="AA31" s="3">
         <v>0</v>
       </c>
       <c r="AB31" s="3">
         <v>0</v>
       </c>
       <c r="AC31" s="3">
         <v>0</v>
       </c>
       <c r="AD31" s="3">
         <v>0</v>
       </c>
@@ -21919,140 +22477,152 @@
       <c r="CM31" s="3">
         <v>0</v>
       </c>
       <c r="CN31" s="3">
         <v>0</v>
       </c>
       <c r="CO31" s="3">
         <v>0</v>
       </c>
       <c r="CP31" s="3">
         <v>0</v>
       </c>
       <c r="CQ31" s="3">
         <v>0</v>
       </c>
       <c r="CR31" s="3">
         <v>0</v>
       </c>
       <c r="CS31" s="3">
         <v>0</v>
       </c>
       <c r="CT31" s="3">
         <v>0</v>
       </c>
       <c r="CU31" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CV31" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CW31" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CX31" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CY31" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CZ31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DA31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DB31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DC31" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
+      </c>
+      <c r="DD31" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DE31" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DF31" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DG31" s="3" t="s">
+        <v>213</v>
       </c>
     </row>
     <row r="32" spans="1:136">
       <c r="A32" s="6" t="s">
         <v>86</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>176</v>
       </c>
       <c r="G32" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H32" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I32" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J32" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P32" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q32" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R32" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S32" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T32" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U32" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V32" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W32" s="3">
         <v>1055.5</v>
       </c>
       <c r="X32" s="3">
         <v>425</v>
       </c>
       <c r="Y32" s="3">
         <v>0</v>
       </c>
       <c r="Z32" s="3">
         <v>0</v>
       </c>
       <c r="AA32" s="3">
         <v>0</v>
       </c>
       <c r="AB32" s="3">
         <v>0</v>
       </c>
       <c r="AC32" s="3">
         <v>0</v>
       </c>
       <c r="AD32" s="3">
         <v>0</v>
       </c>
@@ -22239,140 +22809,152 @@
       <c r="CM32" s="3">
         <v>0</v>
       </c>
       <c r="CN32" s="3">
         <v>0</v>
       </c>
       <c r="CO32" s="3">
         <v>0</v>
       </c>
       <c r="CP32" s="3">
         <v>0</v>
       </c>
       <c r="CQ32" s="3">
         <v>0</v>
       </c>
       <c r="CR32" s="3">
         <v>0</v>
       </c>
       <c r="CS32" s="3">
         <v>0</v>
       </c>
       <c r="CT32" s="3">
         <v>0</v>
       </c>
       <c r="CU32" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CV32" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CW32" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CX32" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CY32" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CZ32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DA32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DB32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DC32" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
+      </c>
+      <c r="DD32" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DE32" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DF32" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DG32" s="3" t="s">
+        <v>213</v>
       </c>
     </row>
-    <row r="33" spans="1:107">
+    <row r="33" spans="1:111">
       <c r="A33" s="6" t="s">
         <v>83</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>176</v>
       </c>
       <c r="G33" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H33" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="I33" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J33" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="P33" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q33" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="R33" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S33" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T33" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U33" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V33" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="W33" s="3">
         <v>30420.67</v>
       </c>
       <c r="X33" s="3">
         <v>103495.9</v>
       </c>
       <c r="Y33" s="3">
         <v>126400</v>
       </c>
       <c r="Z33" s="3">
         <v>62956</v>
       </c>
       <c r="AA33" s="3">
         <v>105182</v>
       </c>
       <c r="AB33" s="3">
         <v>133743</v>
       </c>
       <c r="AC33" s="3">
         <v>60257</v>
       </c>
       <c r="AD33" s="3">
         <v>77161.25</v>
       </c>
@@ -22559,78 +23141,90 @@
       <c r="CM33" s="3">
         <v>0</v>
       </c>
       <c r="CN33" s="3">
         <v>0</v>
       </c>
       <c r="CO33" s="3">
         <v>0</v>
       </c>
       <c r="CP33" s="3">
         <v>0</v>
       </c>
       <c r="CQ33" s="3">
         <v>0</v>
       </c>
       <c r="CR33" s="3">
         <v>0</v>
       </c>
       <c r="CS33" s="3">
         <v>0</v>
       </c>
       <c r="CT33" s="3">
         <v>0</v>
       </c>
       <c r="CU33" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CV33" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CW33" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CX33" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CY33" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="CZ33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DA33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DB33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="DC33" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
+      </c>
+      <c r="DD33" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DE33" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DF33" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="DG33" s="3" t="s">
+        <v>213</v>
       </c>
     </row>
-    <row r="34" spans="1:107">
+    <row r="34" spans="1:111">
       <c r="G34" s="3"/>
       <c r="H34" s="3"/>
       <c r="I34" s="3"/>
       <c r="J34" s="3"/>
       <c r="K34" s="3"/>
       <c r="L34" s="3"/>
       <c r="M34" s="3"/>
       <c r="N34" s="3"/>
       <c r="O34" s="3"/>
       <c r="P34" s="3"/>
       <c r="Q34" s="3"/>
       <c r="R34" s="3"/>
       <c r="S34" s="3"/>
       <c r="T34" s="3"/>
       <c r="U34" s="3"/>
       <c r="V34" s="3"/>
       <c r="W34" s="3"/>
       <c r="X34" s="3"/>
       <c r="Y34" s="3"/>
       <c r="Z34" s="3"/>
       <c r="AA34" s="3"/>
       <c r="AB34" s="3"/>
       <c r="AC34" s="3"/>
       <c r="AD34" s="3"/>
       <c r="AE34" s="3"/>
@@ -22663,87 +23257,93 @@
       <c r="BF34" s="3"/>
       <c r="BG34" s="3"/>
       <c r="BH34" s="3"/>
       <c r="BI34" s="3"/>
       <c r="BJ34" s="3"/>
       <c r="BK34" s="3"/>
       <c r="BL34" s="3"/>
       <c r="BM34" s="3"/>
       <c r="BN34" s="3"/>
       <c r="BO34" s="3"/>
       <c r="BP34" s="3"/>
       <c r="BQ34" s="3"/>
       <c r="BR34" s="3"/>
       <c r="BS34" s="3"/>
       <c r="BT34" s="3"/>
       <c r="BU34" s="3"/>
       <c r="BV34" s="3"/>
       <c r="BW34" s="3"/>
       <c r="BX34" s="3"/>
       <c r="BY34" s="3"/>
       <c r="BZ34" s="3"/>
       <c r="CA34" s="3"/>
       <c r="CB34" s="3"/>
       <c r="CC34" s="3"/>
     </row>
-    <row r="35" spans="1:107">
+    <row r="35" spans="1:111">
       <c r="BZ35" s="3"/>
       <c r="CD35" s="3"/>
       <c r="CH35" s="3"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FA7CC9C01A01214D806DA3AF257C230A" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9356f25f0898e190126f25044d1ea66b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c64490b4aec6201516c3a874156f37b2">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
@@ -22813,103 +23413,97 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92125F4B-83FE-4925-8B03-2575EFB1671A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA0947CE-1837-43BE-BDD4-1941953B1382}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50F4DEC2-0F19-4205-9D85-2446D61B243A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CD0181C-6B48-43BA-BF0E-54F9EA77C0E2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-  </ds:schemaRefs>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Calendar Year</vt:lpstr>
       <vt:lpstr>Financial Year</vt:lpstr>
       <vt:lpstr>Quarter</vt:lpstr>