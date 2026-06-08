--- v1 (2026-04-06)
+++ v2 (2026-06-08)
@@ -12,71 +12,71 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ThisWorkbook" hidePivotFieldList="1" defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="B:\Corporate Services\Corporate Policy &amp; Planning\Statistics\Databanks\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9384"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9096"/>
   </bookViews>
   <sheets>
     <sheet name="About" sheetId="5" r:id="rId1"/>
     <sheet name="Month" sheetId="2" r:id="rId2"/>
     <sheet name="Year" sheetId="4" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Month!$A$1:$F$40</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2894" uniqueCount="335">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2900" uniqueCount="342">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>2010, 01</t>
   </si>
   <si>
     <t>2010, 02</t>
   </si>
   <si>
     <t>2010, 03</t>
   </si>
   <si>
     <t>2010, 04</t>
   </si>
   <si>
@@ -559,53 +559,50 @@
   <si>
     <t>Non-Saint visitors on island</t>
   </si>
   <si>
     <t>Total resident on-island</t>
   </si>
   <si>
     <t>Saint resident on-island</t>
   </si>
   <si>
     <t>Resident non-Saints on island</t>
   </si>
   <si>
     <t>Total on-island non-St Helenian population</t>
   </si>
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>During month</t>
   </si>
   <si>
     <t>At end of month</t>
   </si>
   <si>
-    <t xml:space="preserve">November 2019: Following a review of the methodology for estimating the resident population, several new series have been added to the "month" worksheet, including a series of St Helenian residents including temporary absences (POP.RESIDENT.SAINT) for less than one year. Other estimates of the resident population relate to the "on-island" population, i.e. residents currently present on St Helena. Temporary visitors on St Helena use a six-month rule rather than one year, because </t>
-[...1 lines deleted...]
-  <si>
     <t>2019, 11</t>
   </si>
   <si>
     <t>2019, 12</t>
   </si>
   <si>
     <t>2020, 01</t>
   </si>
   <si>
     <t>Five-year averages (t-5, t), for 2014 onwards deaths of resident persons offshore are included</t>
   </si>
   <si>
     <t>Five-year averages (t-5, t), for 2014 onwards births offshore to mothers resident on St Helena are included</t>
   </si>
   <si>
     <t>Births on-island only</t>
   </si>
   <si>
     <t>Deaths on-island only</t>
   </si>
   <si>
     <t>January 2020: Updated methodology for birth and death rates to include (from 2014 onwards) births and deaths of residents overseas.</t>
   </si>
   <si>
     <t>2020, 02</t>
@@ -1037,51 +1034,75 @@
   <si>
     <t>Three year averages (t-1, t, t+1)</t>
   </si>
   <si>
     <t>2025, 02</t>
   </si>
   <si>
     <t>2025, 03</t>
   </si>
   <si>
     <t>Resident St Helenian population, based on ten-year average death rates (t-10, t)</t>
   </si>
   <si>
     <t xml:space="preserve">February 2025: Population estimates for residents and visitors, and for Saints and non-Saints, are not available from November 2024 onwards. This is due to the changes made by the Immigration Service in the data they collect from arrivals of St Helenian nationals. Alternative methods for making these classifications are being developed. </t>
   </si>
   <si>
     <t>2025, 04</t>
   </si>
   <si>
     <t>2025, 05</t>
   </si>
   <si>
     <t>2025, 06</t>
   </si>
   <si>
-    <t xml:space="preserve">This file was last updated on July 30, 2025. </t>
+    <t>2025, 07</t>
+  </si>
+  <si>
+    <t>2025, 08</t>
+  </si>
+  <si>
+    <t>2025, 09</t>
+  </si>
+  <si>
+    <t>2025, 10</t>
+  </si>
+  <si>
+    <t>2025, 11</t>
+  </si>
+  <si>
+    <t>2025, 12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This file was last updated on January 13, 2026. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">January 2026: Population estimates have been updated to May 2025 using new methodology to assess residence using a six-month length of stay rule. </t>
+  </si>
+  <si>
+    <t>November 2019: Following a review of the methodology for estimating the resident population, several new series have been added to the "month" worksheet, including a series of St Helenian residents including temporary absences (POP.RESIDENT.SAINT) for less than one year. Other estimates of the resident population relate to the "on-island" population, i.e. residents currently present on St Helena. Temporary visitors on St Helena use a six-month rule rather than one year, because of the current immigration legislation which defines long term stays as longer than six months.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0_ ;\-#,##0\ "/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1297,51 +1318,51 @@
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
@@ -1466,50 +1487,57 @@
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="123" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="127">
     <cellStyle name="Comma 2" xfId="3"/>
     <cellStyle name="Comma 2 2" xfId="117"/>
     <cellStyle name="Comma 2 2 2" xfId="120"/>
     <cellStyle name="Comma 2 3" xfId="118"/>
     <cellStyle name="Comma 2 4" xfId="121"/>
     <cellStyle name="Comma 2 5" xfId="125"/>
     <cellStyle name="Comma 2 6" xfId="126"/>
     <cellStyle name="Comma 3" xfId="105"/>
     <cellStyle name="Comma 3 2" xfId="119"/>
     <cellStyle name="Comma 4" xfId="122"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 10" xfId="4"/>
     <cellStyle name="Normal 10 2" xfId="5"/>
     <cellStyle name="Normal 10 3" xfId="6"/>
     <cellStyle name="Normal 11" xfId="7"/>
     <cellStyle name="Normal 11 2" xfId="8"/>
     <cellStyle name="Normal 11 2 2" xfId="90"/>
     <cellStyle name="Normal 11 3" xfId="67"/>
     <cellStyle name="Normal 12" xfId="9"/>
     <cellStyle name="Normal 12 2" xfId="10"/>
     <cellStyle name="Normal 12 2 2" xfId="68"/>
     <cellStyle name="Normal 12 3" xfId="11"/>
     <cellStyle name="Normal 13" xfId="12"/>
@@ -1896,77 +1924,75 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:XFD28"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A7" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="184" style="12" customWidth="1"/>
     <col min="2" max="2" width="39.6640625" style="12" customWidth="1"/>
     <col min="3" max="3" width="9.109375" style="12"/>
     <col min="4" max="4" width="9.109375" style="11"/>
     <col min="5" max="5" width="18.109375" style="12" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.33203125" style="12" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="11.109375" style="12" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.88671875" style="12" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="42.44140625" style="12" customWidth="1"/>
     <col min="10" max="16384" width="9.109375" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16384" s="13" customFormat="1" ht="100.8" x14ac:dyDescent="0.3">
       <c r="A1" s="20" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="D1" s="21"/>
     </row>
     <row r="2" spans="1:16384" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="22" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
     </row>
     <row r="3" spans="1:16384" s="24" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="22" t="s">
         <v>147</v>
       </c>
       <c r="B3" s="10"/>
       <c r="C3" s="10"/>
       <c r="D3" s="23"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="9"/>
       <c r="J3" s="10"/>
     </row>
     <row r="4" spans="1:16384" x14ac:dyDescent="0.3">
       <c r="A4" s="25" t="s">
         <v>148</v>
       </c>
       <c r="B4" s="29"/>
       <c r="F4" s="7"/>
       <c r="G4" s="28"/>
       <c r="H4" s="28"/>
       <c r="J4" s="7"/>
@@ -18386,153 +18412,155 @@
         <v>151</v>
       </c>
       <c r="B8" s="37"/>
       <c r="E8" s="29"/>
       <c r="F8" s="29"/>
       <c r="G8" s="28"/>
       <c r="H8" s="28"/>
       <c r="J8" s="7"/>
     </row>
     <row r="9" spans="1:16384" s="8" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A9" s="36" t="s">
         <v>157</v>
       </c>
       <c r="B9" s="26"/>
       <c r="C9" s="7"/>
       <c r="D9" s="27"/>
       <c r="E9" s="12"/>
       <c r="F9" s="7"/>
       <c r="G9" s="28"/>
       <c r="H9" s="28"/>
       <c r="I9" s="25"/>
       <c r="J9" s="7"/>
     </row>
     <row r="10" spans="1:16384" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A10" s="36" t="s">
-        <v>175</v>
+        <v>341</v>
       </c>
       <c r="B10" s="29"/>
       <c r="F10" s="7"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="J10" s="7"/>
     </row>
     <row r="11" spans="1:16384" s="32" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A11" s="30" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B11" s="31"/>
       <c r="D11" s="33"/>
       <c r="F11" s="34"/>
       <c r="G11" s="35"/>
       <c r="H11" s="35"/>
       <c r="J11" s="34"/>
     </row>
     <row r="12" spans="1:16384" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A12" s="36" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B12" s="29"/>
       <c r="F12" s="7"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="J12" s="7"/>
     </row>
     <row r="13" spans="1:16384" ht="45.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="36" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B13" s="29"/>
       <c r="F13" s="7"/>
       <c r="G13" s="28"/>
       <c r="H13" s="28"/>
       <c r="J13" s="7"/>
     </row>
     <row r="14" spans="1:16384" x14ac:dyDescent="0.3">
       <c r="A14" s="25" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="B14" s="29"/>
       <c r="F14" s="7"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="J14" s="7"/>
     </row>
     <row r="15" spans="1:16384" x14ac:dyDescent="0.3">
       <c r="A15" s="25" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="B15" s="29"/>
       <c r="F15" s="7"/>
       <c r="G15" s="28"/>
       <c r="H15" s="28"/>
       <c r="J15" s="7"/>
     </row>
     <row r="16" spans="1:16384" x14ac:dyDescent="0.3">
       <c r="A16" s="36" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="B16" s="29"/>
       <c r="F16" s="7"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="J16" s="7"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" s="25" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="B17" s="29"/>
       <c r="F17" s="7"/>
       <c r="G17" s="28"/>
       <c r="H17" s="28"/>
       <c r="J17" s="7"/>
     </row>
     <row r="18" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="36" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="B18" s="29"/>
       <c r="E18" s="29"/>
       <c r="F18" s="7"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="J18" s="7"/>
     </row>
     <row r="19" spans="1:10" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A19" s="36" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="B19" s="37"/>
       <c r="E19" s="29"/>
       <c r="F19" s="29"/>
       <c r="G19" s="28"/>
       <c r="H19" s="28"/>
       <c r="J19" s="7"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A20" s="25"/>
+      <c r="A20" s="25" t="s">
+        <v>340</v>
+      </c>
       <c r="B20" s="37"/>
       <c r="E20" s="29"/>
       <c r="F20" s="29"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="J20" s="7"/>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" s="25"/>
       <c r="B21" s="37"/>
       <c r="E21" s="29"/>
       <c r="F21" s="29"/>
       <c r="G21" s="28"/>
       <c r="H21" s="28"/>
       <c r="J21" s="7"/>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B22" s="37"/>
       <c r="E22" s="29"/>
       <c r="F22" s="29"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B23" s="37"/>
@@ -18551,101 +18579,104 @@
     <row r="25" spans="1:10" x14ac:dyDescent="0.3">
       <c r="G25" s="28"/>
       <c r="H25" s="28"/>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.3">
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.3">
       <c r="G27" s="28"/>
       <c r="H27" s="28"/>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.3">
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet2"/>
-  <dimension ref="A1:GJ40"/>
+  <dimension ref="A1:GP40"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="GE2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="FV2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="GO13" sqref="GO13"/>
+      <selection pane="bottomRight" activeCell="GP1" sqref="GP1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="30.88671875" style="59" customWidth="1"/>
     <col min="2" max="2" width="50.5546875" style="59" customWidth="1"/>
     <col min="3" max="3" width="15.5546875" style="59" customWidth="1"/>
     <col min="4" max="4" width="36.5546875" style="59" customWidth="1"/>
     <col min="5" max="5" width="24.5546875" style="59" customWidth="1"/>
     <col min="6" max="6" width="11.6640625" style="60" customWidth="1"/>
-    <col min="7" max="157" width="9.109375" style="59" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="188" max="16384" width="9.109375" style="59"/>
+    <col min="7" max="147" width="8" style="59" bestFit="1" customWidth="1"/>
+    <col min="148" max="148" width="7.5546875" style="59" bestFit="1" customWidth="1"/>
+    <col min="149" max="149" width="8" style="59" bestFit="1" customWidth="1"/>
+    <col min="150" max="150" width="7.5546875" style="59" bestFit="1" customWidth="1"/>
+    <col min="151" max="160" width="8" style="59" bestFit="1" customWidth="1"/>
+    <col min="161" max="161" width="8" style="58" bestFit="1" customWidth="1"/>
+    <col min="162" max="162" width="8" style="59" bestFit="1" customWidth="1"/>
+    <col min="163" max="165" width="8" style="58" bestFit="1" customWidth="1"/>
+    <col min="166" max="166" width="8" style="59" bestFit="1" customWidth="1"/>
+    <col min="167" max="169" width="8" style="58" bestFit="1" customWidth="1"/>
+    <col min="170" max="170" width="8" style="59" bestFit="1" customWidth="1"/>
+    <col min="171" max="177" width="8" style="58" bestFit="1" customWidth="1"/>
+    <col min="178" max="180" width="8" style="59" bestFit="1" customWidth="1"/>
+    <col min="181" max="184" width="8" style="58" bestFit="1" customWidth="1"/>
+    <col min="185" max="196" width="8" style="71" bestFit="1" customWidth="1"/>
+    <col min="197" max="198" width="8" style="59" bestFit="1" customWidth="1"/>
+    <col min="199" max="16384" width="9.109375" style="59"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:192" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:198" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="48" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="48" t="s">
         <v>172</v>
       </c>
       <c r="D1" s="49" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="48" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="50" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="G1" s="55" t="s">
         <v>4</v>
       </c>
       <c r="H1" s="55" t="s">
         <v>5</v>
       </c>
       <c r="I1" s="55" t="s">
         <v>6</v>
       </c>
       <c r="J1" s="55" t="s">
         <v>7</v>
       </c>
       <c r="K1" s="55" t="s">
         <v>8</v>
       </c>
       <c r="L1" s="55" t="s">
         <v>9</v>
       </c>
       <c r="M1" s="55" t="s">
         <v>10</v>
       </c>
       <c r="N1" s="55" t="s">
         <v>11</v>
       </c>
@@ -18958,269 +18989,287 @@
       <c r="DM1" s="55" t="s">
         <v>114</v>
       </c>
       <c r="DN1" s="55" t="s">
         <v>115</v>
       </c>
       <c r="DO1" s="55" t="s">
         <v>116</v>
       </c>
       <c r="DP1" s="55" t="s">
         <v>117</v>
       </c>
       <c r="DQ1" s="55" t="s">
         <v>118</v>
       </c>
       <c r="DR1" s="55" t="s">
         <v>119</v>
       </c>
       <c r="DS1" s="55" t="s">
         <v>120</v>
       </c>
       <c r="DT1" s="55" t="s">
         <v>121</v>
       </c>
       <c r="DU1" s="55" t="s">
+        <v>175</v>
+      </c>
+      <c r="DV1" s="55" t="s">
         <v>176</v>
       </c>
-      <c r="DV1" s="55" t="s">
+      <c r="DW1" s="55" t="s">
         <v>177</v>
       </c>
-      <c r="DW1" s="55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="DX1" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="DY1" s="55" t="s">
         <v>184</v>
       </c>
-      <c r="DY1" s="55" t="s">
+      <c r="DZ1" s="55" t="s">
         <v>185</v>
       </c>
-      <c r="DZ1" s="55" t="s">
+      <c r="EA1" s="55" t="s">
         <v>186</v>
       </c>
-      <c r="EA1" s="55" t="s">
+      <c r="EB1" s="55" t="s">
         <v>187</v>
       </c>
-      <c r="EB1" s="55" t="s">
+      <c r="EC1" s="55" t="s">
         <v>188</v>
       </c>
-      <c r="EC1" s="55" t="s">
+      <c r="ED1" s="55" t="s">
         <v>189</v>
       </c>
-      <c r="ED1" s="55" t="s">
+      <c r="EE1" s="55" t="s">
         <v>190</v>
       </c>
-      <c r="EE1" s="55" t="s">
+      <c r="EF1" s="55" t="s">
         <v>191</v>
       </c>
-      <c r="EF1" s="55" t="s">
+      <c r="EG1" s="55" t="s">
         <v>192</v>
       </c>
-      <c r="EG1" s="55" t="s">
+      <c r="EH1" s="55" t="s">
+        <v>194</v>
+      </c>
+      <c r="EI1" s="55" t="s">
         <v>193</v>
       </c>
-      <c r="EH1" s="55" t="s">
+      <c r="EJ1" s="55" t="s">
         <v>195</v>
       </c>
-      <c r="EI1" s="55" t="s">
-[...2 lines deleted...]
-      <c r="EJ1" s="55" t="s">
+      <c r="EK1" s="55" t="s">
         <v>196</v>
       </c>
-      <c r="EK1" s="55" t="s">
+      <c r="EL1" s="55" t="s">
         <v>197</v>
       </c>
-      <c r="EL1" s="55" t="s">
+      <c r="EM1" s="55" t="s">
         <v>198</v>
       </c>
-      <c r="EM1" s="55" t="s">
+      <c r="EN1" s="55" t="s">
         <v>199</v>
       </c>
-      <c r="EN1" s="55" t="s">
+      <c r="EO1" s="55" t="s">
         <v>200</v>
       </c>
-      <c r="EO1" s="55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="EP1" s="55" t="s">
+        <v>203</v>
+      </c>
+      <c r="EQ1" s="55" t="s">
         <v>204</v>
       </c>
-      <c r="EQ1" s="55" t="s">
+      <c r="ER1" s="55" t="s">
         <v>205</v>
       </c>
-      <c r="ER1" s="55" t="s">
+      <c r="ES1" s="55" t="s">
         <v>206</v>
       </c>
-      <c r="ES1" s="55" t="s">
+      <c r="ET1" s="55" t="s">
         <v>207</v>
       </c>
-      <c r="ET1" s="55" t="s">
+      <c r="EU1" s="55" t="s">
         <v>208</v>
       </c>
-      <c r="EU1" s="55" t="s">
+      <c r="EV1" s="55" t="s">
         <v>209</v>
       </c>
-      <c r="EV1" s="55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="EW1" s="55" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="EX1" s="55" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="EY1" s="55" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="EZ1" s="55" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="FA1" s="55" t="s">
+        <v>281</v>
+      </c>
+      <c r="FB1" s="55" t="s">
         <v>282</v>
       </c>
-      <c r="FB1" s="55" t="s">
+      <c r="FC1" s="55" t="s">
         <v>283</v>
       </c>
-      <c r="FC1" s="55" t="s">
+      <c r="FD1" s="55" t="s">
         <v>284</v>
       </c>
-      <c r="FD1" s="55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="FE1" s="55" t="s">
+        <v>288</v>
+      </c>
+      <c r="FF1" s="55" t="s">
         <v>289</v>
       </c>
-      <c r="FF1" s="55" t="s">
+      <c r="FG1" s="55" t="s">
         <v>290</v>
       </c>
-      <c r="FG1" s="55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="FH1" s="55" t="s">
+        <v>295</v>
+      </c>
+      <c r="FI1" s="55" t="s">
         <v>296</v>
       </c>
-      <c r="FI1" s="55" t="s">
+      <c r="FJ1" s="55" t="s">
         <v>297</v>
       </c>
-      <c r="FJ1" s="55" t="s">
+      <c r="FK1" s="55" t="s">
         <v>298</v>
       </c>
-      <c r="FK1" s="55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="FL1" s="55" t="s">
+        <v>300</v>
+      </c>
+      <c r="FM1" s="55" t="s">
         <v>301</v>
       </c>
-      <c r="FM1" s="55" t="s">
+      <c r="FN1" s="55" t="s">
         <v>302</v>
       </c>
-      <c r="FN1" s="55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="FO1" s="55" t="s">
+        <v>304</v>
+      </c>
+      <c r="FP1" s="55" t="s">
         <v>305</v>
       </c>
-      <c r="FP1" s="55" t="s">
+      <c r="FQ1" s="55" t="s">
         <v>306</v>
       </c>
-      <c r="FQ1" s="55" t="s">
+      <c r="FR1" s="55" t="s">
         <v>307</v>
       </c>
-      <c r="FR1" s="55" t="s">
+      <c r="FS1" s="55" t="s">
         <v>308</v>
       </c>
-      <c r="FS1" s="55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="FT1" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="FU1" s="55" t="s">
         <v>311</v>
       </c>
-      <c r="FU1" s="55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="FV1" s="55" t="s">
+        <v>313</v>
+      </c>
+      <c r="FW1" s="55" t="s">
         <v>314</v>
       </c>
-      <c r="FW1" s="55" t="s">
+      <c r="FX1" s="55" t="s">
         <v>315</v>
       </c>
-      <c r="FX1" s="55" t="s">
+      <c r="FY1" s="55" t="s">
         <v>316</v>
       </c>
-      <c r="FY1" s="55" t="s">
+      <c r="FZ1" s="55" t="s">
         <v>317</v>
       </c>
-      <c r="FZ1" s="55" t="s">
+      <c r="GA1" s="55" t="s">
         <v>318</v>
       </c>
-      <c r="GA1" s="55" t="s">
+      <c r="GB1" s="55" t="s">
         <v>319</v>
       </c>
-      <c r="GB1" s="55" t="s">
+      <c r="GC1" s="55" t="s">
         <v>320</v>
       </c>
-      <c r="GC1" s="55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="GD1" s="55" t="s">
+        <v>323</v>
+      </c>
+      <c r="GE1" s="55" t="s">
         <v>324</v>
       </c>
-      <c r="GE1" s="55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="GF1" s="55" t="s">
+        <v>326</v>
+      </c>
+      <c r="GG1" s="55" t="s">
         <v>327</v>
       </c>
-      <c r="GG1" s="55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="GH1" s="55" t="s">
+        <v>330</v>
+      </c>
+      <c r="GI1" s="55" t="s">
         <v>331</v>
       </c>
-      <c r="GI1" s="55" t="s">
+      <c r="GJ1" s="55" t="s">
         <v>332</v>
       </c>
-      <c r="GJ1" s="55" t="s">
+      <c r="GK1" s="55" t="s">
         <v>333</v>
       </c>
+      <c r="GL1" s="55" t="s">
+        <v>334</v>
+      </c>
+      <c r="GM1" s="55" t="s">
+        <v>335</v>
+      </c>
+      <c r="GN1" s="55" t="s">
+        <v>336</v>
+      </c>
+      <c r="GO1" s="80" t="s">
+        <v>337</v>
+      </c>
+      <c r="GP1" s="80" t="s">
+        <v>338</v>
+      </c>
     </row>
-    <row r="2" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A2" s="59" t="s">
         <v>153</v>
       </c>
       <c r="B2" s="59" t="s">
         <v>154</v>
       </c>
       <c r="C2" s="59" t="s">
         <v>173</v>
       </c>
       <c r="D2" s="59" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F2" s="60" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="G2" s="58">
         <v>277</v>
       </c>
       <c r="H2" s="58">
         <v>378</v>
       </c>
       <c r="I2" s="58">
         <v>90</v>
       </c>
       <c r="J2" s="58">
         <v>139</v>
       </c>
       <c r="K2" s="58">
         <v>322</v>
       </c>
       <c r="L2" s="58">
         <v>282</v>
       </c>
       <c r="M2" s="58">
         <v>199</v>
       </c>
       <c r="N2" s="58">
         <v>300</v>
       </c>
@@ -19677,125 +19726,143 @@
       <c r="FI2" s="68">
         <v>377</v>
       </c>
       <c r="FJ2" s="68">
         <v>323</v>
       </c>
       <c r="FK2" s="68">
         <v>287</v>
       </c>
       <c r="FL2" s="68">
         <v>231</v>
       </c>
       <c r="FM2" s="68">
         <v>259</v>
       </c>
       <c r="FN2" s="68">
         <v>193</v>
       </c>
       <c r="FO2" s="68">
         <v>411</v>
       </c>
       <c r="FP2" s="68">
         <v>289</v>
       </c>
       <c r="FQ2" s="68">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="FR2" s="68">
         <v>641</v>
       </c>
       <c r="FS2" s="68">
         <v>625</v>
       </c>
       <c r="FT2" s="68">
         <v>458</v>
       </c>
       <c r="FU2" s="68">
         <v>314</v>
       </c>
       <c r="FV2" s="68">
         <v>352</v>
       </c>
       <c r="FW2" s="68">
         <v>274</v>
       </c>
       <c r="FX2" s="68">
         <v>196</v>
       </c>
       <c r="FY2" s="68">
         <v>238</v>
       </c>
       <c r="FZ2" s="68">
         <v>203</v>
       </c>
       <c r="GA2" s="67">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="GB2" s="67">
         <v>328</v>
       </c>
       <c r="GC2" s="72">
         <v>422</v>
       </c>
       <c r="GD2" s="71">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="GE2" s="71">
-        <v>756</v>
+        <v>760</v>
       </c>
       <c r="GF2" s="71">
         <v>655</v>
       </c>
       <c r="GG2" s="71">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="GH2" s="71">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="GI2" s="71">
         <v>384</v>
       </c>
       <c r="GJ2" s="71">
-        <v>278</v>
+        <v>279</v>
+      </c>
+      <c r="GK2" s="71">
+        <v>262</v>
+      </c>
+      <c r="GL2" s="71">
+        <v>353</v>
+      </c>
+      <c r="GM2" s="71">
+        <v>185</v>
+      </c>
+      <c r="GN2" s="71">
+        <v>199</v>
+      </c>
+      <c r="GO2" s="59">
+        <v>212</v>
+      </c>
+      <c r="GP2" s="81" t="s">
+        <v>210</v>
       </c>
     </row>
-    <row r="3" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A3" s="59" t="s">
         <v>158</v>
       </c>
       <c r="B3" s="59" t="s">
         <v>162</v>
       </c>
       <c r="C3" s="59" t="s">
         <v>173</v>
       </c>
       <c r="D3" s="59" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F3" s="60" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="G3" s="58">
         <v>142</v>
       </c>
       <c r="H3" s="58">
         <v>91</v>
       </c>
       <c r="I3" s="58">
         <v>0</v>
       </c>
       <c r="J3" s="58">
         <v>24</v>
       </c>
       <c r="K3" s="58">
         <v>197</v>
       </c>
       <c r="L3" s="58">
         <v>109</v>
       </c>
       <c r="M3" s="58">
         <v>109</v>
       </c>
       <c r="N3" s="58">
         <v>135</v>
       </c>
@@ -20045,332 +20112,350 @@
       <c r="CR3" s="58">
         <v>124</v>
       </c>
       <c r="CS3" s="58">
         <v>199</v>
       </c>
       <c r="CT3" s="58">
         <v>64</v>
       </c>
       <c r="CU3" s="58">
         <v>121</v>
       </c>
       <c r="CV3" s="58">
         <v>177</v>
       </c>
       <c r="CW3" s="58">
         <v>179</v>
       </c>
       <c r="CX3" s="58">
         <v>308</v>
       </c>
       <c r="CY3" s="73">
         <v>171</v>
       </c>
       <c r="CZ3" s="69">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="DA3" s="69">
         <v>197</v>
       </c>
       <c r="DB3" s="69">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="DC3" s="69">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="DD3" s="69">
         <v>115</v>
       </c>
       <c r="DE3" s="69">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="DF3" s="69">
         <v>137</v>
       </c>
       <c r="DG3" s="69">
         <v>138</v>
       </c>
       <c r="DH3" s="69">
         <v>123</v>
       </c>
       <c r="DI3" s="69">
         <v>144</v>
       </c>
       <c r="DJ3" s="69">
         <v>427</v>
       </c>
       <c r="DK3" s="69">
         <v>174</v>
       </c>
       <c r="DL3" s="69">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="DM3" s="69">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="DN3" s="69">
         <v>139</v>
       </c>
       <c r="DO3" s="69">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="DP3" s="69">
         <v>132</v>
       </c>
       <c r="DQ3" s="69">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="DR3" s="69">
         <v>176</v>
       </c>
       <c r="DS3" s="69">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="DT3" s="69">
         <v>113</v>
       </c>
       <c r="DU3" s="69">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="DV3" s="69">
         <v>505</v>
       </c>
       <c r="DW3" s="69">
         <v>179</v>
       </c>
       <c r="DX3" s="69">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="DY3" s="69">
         <v>93</v>
       </c>
       <c r="DZ3" s="69">
         <v>9</v>
       </c>
       <c r="EA3" s="69">
         <v>41</v>
       </c>
       <c r="EB3" s="69">
         <v>3</v>
       </c>
       <c r="EC3" s="69">
         <v>27</v>
       </c>
       <c r="ED3" s="69">
         <v>0</v>
       </c>
       <c r="EE3" s="69">
         <v>45</v>
       </c>
       <c r="EF3" s="69">
         <v>49</v>
       </c>
       <c r="EG3" s="69">
         <v>28</v>
       </c>
       <c r="EH3" s="69">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="EI3" s="69">
         <v>31</v>
       </c>
       <c r="EJ3" s="69">
         <v>61</v>
       </c>
       <c r="EK3" s="69">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="EL3" s="69">
         <v>0</v>
       </c>
       <c r="EM3" s="69">
         <v>75</v>
       </c>
       <c r="EN3" s="69">
         <v>70</v>
       </c>
       <c r="EO3" s="69">
         <v>3</v>
       </c>
       <c r="EP3" s="69">
         <v>109</v>
       </c>
       <c r="EQ3" s="69">
         <v>97</v>
       </c>
       <c r="ER3" s="69">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="ES3" s="69">
         <v>264</v>
       </c>
       <c r="ET3" s="69">
         <v>93</v>
       </c>
       <c r="EU3" s="69">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="EV3" s="69">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="EW3" s="69">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="EX3" s="69">
         <v>61</v>
       </c>
       <c r="EY3" s="69">
         <v>76</v>
       </c>
       <c r="EZ3" s="69">
         <v>79</v>
       </c>
       <c r="FA3" s="69">
         <v>189</v>
       </c>
       <c r="FB3" s="69">
         <v>108</v>
       </c>
       <c r="FC3" s="69">
         <v>111</v>
       </c>
       <c r="FD3" s="69">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="FE3" s="69">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="FF3" s="69">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="FG3" s="69">
         <v>179</v>
       </c>
       <c r="FH3" s="69">
         <v>129</v>
       </c>
       <c r="FI3" s="69">
         <v>111</v>
       </c>
       <c r="FJ3" s="69">
         <v>131</v>
       </c>
       <c r="FK3" s="69">
         <v>124</v>
       </c>
       <c r="FL3" s="69">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="FM3" s="69">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="FN3" s="69">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="FO3" s="69">
         <v>246</v>
       </c>
       <c r="FP3" s="69">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="FQ3" s="69">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="FR3" s="69">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="FS3" s="69">
         <v>180</v>
       </c>
       <c r="FT3" s="69">
         <v>123</v>
       </c>
       <c r="FU3" s="69">
         <v>153</v>
       </c>
       <c r="FV3" s="69">
         <v>105</v>
       </c>
       <c r="FW3" s="69">
         <v>128</v>
       </c>
       <c r="FX3" s="69">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="FY3" s="69">
         <v>127</v>
       </c>
       <c r="FZ3" s="69">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="GA3" s="69">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="GB3" s="69">
         <v>151</v>
       </c>
       <c r="GC3" s="72">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="GD3" s="72">
-        <v>508</v>
-[...1 lines deleted...]
-      <c r="GE3" s="72" t="s">
+        <v>512</v>
+      </c>
+      <c r="GE3" s="72">
+        <v>226</v>
+      </c>
+      <c r="GF3" s="72">
         <v>211</v>
       </c>
-      <c r="GF3" s="72" t="s">
-[...12 lines deleted...]
-        <v>211</v>
+      <c r="GG3" s="72">
+        <v>207</v>
+      </c>
+      <c r="GH3" s="72">
+        <v>109</v>
+      </c>
+      <c r="GI3" s="72">
+        <v>198</v>
+      </c>
+      <c r="GJ3" s="72">
+        <v>129</v>
+      </c>
+      <c r="GK3" s="72">
+        <v>144</v>
+      </c>
+      <c r="GL3" s="72">
+        <v>157</v>
+      </c>
+      <c r="GM3" s="72">
+        <v>102</v>
+      </c>
+      <c r="GN3" s="72">
+        <v>106</v>
+      </c>
+      <c r="GO3" s="59">
+        <v>85</v>
+      </c>
+      <c r="GP3" s="81" t="s">
+        <v>210</v>
       </c>
     </row>
-    <row r="4" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A4" s="51" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="B4" s="59" t="s">
         <v>163</v>
       </c>
       <c r="C4" s="59" t="s">
         <v>173</v>
       </c>
       <c r="D4" s="59" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F4" s="60" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="G4" s="71">
         <v>135</v>
       </c>
       <c r="H4" s="71">
         <v>287</v>
       </c>
       <c r="I4" s="71">
         <v>90</v>
       </c>
       <c r="J4" s="71">
         <v>115</v>
       </c>
       <c r="K4" s="71">
         <v>125</v>
       </c>
       <c r="L4" s="71">
         <v>173</v>
       </c>
       <c r="M4" s="71">
         <v>90</v>
       </c>
       <c r="N4" s="71">
         <v>165</v>
       </c>
@@ -20620,1482 +20705,1532 @@
       <c r="CR4" s="71">
         <v>95</v>
       </c>
       <c r="CS4" s="71">
         <v>174</v>
       </c>
       <c r="CT4" s="71">
         <v>59</v>
       </c>
       <c r="CU4" s="71">
         <v>90</v>
       </c>
       <c r="CV4" s="71">
         <v>338</v>
       </c>
       <c r="CW4" s="71">
         <v>233</v>
       </c>
       <c r="CX4" s="71">
         <v>298</v>
       </c>
       <c r="CY4" s="71">
         <v>669</v>
       </c>
       <c r="CZ4" s="71">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="DA4" s="71">
         <v>277</v>
       </c>
       <c r="DB4" s="71">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="DC4" s="71">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="DD4" s="71">
         <v>170</v>
       </c>
       <c r="DE4" s="71">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="DF4" s="71">
         <v>115</v>
       </c>
       <c r="DG4" s="71">
         <v>134</v>
       </c>
       <c r="DH4" s="71">
         <v>187</v>
       </c>
       <c r="DI4" s="71">
         <v>163</v>
       </c>
       <c r="DJ4" s="71">
         <v>355</v>
       </c>
       <c r="DK4" s="71">
         <v>619</v>
       </c>
       <c r="DL4" s="71">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="DM4" s="71">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="DN4" s="71">
         <v>320</v>
       </c>
       <c r="DO4" s="71">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="DP4" s="71">
         <v>131</v>
       </c>
       <c r="DQ4" s="71">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="DR4" s="71">
         <v>145</v>
       </c>
       <c r="DS4" s="71">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="DT4" s="71">
         <v>123</v>
       </c>
       <c r="DU4" s="71">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="DV4" s="71">
         <v>249</v>
       </c>
       <c r="DW4" s="71">
         <v>397</v>
       </c>
       <c r="DX4" s="71">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="DY4" s="71">
         <v>137</v>
       </c>
       <c r="DZ4" s="71">
         <v>51</v>
       </c>
       <c r="EA4" s="71">
         <v>10</v>
       </c>
       <c r="EB4" s="71">
         <v>5</v>
       </c>
       <c r="EC4" s="71">
         <v>38</v>
       </c>
       <c r="ED4" s="71">
         <v>5</v>
       </c>
       <c r="EE4" s="71">
         <v>52</v>
       </c>
       <c r="EF4" s="71">
         <v>57</v>
       </c>
       <c r="EG4" s="71">
         <v>56</v>
       </c>
       <c r="EH4" s="71">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="EI4" s="71">
         <v>73</v>
       </c>
       <c r="EJ4" s="71">
         <v>48</v>
       </c>
       <c r="EK4" s="71">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="EL4" s="71">
         <v>56</v>
       </c>
       <c r="EM4" s="71">
         <v>85</v>
       </c>
       <c r="EN4" s="71">
         <v>93</v>
       </c>
       <c r="EO4" s="71">
         <v>8</v>
       </c>
       <c r="EP4" s="71">
         <v>120</v>
       </c>
       <c r="EQ4" s="71">
         <v>158</v>
       </c>
       <c r="ER4" s="71">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="ES4" s="71">
         <v>125</v>
       </c>
       <c r="ET4" s="71">
         <v>62</v>
       </c>
       <c r="EU4" s="71">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="EV4" s="71">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="EW4" s="71">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="EX4" s="71">
         <v>94</v>
       </c>
       <c r="EY4" s="71">
         <v>102</v>
       </c>
       <c r="EZ4" s="71">
         <v>80</v>
       </c>
       <c r="FA4" s="71">
         <v>70</v>
       </c>
       <c r="FB4" s="71">
         <v>73</v>
       </c>
       <c r="FC4" s="71">
         <v>97</v>
       </c>
       <c r="FD4" s="71">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="FE4" s="71">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="FF4" s="71">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="FG4" s="71">
         <v>422</v>
       </c>
       <c r="FH4" s="71">
         <v>264</v>
       </c>
       <c r="FI4" s="71">
         <v>266</v>
       </c>
       <c r="FJ4" s="71">
         <v>192</v>
       </c>
       <c r="FK4" s="71">
         <v>163</v>
       </c>
       <c r="FL4" s="71">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="FM4" s="71">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="FN4" s="71">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="FO4" s="71">
         <v>165</v>
       </c>
       <c r="FP4" s="71">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="FQ4" s="71">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="FR4" s="71">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="FS4" s="71">
         <v>445</v>
       </c>
       <c r="FT4" s="71">
         <v>335</v>
       </c>
       <c r="FU4" s="71">
         <v>161</v>
       </c>
       <c r="FV4" s="71">
         <v>247</v>
       </c>
       <c r="FW4" s="71">
         <v>146</v>
       </c>
       <c r="FX4" s="71">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="FY4" s="71">
         <v>111</v>
       </c>
       <c r="FZ4" s="71">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="GA4" s="71">
         <v>141</v>
       </c>
       <c r="GB4" s="71">
         <v>177</v>
       </c>
-      <c r="GC4" s="72">
-[...21 lines deleted...]
-        <v>211</v>
+      <c r="GC4" s="71">
+        <v>232</v>
+      </c>
+      <c r="GD4" s="71">
+        <v>207</v>
+      </c>
+      <c r="GE4" s="71">
+        <v>534</v>
+      </c>
+      <c r="GF4" s="71">
+        <v>444</v>
+      </c>
+      <c r="GG4" s="71">
+        <v>340</v>
+      </c>
+      <c r="GH4" s="71">
+        <v>339</v>
+      </c>
+      <c r="GI4" s="71">
+        <v>186</v>
+      </c>
+      <c r="GJ4" s="71">
+        <v>150</v>
+      </c>
+      <c r="GK4" s="71">
+        <v>118</v>
+      </c>
+      <c r="GL4" s="71">
+        <v>196</v>
+      </c>
+      <c r="GM4" s="71">
+        <v>83</v>
+      </c>
+      <c r="GN4" s="71">
+        <v>93</v>
+      </c>
+      <c r="GO4" s="71">
+        <v>127</v>
+      </c>
+      <c r="GP4" s="81" t="s">
+        <v>210</v>
       </c>
     </row>
-    <row r="5" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A5" s="51" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="B5" s="59" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="C5" s="59" t="s">
         <v>173</v>
       </c>
       <c r="D5" s="59" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F5" s="60" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="G5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="H5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="I5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="J5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="K5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="L5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="M5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="N5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="O5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="P5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Q5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="R5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="S5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="T5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="U5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="V5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="W5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="X5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Y5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Z5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AA5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AB5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AC5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AD5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AE5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AF5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AG5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AH5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AI5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AJ5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AK5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AL5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AM5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AN5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AO5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AP5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AQ5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AR5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AS5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AT5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AU5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AV5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AW5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AX5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AY5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AZ5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BA5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BB5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BC5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BD5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BE5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BF5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BG5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BH5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BI5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BJ5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BK5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BL5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BM5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BN5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BO5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BP5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BQ5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BR5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BS5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BT5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BU5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BV5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BW5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BX5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BY5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BZ5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CA5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CB5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CC5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CD5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CE5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CF5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CG5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CH5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CI5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CJ5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CK5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CL5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CM5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CN5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CO5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CP5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CQ5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CR5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CS5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CT5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CU5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CV5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CW5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CX5" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CY5" s="62">
         <v>172</v>
       </c>
       <c r="CZ5" s="62">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="DA5" s="62">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="DB5" s="62">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="DC5" s="62">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="DD5" s="62">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="DE5" s="62">
         <v>69</v>
       </c>
       <c r="DF5" s="62">
         <v>94</v>
       </c>
       <c r="DG5" s="62">
         <v>133</v>
       </c>
       <c r="DH5" s="62">
         <v>106</v>
       </c>
       <c r="DI5" s="62">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="DJ5" s="62">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="DK5" s="62">
         <v>196</v>
       </c>
       <c r="DL5" s="62">
         <v>88</v>
       </c>
       <c r="DM5" s="62">
         <v>152</v>
       </c>
       <c r="DN5" s="62">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="DO5" s="62">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="DP5" s="62">
         <v>116</v>
       </c>
       <c r="DQ5" s="62">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="DR5" s="62">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="DS5" s="62">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="DT5" s="62">
         <v>99</v>
       </c>
       <c r="DU5" s="62">
         <v>144</v>
       </c>
       <c r="DV5" s="62">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="DW5" s="62">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="DX5" s="62">
         <v>178</v>
       </c>
       <c r="DY5" s="62">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="DZ5" s="62">
         <v>15</v>
       </c>
       <c r="EA5" s="62">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="EB5" s="62">
         <v>2</v>
       </c>
       <c r="EC5" s="62">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="ED5" s="65"/>
       <c r="EE5" s="62">
         <v>42</v>
       </c>
       <c r="EF5" s="62">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="EG5" s="62">
         <v>32</v>
       </c>
       <c r="EH5" s="62">
         <v>24</v>
       </c>
       <c r="EI5" s="62">
         <v>50</v>
       </c>
       <c r="EJ5" s="62">
         <v>44</v>
       </c>
       <c r="EK5" s="62">
         <v>39</v>
       </c>
-      <c r="EL5" s="65">
-[...1 lines deleted...]
-      </c>
+      <c r="EL5" s="65"/>
       <c r="EM5" s="62">
         <v>51</v>
       </c>
       <c r="EN5" s="62">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="EO5" s="62">
         <v>4</v>
       </c>
       <c r="EP5" s="62">
         <v>108</v>
       </c>
       <c r="EQ5" s="62">
         <v>104</v>
       </c>
       <c r="ER5" s="62">
         <v>48</v>
       </c>
       <c r="ES5" s="62">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="ET5" s="62">
         <v>37</v>
       </c>
       <c r="EU5" s="62">
         <v>82</v>
       </c>
       <c r="EV5" s="62">
         <v>45</v>
       </c>
       <c r="EW5" s="62">
         <v>113</v>
       </c>
       <c r="EX5" s="62">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="EY5" s="62">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="EZ5" s="62">
         <v>69</v>
       </c>
       <c r="FA5" s="62">
         <v>138</v>
       </c>
       <c r="FB5" s="62">
         <v>120</v>
       </c>
       <c r="FC5" s="62">
         <v>124</v>
       </c>
       <c r="FD5" s="62">
         <v>104</v>
       </c>
       <c r="FE5" s="62">
         <v>153</v>
       </c>
       <c r="FF5" s="62">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="FG5" s="64">
         <v>151</v>
       </c>
       <c r="FH5" s="64">
         <v>89</v>
       </c>
       <c r="FI5" s="64">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="FJ5" s="64">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="FK5" s="64">
         <v>109</v>
       </c>
       <c r="FL5" s="64">
         <v>93</v>
       </c>
       <c r="FM5" s="64">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="FN5" s="64">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="FO5" s="64">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="FP5" s="64">
         <v>130</v>
       </c>
       <c r="FQ5" s="64">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="FR5" s="64">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="FS5" s="64">
         <v>149</v>
       </c>
       <c r="FT5" s="64">
         <v>87</v>
       </c>
       <c r="FU5" s="64">
         <v>116</v>
       </c>
       <c r="FV5" s="64">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="FW5" s="64">
         <v>85</v>
       </c>
       <c r="FX5" s="64">
         <v>90</v>
       </c>
       <c r="FY5" s="64">
+        <v>98</v>
+      </c>
+      <c r="FZ5" s="64">
+        <v>90</v>
+      </c>
+      <c r="GA5" s="64">
+        <v>187</v>
+      </c>
+      <c r="GB5" s="64">
+        <v>133</v>
+      </c>
+      <c r="GC5" s="72">
         <v>94</v>
       </c>
-      <c r="FZ5" s="64">
-[...10 lines deleted...]
-      </c>
       <c r="GD5" s="72">
-        <v>164</v>
-[...17 lines deleted...]
-        <v>211</v>
+        <v>183</v>
+      </c>
+      <c r="GE5" s="72">
+        <v>186</v>
+      </c>
+      <c r="GF5" s="72">
+        <v>160</v>
+      </c>
+      <c r="GG5" s="72">
+        <v>170</v>
+      </c>
+      <c r="GH5" s="72">
+        <v>85</v>
+      </c>
+      <c r="GI5" s="72">
+        <v>155</v>
+      </c>
+      <c r="GJ5" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GK5" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GL5" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GM5" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GN5" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GO5" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GP5" s="81" t="s">
+        <v>210</v>
       </c>
     </row>
-    <row r="6" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A6" s="51" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="B6" s="59" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="C6" s="59" t="s">
         <v>173</v>
       </c>
       <c r="D6" s="59" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F6" s="60" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="G6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="H6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="I6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="J6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="K6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="L6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="M6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="N6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="O6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="P6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Q6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="R6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="S6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="T6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="U6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="V6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="W6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="X6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Y6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Z6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AA6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AB6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AC6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AD6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AE6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AF6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AG6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AH6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AI6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AJ6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AK6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AL6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AM6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AN6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AO6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AP6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AQ6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AR6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AS6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AT6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AU6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AV6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AW6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AX6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AY6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AZ6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BA6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BB6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BC6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BD6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BE6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BF6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BG6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BH6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BI6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BJ6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BK6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BL6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BM6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BN6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BO6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BP6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BQ6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BR6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BS6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BT6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BU6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BV6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BW6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BX6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BY6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BZ6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CA6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CB6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CC6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CD6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CE6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CF6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CG6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CH6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CI6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CJ6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CK6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CL6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CM6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CN6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CO6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CP6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CQ6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CR6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CS6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CT6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CU6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CV6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CW6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CX6" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CY6" s="62">
         <v>668</v>
       </c>
       <c r="CZ6" s="62">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="DA6" s="62">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="DB6" s="62">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="DC6" s="62">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="DD6" s="62">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="DE6" s="62">
         <v>169</v>
       </c>
       <c r="DF6" s="62">
         <v>158</v>
       </c>
       <c r="DG6" s="62">
         <v>139</v>
       </c>
       <c r="DH6" s="62">
         <v>204</v>
       </c>
       <c r="DI6" s="62">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="DJ6" s="62">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="DK6" s="62">
         <v>597</v>
       </c>
       <c r="DL6" s="62">
         <v>370</v>
       </c>
       <c r="DM6" s="62">
         <v>438</v>
       </c>
       <c r="DN6" s="62">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="DO6" s="62">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="DP6" s="62">
         <v>147</v>
       </c>
       <c r="DQ6" s="62">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="DR6" s="62">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="DS6" s="62">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="DT6" s="62">
         <v>137</v>
       </c>
       <c r="DU6" s="62">
         <v>286</v>
       </c>
       <c r="DV6" s="62">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="DW6" s="62">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="DX6" s="62">
         <v>497</v>
       </c>
       <c r="DY6" s="62">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="DZ6" s="62">
         <v>45</v>
       </c>
       <c r="EA6" s="62">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="EB6" s="62">
         <v>6</v>
       </c>
       <c r="EC6" s="62">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="ED6" s="62">
         <v>5</v>
       </c>
       <c r="EE6" s="62">
         <v>55</v>
       </c>
       <c r="EF6" s="62">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="EG6" s="62">
         <v>52</v>
       </c>
       <c r="EH6" s="62">
         <v>86</v>
       </c>
       <c r="EI6" s="62">
         <v>54</v>
       </c>
       <c r="EJ6" s="62">
         <v>65</v>
       </c>
       <c r="EK6" s="62">
         <v>54</v>
       </c>
       <c r="EL6" s="62">
         <v>56</v>
       </c>
       <c r="EM6" s="62">
         <v>109</v>
       </c>
       <c r="EN6" s="62">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="EO6" s="62">
         <v>7</v>
       </c>
       <c r="EP6" s="62">
         <v>121</v>
       </c>
       <c r="EQ6" s="62">
         <v>151</v>
       </c>
       <c r="ER6" s="62">
         <v>142</v>
       </c>
       <c r="ES6" s="62">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="ET6" s="62">
         <v>118</v>
       </c>
       <c r="EU6" s="62">
         <v>190</v>
       </c>
       <c r="EV6" s="62">
         <v>123</v>
       </c>
       <c r="EW6" s="62">
         <v>180</v>
       </c>
       <c r="EX6" s="62">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="EY6" s="62">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="EZ6" s="62">
         <v>90</v>
       </c>
       <c r="FA6" s="62">
         <v>121</v>
       </c>
       <c r="FB6" s="62">
         <v>61</v>
       </c>
       <c r="FC6" s="62">
         <v>84</v>
       </c>
       <c r="FD6" s="62">
         <v>131</v>
       </c>
       <c r="FE6" s="62">
         <v>207</v>
       </c>
       <c r="FF6" s="62">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="FG6" s="64">
         <v>450</v>
       </c>
       <c r="FH6" s="64">
         <v>304</v>
       </c>
       <c r="FI6" s="64">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="FJ6" s="64">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="FK6" s="64">
         <v>178</v>
       </c>
       <c r="FL6" s="64">
         <v>138</v>
       </c>
       <c r="FM6" s="64">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="FN6" s="64">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="FO6" s="64">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="FP6" s="64">
         <v>159</v>
       </c>
       <c r="FQ6" s="64">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="FR6" s="64">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="FS6" s="64">
         <v>476</v>
       </c>
       <c r="FT6" s="64">
         <v>371</v>
       </c>
       <c r="FU6" s="64">
         <v>198</v>
       </c>
       <c r="FV6" s="64">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="FW6" s="64">
         <v>189</v>
       </c>
       <c r="FX6" s="64">
         <v>106</v>
       </c>
       <c r="FY6" s="64">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="FZ6" s="64">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="GA6" s="64">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="GB6" s="64">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="GC6" s="72">
-        <v>345</v>
+        <v>328</v>
       </c>
       <c r="GD6" s="72">
-        <v>556</v>
-[...17 lines deleted...]
-        <v>211</v>
+        <v>536</v>
+      </c>
+      <c r="GE6" s="72">
+        <v>574</v>
+      </c>
+      <c r="GF6" s="72">
+        <v>495</v>
+      </c>
+      <c r="GG6" s="72">
+        <v>377</v>
+      </c>
+      <c r="GH6" s="72">
+        <v>363</v>
+      </c>
+      <c r="GI6" s="72">
+        <v>229</v>
+      </c>
+      <c r="GJ6" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GK6" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GL6" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GM6" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GN6" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GO6" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GP6" s="81" t="s">
+        <v>210</v>
       </c>
     </row>
-    <row r="7" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A7" s="59" t="s">
         <v>155</v>
       </c>
       <c r="B7" s="59" t="s">
         <v>156</v>
       </c>
       <c r="C7" s="59" t="s">
         <v>173</v>
       </c>
       <c r="D7" s="59" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F7" s="60" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="G7" s="58">
         <v>384</v>
       </c>
       <c r="H7" s="58">
         <v>324</v>
       </c>
       <c r="I7" s="58">
         <v>213</v>
       </c>
       <c r="J7" s="58">
         <v>135</v>
       </c>
       <c r="K7" s="58">
         <v>272</v>
       </c>
       <c r="L7" s="58">
         <v>280</v>
       </c>
       <c r="M7" s="58">
         <v>265</v>
       </c>
       <c r="N7" s="58">
         <v>324</v>
       </c>
@@ -22414,51 +22549,51 @@
       <c r="DO7" s="70">
         <v>347</v>
       </c>
       <c r="DP7" s="70">
         <v>347</v>
       </c>
       <c r="DQ7" s="70">
         <v>236</v>
       </c>
       <c r="DR7" s="70">
         <v>383</v>
       </c>
       <c r="DS7" s="70">
         <v>299</v>
       </c>
       <c r="DT7" s="70">
         <v>244</v>
       </c>
       <c r="DU7" s="70">
         <v>297</v>
       </c>
       <c r="DV7" s="70">
         <v>443</v>
       </c>
       <c r="DW7" s="70">
-        <v>857</v>
+        <v>856</v>
       </c>
       <c r="DX7" s="70">
         <v>685</v>
       </c>
       <c r="DY7" s="70">
         <v>261</v>
       </c>
       <c r="DZ7" s="70">
         <v>54</v>
       </c>
       <c r="EA7" s="70">
         <v>43</v>
       </c>
       <c r="EB7" s="70">
         <v>21</v>
       </c>
       <c r="EC7" s="70">
         <v>124</v>
       </c>
       <c r="ED7" s="70">
         <v>6</v>
       </c>
       <c r="EE7" s="70">
         <v>79</v>
       </c>
@@ -22588,89 +22723,107 @@
       <c r="FU7" s="70">
         <v>366</v>
       </c>
       <c r="FV7" s="70">
         <v>403</v>
       </c>
       <c r="FW7" s="70">
         <v>300</v>
       </c>
       <c r="FX7" s="70">
         <v>249</v>
       </c>
       <c r="FY7" s="70">
         <v>273</v>
       </c>
       <c r="FZ7" s="70">
         <v>258</v>
       </c>
       <c r="GA7" s="70">
         <v>231</v>
       </c>
       <c r="GB7" s="70">
         <v>252</v>
       </c>
       <c r="GC7" s="72">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="GD7" s="71">
         <v>490</v>
       </c>
       <c r="GE7" s="71">
         <v>972</v>
       </c>
       <c r="GF7" s="71">
         <v>662</v>
       </c>
       <c r="GG7" s="71">
         <v>612</v>
       </c>
       <c r="GH7" s="71">
         <v>493</v>
       </c>
       <c r="GI7" s="71">
-        <v>403</v>
-[...1 lines deleted...]
-      <c r="GJ7" s="71">
+        <v>405</v>
+      </c>
+      <c r="GJ7" s="81">
         <v>295</v>
       </c>
+      <c r="GK7" s="81">
+        <v>266</v>
+      </c>
+      <c r="GL7" s="81">
+        <v>385</v>
+      </c>
+      <c r="GM7" s="81">
+        <v>201</v>
+      </c>
+      <c r="GN7" s="81">
+        <v>201</v>
+      </c>
+      <c r="GO7" s="81">
+        <v>321</v>
+      </c>
+      <c r="GP7" s="81" t="s">
+        <v>210</v>
+      </c>
     </row>
-    <row r="8" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A8" s="59" t="s">
         <v>159</v>
       </c>
       <c r="B8" s="59" t="s">
         <v>161</v>
       </c>
       <c r="C8" s="59" t="s">
         <v>173</v>
       </c>
       <c r="D8" s="59" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F8" s="60" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="G8" s="58">
         <v>253</v>
       </c>
       <c r="H8" s="58">
         <v>119</v>
       </c>
       <c r="I8" s="58">
         <v>37</v>
       </c>
       <c r="J8" s="58">
         <v>51</v>
       </c>
       <c r="K8" s="58">
         <v>96</v>
       </c>
       <c r="L8" s="58">
         <v>169</v>
       </c>
       <c r="M8" s="58">
         <v>114</v>
       </c>
       <c r="N8" s="58">
         <v>162</v>
       </c>
@@ -22923,51 +23076,51 @@
       <c r="CS8" s="58">
         <v>123</v>
       </c>
       <c r="CT8" s="58">
         <v>117</v>
       </c>
       <c r="CU8" s="58">
         <v>126</v>
       </c>
       <c r="CV8" s="58">
         <v>139</v>
       </c>
       <c r="CW8" s="58">
         <v>119</v>
       </c>
       <c r="CX8" s="58">
         <v>102</v>
       </c>
       <c r="CY8" s="73">
         <v>294</v>
       </c>
       <c r="CZ8" s="73">
         <v>228</v>
       </c>
       <c r="DA8" s="73">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="DB8" s="73">
         <v>115</v>
       </c>
       <c r="DC8" s="73">
         <v>112</v>
       </c>
       <c r="DD8" s="73">
         <v>166</v>
       </c>
       <c r="DE8" s="73">
         <v>152</v>
       </c>
       <c r="DF8" s="73">
         <v>201</v>
       </c>
       <c r="DG8" s="73">
         <v>141</v>
       </c>
       <c r="DH8" s="73">
         <v>132</v>
       </c>
       <c r="DI8" s="73">
         <v>105</v>
       </c>
@@ -22989,51 +23142,51 @@
       <c r="DO8" s="73">
         <v>140</v>
       </c>
       <c r="DP8" s="73">
         <v>201</v>
       </c>
       <c r="DQ8" s="73">
         <v>127</v>
       </c>
       <c r="DR8" s="73">
         <v>225</v>
       </c>
       <c r="DS8" s="73">
         <v>142</v>
       </c>
       <c r="DT8" s="73">
         <v>129</v>
       </c>
       <c r="DU8" s="73">
         <v>124</v>
       </c>
       <c r="DV8" s="73">
         <v>181</v>
       </c>
       <c r="DW8" s="73">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="DX8" s="73">
         <v>218</v>
       </c>
       <c r="DY8" s="73">
         <v>99</v>
       </c>
       <c r="DZ8" s="73">
         <v>11</v>
       </c>
       <c r="EA8" s="73">
         <v>31</v>
       </c>
       <c r="EB8" s="73">
         <v>2</v>
       </c>
       <c r="EC8" s="73">
         <v>48</v>
       </c>
       <c r="ED8" s="73">
         <v>4</v>
       </c>
       <c r="EE8" s="73">
         <v>20</v>
       </c>
@@ -23139,113 +23292,131 @@
       <c r="FM8" s="73">
         <v>213</v>
       </c>
       <c r="FN8" s="73">
         <v>195</v>
       </c>
       <c r="FO8" s="73">
         <v>166</v>
       </c>
       <c r="FP8" s="73">
         <v>140</v>
       </c>
       <c r="FQ8" s="73">
         <v>103</v>
       </c>
       <c r="FR8" s="73">
         <v>130</v>
       </c>
       <c r="FS8" s="73">
         <v>487</v>
       </c>
       <c r="FT8" s="73">
         <v>146</v>
       </c>
       <c r="FU8" s="73">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="FV8" s="73">
         <v>140</v>
       </c>
       <c r="FW8" s="73">
         <v>121</v>
       </c>
       <c r="FX8" s="73">
         <v>142</v>
       </c>
       <c r="FY8" s="73">
         <v>175</v>
       </c>
       <c r="FZ8" s="73">
         <v>149</v>
       </c>
       <c r="GA8" s="73">
         <v>108</v>
       </c>
       <c r="GB8" s="73">
         <v>94</v>
       </c>
       <c r="GC8" s="72">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="GD8" s="72">
         <v>210</v>
       </c>
-      <c r="GE8" s="72" t="s">
-[...15 lines deleted...]
-        <v>211</v>
+      <c r="GE8" s="72">
+        <v>541</v>
+      </c>
+      <c r="GF8" s="72">
+        <v>233</v>
+      </c>
+      <c r="GG8" s="72">
+        <v>225</v>
+      </c>
+      <c r="GH8" s="72">
+        <v>129</v>
+      </c>
+      <c r="GI8" s="72">
+        <v>193</v>
+      </c>
+      <c r="GJ8" s="72">
+        <v>163</v>
+      </c>
+      <c r="GK8" s="72">
+        <v>148</v>
+      </c>
+      <c r="GL8" s="72">
+        <v>165</v>
+      </c>
+      <c r="GM8" s="72">
+        <v>92</v>
+      </c>
+      <c r="GN8" s="72">
+        <v>76</v>
+      </c>
+      <c r="GO8" s="59">
+        <v>137</v>
+      </c>
+      <c r="GP8" s="81" t="s">
+        <v>210</v>
       </c>
     </row>
-    <row r="9" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A9" s="59" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="B9" s="59" t="s">
         <v>164</v>
       </c>
       <c r="C9" s="59" t="s">
         <v>173</v>
       </c>
       <c r="D9" s="59" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F9" s="60" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="G9" s="71">
         <v>131</v>
       </c>
       <c r="H9" s="71">
         <v>205</v>
       </c>
       <c r="I9" s="71">
         <v>176</v>
       </c>
       <c r="J9" s="71">
         <v>84</v>
       </c>
       <c r="K9" s="71">
         <v>176</v>
       </c>
       <c r="L9" s="71">
         <v>111</v>
       </c>
       <c r="M9" s="71">
         <v>151</v>
       </c>
       <c r="N9" s="71">
         <v>162</v>
       </c>
@@ -23498,51 +23669,51 @@
       <c r="CS9" s="71">
         <v>125</v>
       </c>
       <c r="CT9" s="71">
         <v>132</v>
       </c>
       <c r="CU9" s="71">
         <v>68</v>
       </c>
       <c r="CV9" s="71">
         <v>242</v>
       </c>
       <c r="CW9" s="71">
         <v>251</v>
       </c>
       <c r="CX9" s="71">
         <v>281</v>
       </c>
       <c r="CY9" s="71">
         <v>472</v>
       </c>
       <c r="CZ9" s="71">
         <v>503</v>
       </c>
       <c r="DA9" s="71">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="DB9" s="71">
         <v>269</v>
       </c>
       <c r="DC9" s="71">
         <v>276</v>
       </c>
       <c r="DD9" s="71">
         <v>201</v>
       </c>
       <c r="DE9" s="71">
         <v>150</v>
       </c>
       <c r="DF9" s="71">
         <v>107</v>
       </c>
       <c r="DG9" s="71">
         <v>121</v>
       </c>
       <c r="DH9" s="71">
         <v>161</v>
       </c>
       <c r="DI9" s="71">
         <v>168</v>
       </c>
@@ -23714,401 +23885,419 @@
       <c r="FM9" s="71">
         <v>114</v>
       </c>
       <c r="FN9" s="71">
         <v>97</v>
       </c>
       <c r="FO9" s="71">
         <v>123</v>
       </c>
       <c r="FP9" s="71">
         <v>162</v>
       </c>
       <c r="FQ9" s="71">
         <v>118</v>
       </c>
       <c r="FR9" s="71">
         <v>218</v>
       </c>
       <c r="FS9" s="71">
         <v>334</v>
       </c>
       <c r="FT9" s="71">
         <v>361</v>
       </c>
       <c r="FU9" s="71">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="FV9" s="71">
         <v>263</v>
       </c>
       <c r="FW9" s="71">
         <v>179</v>
       </c>
       <c r="FX9" s="71">
         <v>107</v>
       </c>
       <c r="FY9" s="71">
         <v>98</v>
       </c>
       <c r="FZ9" s="71">
         <v>109</v>
       </c>
       <c r="GA9" s="71">
         <v>123</v>
       </c>
       <c r="GB9" s="71">
         <v>158</v>
       </c>
       <c r="GC9" s="72">
         <v>171</v>
       </c>
       <c r="GD9" s="72">
         <v>280</v>
       </c>
-      <c r="GE9" s="72" t="s">
-[...15 lines deleted...]
-        <v>211</v>
+      <c r="GE9" s="72">
+        <v>431</v>
+      </c>
+      <c r="GF9" s="72">
+        <v>429</v>
+      </c>
+      <c r="GG9" s="72">
+        <v>387</v>
+      </c>
+      <c r="GH9" s="72">
+        <v>364</v>
+      </c>
+      <c r="GI9" s="72">
+        <v>212</v>
+      </c>
+      <c r="GJ9" s="72">
+        <v>132</v>
+      </c>
+      <c r="GK9" s="72">
+        <v>118</v>
+      </c>
+      <c r="GL9" s="72">
+        <v>220</v>
+      </c>
+      <c r="GM9" s="72">
+        <v>109</v>
+      </c>
+      <c r="GN9" s="72">
+        <v>125</v>
+      </c>
+      <c r="GO9" s="59">
+        <v>184</v>
+      </c>
+      <c r="GP9" s="81" t="s">
+        <v>210</v>
       </c>
     </row>
-    <row r="10" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A10" s="59" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="B10" s="59" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="C10" s="59" t="s">
         <v>173</v>
       </c>
       <c r="D10" s="59" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F10" s="60" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="G10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="H10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="I10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="J10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="K10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="L10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="M10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="N10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="O10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="P10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Q10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="R10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="S10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="T10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="U10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="V10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="W10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="X10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Y10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Z10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AA10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AB10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AC10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AD10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AE10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AF10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AG10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AH10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AI10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AJ10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AK10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AL10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AM10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AN10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AO10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AP10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AQ10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AR10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AS10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AT10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AU10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AV10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AW10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AX10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AY10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AZ10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BA10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BB10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BC10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BD10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BE10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BF10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BG10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BH10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BI10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BJ10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BK10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BL10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BM10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BN10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BO10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BP10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BQ10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BR10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BS10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BT10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BU10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BV10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BW10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BX10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BY10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BZ10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CA10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CB10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CC10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CD10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CE10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CF10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CG10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CH10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CI10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CJ10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CK10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CL10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CM10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CN10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CO10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CP10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CQ10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CR10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CS10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CT10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CU10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CV10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CW10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CX10" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CY10" s="62">
         <v>157</v>
       </c>
       <c r="CZ10" s="62">
         <v>166</v>
       </c>
       <c r="DA10" s="62">
         <v>107</v>
       </c>
       <c r="DB10" s="62">
         <v>79</v>
       </c>
       <c r="DC10" s="62">
         <v>76</v>
       </c>
       <c r="DD10" s="62">
         <v>141</v>
       </c>
       <c r="DE10" s="62">
         <v>147</v>
       </c>
       <c r="DF10" s="62">
         <v>114</v>
       </c>
@@ -24139,51 +24328,51 @@
       <c r="DO10" s="62">
         <v>97</v>
       </c>
       <c r="DP10" s="62">
         <v>207</v>
       </c>
       <c r="DQ10" s="62">
         <v>122</v>
       </c>
       <c r="DR10" s="62">
         <v>185</v>
       </c>
       <c r="DS10" s="62">
         <v>107</v>
       </c>
       <c r="DT10" s="62">
         <v>95</v>
       </c>
       <c r="DU10" s="62">
         <v>99</v>
       </c>
       <c r="DV10" s="62">
         <v>171</v>
       </c>
       <c r="DW10" s="62">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="DX10" s="62">
         <v>131</v>
       </c>
       <c r="DY10" s="62">
         <v>60</v>
       </c>
       <c r="DZ10" s="62">
         <v>6</v>
       </c>
       <c r="EA10" s="62">
         <v>9</v>
       </c>
       <c r="EB10" s="65">
         <v>0</v>
       </c>
       <c r="EC10" s="62">
         <v>71</v>
       </c>
       <c r="ED10" s="62">
         <v>6</v>
       </c>
       <c r="EE10" s="62">
         <v>33</v>
       </c>
@@ -24283,407 +24472,425 @@
       <c r="FK10" s="64">
         <v>86</v>
       </c>
       <c r="FL10" s="64">
         <v>99</v>
       </c>
       <c r="FM10" s="64">
         <v>192</v>
       </c>
       <c r="FN10" s="64">
         <v>166</v>
       </c>
       <c r="FO10" s="64">
         <v>144</v>
       </c>
       <c r="FP10" s="64">
         <v>122</v>
       </c>
       <c r="FQ10" s="64">
         <v>90</v>
       </c>
       <c r="FR10" s="64">
         <v>147</v>
       </c>
       <c r="FS10" s="64">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="FT10" s="64">
         <v>74</v>
       </c>
       <c r="FU10" s="64">
         <v>104</v>
       </c>
       <c r="FV10" s="64">
         <v>121</v>
       </c>
       <c r="FW10" s="64">
         <v>99</v>
       </c>
       <c r="FX10" s="64">
         <v>125</v>
       </c>
       <c r="FY10" s="64">
         <v>155</v>
       </c>
       <c r="FZ10" s="64">
         <v>125</v>
       </c>
       <c r="GA10" s="64">
         <v>107</v>
       </c>
       <c r="GB10" s="64">
         <v>89</v>
       </c>
       <c r="GC10" s="72">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="GD10" s="72">
         <v>209</v>
       </c>
-      <c r="GE10" s="72" t="s">
-[...15 lines deleted...]
-        <v>211</v>
+      <c r="GE10" s="72">
+        <v>173</v>
+      </c>
+      <c r="GF10" s="72">
+        <v>156</v>
+      </c>
+      <c r="GG10" s="72">
+        <v>162</v>
+      </c>
+      <c r="GH10" s="72">
+        <v>103</v>
+      </c>
+      <c r="GI10" s="72">
+        <v>142</v>
+      </c>
+      <c r="GJ10" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GK10" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GL10" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GM10" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GN10" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GO10" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GP10" s="81" t="s">
+        <v>210</v>
       </c>
     </row>
-    <row r="11" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A11" s="59" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="B11" s="59" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="C11" s="59" t="s">
         <v>173</v>
       </c>
       <c r="D11" s="59" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F11" s="60" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="G11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="H11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="I11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="J11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="K11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="L11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="M11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="N11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="O11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="P11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Q11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="R11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="S11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="T11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="U11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="V11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="W11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="X11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Y11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Z11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AA11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AB11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AC11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AD11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AE11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AF11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AG11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AH11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AI11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AJ11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AK11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AL11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AM11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AN11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AO11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AP11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AQ11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AR11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AS11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AT11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AU11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AV11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AW11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AX11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AY11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AZ11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BA11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BB11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BC11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BD11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BE11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BF11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BG11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BH11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BI11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BJ11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BK11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BL11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BM11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BN11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BO11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BP11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BQ11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BR11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BS11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BT11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BU11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BV11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BW11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BX11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BY11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BZ11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CA11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CB11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CC11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CD11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CE11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CF11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CG11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CH11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CI11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CJ11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CK11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CL11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CM11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CN11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CO11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CP11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CQ11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CR11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CS11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CT11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CU11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CV11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CW11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CX11" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CY11" s="62">
         <v>609</v>
       </c>
       <c r="CZ11" s="62">
         <v>565</v>
       </c>
       <c r="DA11" s="62">
         <v>352</v>
       </c>
       <c r="DB11" s="62">
         <v>305</v>
       </c>
       <c r="DC11" s="62">
         <v>312</v>
       </c>
       <c r="DD11" s="62">
         <v>226</v>
       </c>
       <c r="DE11" s="62">
         <v>155</v>
       </c>
       <c r="DF11" s="62">
         <v>194</v>
       </c>
@@ -24858,122 +25065,140 @@
       <c r="FK11" s="64">
         <v>188</v>
       </c>
       <c r="FL11" s="64">
         <v>170</v>
       </c>
       <c r="FM11" s="64">
         <v>135</v>
       </c>
       <c r="FN11" s="64">
         <v>126</v>
       </c>
       <c r="FO11" s="64">
         <v>145</v>
       </c>
       <c r="FP11" s="64">
         <v>180</v>
       </c>
       <c r="FQ11" s="64">
         <v>131</v>
       </c>
       <c r="FR11" s="64">
         <v>201</v>
       </c>
       <c r="FS11" s="64">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="FT11" s="64">
         <v>433</v>
       </c>
       <c r="FU11" s="64">
         <v>262</v>
       </c>
       <c r="FV11" s="64">
         <v>282</v>
       </c>
       <c r="FW11" s="64">
         <v>201</v>
       </c>
       <c r="FX11" s="64">
         <v>124</v>
       </c>
       <c r="FY11" s="64">
         <v>118</v>
       </c>
       <c r="FZ11" s="64">
         <v>133</v>
       </c>
       <c r="GA11" s="64">
         <v>124</v>
       </c>
       <c r="GB11" s="64">
         <v>163</v>
       </c>
       <c r="GC11" s="72">
         <v>192</v>
       </c>
       <c r="GD11" s="72">
         <v>281</v>
       </c>
-      <c r="GE11" s="72" t="s">
-[...15 lines deleted...]
-        <v>211</v>
+      <c r="GE11" s="72">
+        <v>799</v>
+      </c>
+      <c r="GF11" s="72">
+        <v>506</v>
+      </c>
+      <c r="GG11" s="72">
+        <v>450</v>
+      </c>
+      <c r="GH11" s="72">
+        <v>390</v>
+      </c>
+      <c r="GI11" s="72">
+        <v>263</v>
+      </c>
+      <c r="GJ11" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GK11" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GL11" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GM11" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GN11" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GO11" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GP11" s="81" t="s">
+        <v>210</v>
       </c>
     </row>
-    <row r="12" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A12" s="59" t="s">
         <v>124</v>
       </c>
       <c r="B12" s="59" t="s">
         <v>125</v>
       </c>
       <c r="C12" s="59" t="s">
         <v>173</v>
       </c>
       <c r="D12" s="59" t="s">
         <v>126</v>
       </c>
       <c r="E12" s="59" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="F12" s="60" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="G12" s="59">
         <v>1</v>
       </c>
       <c r="H12" s="59">
         <v>2</v>
       </c>
       <c r="I12" s="59">
         <v>3</v>
       </c>
       <c r="J12" s="59">
         <v>6</v>
       </c>
       <c r="K12" s="59">
         <v>4</v>
       </c>
       <c r="L12" s="59">
         <v>0</v>
       </c>
       <c r="M12" s="59">
         <v>4</v>
       </c>
       <c r="N12" s="59">
         <v>3</v>
       </c>
@@ -25489,69 +25714,87 @@
       </c>
       <c r="GC12" s="71">
         <v>1</v>
       </c>
       <c r="GD12" s="71">
         <v>2</v>
       </c>
       <c r="GE12" s="71">
         <v>1</v>
       </c>
       <c r="GF12" s="71">
         <v>2</v>
       </c>
       <c r="GG12" s="71">
         <v>0</v>
       </c>
       <c r="GH12" s="71">
         <v>1</v>
       </c>
       <c r="GI12" s="71">
         <v>0</v>
       </c>
       <c r="GJ12" s="71">
         <v>0</v>
       </c>
+      <c r="GK12" s="71">
+        <v>0</v>
+      </c>
+      <c r="GL12" s="71">
+        <v>1</v>
+      </c>
+      <c r="GM12" s="71">
+        <v>2</v>
+      </c>
+      <c r="GN12" s="71">
+        <v>1</v>
+      </c>
+      <c r="GO12" s="59">
+        <v>2</v>
+      </c>
+      <c r="GP12" s="59">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A13" s="59" t="s">
         <v>127</v>
       </c>
       <c r="B13" s="59" t="s">
         <v>128</v>
       </c>
       <c r="C13" s="59" t="s">
         <v>173</v>
       </c>
       <c r="D13" s="59" t="s">
         <v>126</v>
       </c>
       <c r="E13" s="59" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="F13" s="60" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="G13" s="59">
         <v>0</v>
       </c>
       <c r="H13" s="59">
         <v>1</v>
       </c>
       <c r="I13" s="59">
         <v>1</v>
       </c>
       <c r="J13" s="59">
         <v>1</v>
       </c>
       <c r="K13" s="59">
         <v>2</v>
       </c>
       <c r="L13" s="59">
         <v>0</v>
       </c>
       <c r="M13" s="59">
         <v>3</v>
       </c>
       <c r="N13" s="59">
         <v>1</v>
       </c>
@@ -26067,69 +26310,87 @@
       </c>
       <c r="GC13" s="71">
         <v>1</v>
       </c>
       <c r="GD13" s="71">
         <v>2</v>
       </c>
       <c r="GE13" s="71">
         <v>1</v>
       </c>
       <c r="GF13" s="71">
         <v>2</v>
       </c>
       <c r="GG13" s="71">
         <v>0</v>
       </c>
       <c r="GH13" s="71">
         <v>0</v>
       </c>
       <c r="GI13" s="71">
         <v>0</v>
       </c>
       <c r="GJ13" s="71">
         <v>0</v>
       </c>
+      <c r="GK13" s="71">
+        <v>0</v>
+      </c>
+      <c r="GL13" s="71">
+        <v>1</v>
+      </c>
+      <c r="GM13" s="71">
+        <v>2</v>
+      </c>
+      <c r="GN13" s="71">
+        <v>1</v>
+      </c>
+      <c r="GO13" s="59">
+        <v>1</v>
+      </c>
+      <c r="GP13" s="59">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A14" s="59" t="s">
         <v>129</v>
       </c>
       <c r="B14" s="59" t="s">
         <v>130</v>
       </c>
       <c r="C14" s="59" t="s">
         <v>173</v>
       </c>
       <c r="D14" s="59" t="s">
         <v>126</v>
       </c>
       <c r="E14" s="59" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="F14" s="60" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="G14" s="59">
         <v>1</v>
       </c>
       <c r="H14" s="59">
         <v>1</v>
       </c>
       <c r="I14" s="59">
         <v>2</v>
       </c>
       <c r="J14" s="59">
         <v>5</v>
       </c>
       <c r="K14" s="59">
         <v>2</v>
       </c>
       <c r="L14" s="59">
         <v>0</v>
       </c>
       <c r="M14" s="59">
         <v>1</v>
       </c>
       <c r="N14" s="59">
         <v>2</v>
       </c>
@@ -26645,69 +26906,87 @@
       </c>
       <c r="GC14" s="71">
         <v>0</v>
       </c>
       <c r="GD14" s="71">
         <v>0</v>
       </c>
       <c r="GE14" s="71">
         <v>0</v>
       </c>
       <c r="GF14" s="71">
         <v>0</v>
       </c>
       <c r="GG14" s="71">
         <v>0</v>
       </c>
       <c r="GH14" s="71">
         <v>1</v>
       </c>
       <c r="GI14" s="71">
         <v>0</v>
       </c>
       <c r="GJ14" s="71">
         <v>0</v>
       </c>
+      <c r="GK14" s="71">
+        <v>0</v>
+      </c>
+      <c r="GL14" s="71">
+        <v>0</v>
+      </c>
+      <c r="GM14" s="71">
+        <v>0</v>
+      </c>
+      <c r="GN14" s="71">
+        <v>0</v>
+      </c>
+      <c r="GO14" s="59">
+        <v>1</v>
+      </c>
+      <c r="GP14" s="59">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A15" s="59" t="s">
         <v>131</v>
       </c>
       <c r="B15" s="59" t="s">
         <v>132</v>
       </c>
       <c r="C15" s="59" t="s">
         <v>173</v>
       </c>
       <c r="D15" s="59" t="s">
         <v>126</v>
       </c>
       <c r="E15" s="59" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="F15" s="60" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="G15" s="59">
         <v>5</v>
       </c>
       <c r="H15" s="59">
         <v>6</v>
       </c>
       <c r="I15" s="59">
         <v>4</v>
       </c>
       <c r="J15" s="59">
         <v>3</v>
       </c>
       <c r="K15" s="59">
         <v>3</v>
       </c>
       <c r="L15" s="59">
         <v>6</v>
       </c>
       <c r="M15" s="59">
         <v>9</v>
       </c>
       <c r="N15" s="59">
         <v>1</v>
       </c>
@@ -27223,69 +27502,87 @@
       </c>
       <c r="GC15" s="71">
         <v>10</v>
       </c>
       <c r="GD15" s="71">
         <v>6</v>
       </c>
       <c r="GE15" s="71">
         <v>4</v>
       </c>
       <c r="GF15" s="71">
         <v>8</v>
       </c>
       <c r="GG15" s="71">
         <v>3</v>
       </c>
       <c r="GH15" s="71">
         <v>1</v>
       </c>
       <c r="GI15" s="71">
         <v>7</v>
       </c>
       <c r="GJ15" s="71">
         <v>7</v>
       </c>
+      <c r="GK15" s="71">
+        <v>3</v>
+      </c>
+      <c r="GL15" s="71">
+        <v>5</v>
+      </c>
+      <c r="GM15" s="71">
+        <v>8</v>
+      </c>
+      <c r="GN15" s="71">
+        <v>4</v>
+      </c>
+      <c r="GO15" s="59">
+        <v>9</v>
+      </c>
+      <c r="GP15" s="59">
+        <v>12</v>
+      </c>
     </row>
-    <row r="16" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A16" s="59" t="s">
         <v>133</v>
       </c>
       <c r="B16" s="59" t="s">
         <v>134</v>
       </c>
       <c r="C16" s="59" t="s">
         <v>173</v>
       </c>
       <c r="D16" s="59" t="s">
         <v>126</v>
       </c>
       <c r="E16" s="59" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="F16" s="60" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="G16" s="59">
         <v>2</v>
       </c>
       <c r="H16" s="59">
         <v>4</v>
       </c>
       <c r="I16" s="59">
         <v>2</v>
       </c>
       <c r="J16" s="59">
         <v>0</v>
       </c>
       <c r="K16" s="59">
         <v>1</v>
       </c>
       <c r="L16" s="59">
         <v>1</v>
       </c>
       <c r="M16" s="59">
         <v>4</v>
       </c>
       <c r="N16" s="59">
         <v>0</v>
       </c>
@@ -27801,69 +28098,87 @@
       </c>
       <c r="GC16" s="71">
         <v>4</v>
       </c>
       <c r="GD16" s="71">
         <v>4</v>
       </c>
       <c r="GE16" s="71">
         <v>1</v>
       </c>
       <c r="GF16" s="71">
         <v>7</v>
       </c>
       <c r="GG16" s="71">
         <v>2</v>
       </c>
       <c r="GH16" s="71">
         <v>0</v>
       </c>
       <c r="GI16" s="71">
         <v>1</v>
       </c>
       <c r="GJ16" s="71">
         <v>3</v>
       </c>
+      <c r="GK16" s="71">
+        <v>1</v>
+      </c>
+      <c r="GL16" s="71">
+        <v>3</v>
+      </c>
+      <c r="GM16" s="71">
+        <v>5</v>
+      </c>
+      <c r="GN16" s="71">
+        <v>2</v>
+      </c>
+      <c r="GO16" s="59">
+        <v>5</v>
+      </c>
+      <c r="GP16" s="59">
+        <v>4</v>
+      </c>
     </row>
-    <row r="17" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A17" s="59" t="s">
         <v>135</v>
       </c>
       <c r="B17" s="59" t="s">
         <v>136</v>
       </c>
       <c r="C17" s="59" t="s">
         <v>173</v>
       </c>
       <c r="D17" s="59" t="s">
         <v>126</v>
       </c>
       <c r="E17" s="59" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="F17" s="60" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="G17" s="59">
         <v>3</v>
       </c>
       <c r="H17" s="59">
         <v>2</v>
       </c>
       <c r="I17" s="59">
         <v>2</v>
       </c>
       <c r="J17" s="59">
         <v>3</v>
       </c>
       <c r="K17" s="59">
         <v>2</v>
       </c>
       <c r="L17" s="59">
         <v>5</v>
       </c>
       <c r="M17" s="59">
         <v>5</v>
       </c>
       <c r="N17" s="59">
         <v>1</v>
       </c>
@@ -28379,69 +28694,87 @@
       </c>
       <c r="GC17" s="71">
         <v>6</v>
       </c>
       <c r="GD17" s="71">
         <v>2</v>
       </c>
       <c r="GE17" s="71">
         <v>3</v>
       </c>
       <c r="GF17" s="71">
         <v>1</v>
       </c>
       <c r="GG17" s="71">
         <v>1</v>
       </c>
       <c r="GH17" s="71">
         <v>1</v>
       </c>
       <c r="GI17" s="71">
         <v>6</v>
       </c>
       <c r="GJ17" s="71">
         <v>4</v>
       </c>
+      <c r="GK17" s="71">
+        <v>2</v>
+      </c>
+      <c r="GL17" s="71">
+        <v>2</v>
+      </c>
+      <c r="GM17" s="71">
+        <v>3</v>
+      </c>
+      <c r="GN17" s="71">
+        <v>2</v>
+      </c>
+      <c r="GO17" s="59">
+        <v>4</v>
+      </c>
+      <c r="GP17" s="59">
+        <v>8</v>
+      </c>
     </row>
-    <row r="18" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A18" s="51" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B18" s="51" t="s">
         <v>122</v>
       </c>
       <c r="C18" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D18" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E18" s="52" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F18" s="60" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="G18" s="58">
         <v>4121</v>
       </c>
       <c r="H18" s="58">
         <v>4171</v>
       </c>
       <c r="I18" s="58">
         <v>4047</v>
       </c>
       <c r="J18" s="58">
         <v>4054</v>
       </c>
       <c r="K18" s="58">
         <v>4105</v>
       </c>
       <c r="L18" s="58">
         <v>4101</v>
       </c>
       <c r="M18" s="58">
         <v>4030</v>
       </c>
       <c r="N18" s="58">
         <v>4008</v>
       </c>
@@ -28889,137 +29222,155 @@
       <c r="FF18" s="59">
         <v>4483</v>
       </c>
       <c r="FG18" s="59">
         <v>4447</v>
       </c>
       <c r="FH18" s="59">
         <v>4395</v>
       </c>
       <c r="FI18" s="59">
         <v>4384</v>
       </c>
       <c r="FJ18" s="59">
         <v>4284</v>
       </c>
       <c r="FK18" s="58">
         <v>4295</v>
       </c>
       <c r="FL18" s="58">
         <v>4252</v>
       </c>
       <c r="FM18" s="58">
         <v>4180</v>
       </c>
       <c r="FN18" s="59">
-        <v>4079</v>
+        <v>4078</v>
       </c>
       <c r="FO18" s="58">
-        <v>4201</v>
+        <v>4200</v>
       </c>
       <c r="FP18" s="58">
-        <v>4181</v>
+        <v>4180</v>
       </c>
       <c r="FQ18" s="58">
-        <v>4290</v>
+        <v>4287</v>
       </c>
       <c r="FR18" s="58">
-        <v>4582</v>
+        <v>4579</v>
       </c>
       <c r="FS18" s="58">
-        <v>4382</v>
+        <v>4379</v>
       </c>
       <c r="FT18" s="58">
-        <v>4328</v>
+        <v>4325</v>
       </c>
       <c r="FU18" s="58">
-        <v>4273</v>
+        <v>4270</v>
       </c>
       <c r="FV18" s="59">
-        <v>4220</v>
+        <v>4217</v>
       </c>
       <c r="FW18" s="59">
-        <v>4190</v>
+        <v>4187</v>
       </c>
       <c r="FX18" s="59">
-        <v>4136</v>
+        <v>4133</v>
       </c>
       <c r="FY18" s="58">
-        <v>4101</v>
+        <v>4098</v>
       </c>
       <c r="FZ18" s="58">
-        <v>4044</v>
+        <v>4041</v>
       </c>
       <c r="GA18" s="58">
-        <v>4126</v>
+        <v>4121</v>
       </c>
       <c r="GB18" s="58">
-        <v>4196</v>
+        <v>4191</v>
       </c>
       <c r="GC18" s="71">
-        <v>4288</v>
+        <v>4285</v>
       </c>
       <c r="GD18" s="71">
-        <v>4514</v>
+        <v>4510</v>
       </c>
       <c r="GE18" s="71">
-        <v>4293</v>
+        <v>4295</v>
       </c>
       <c r="GF18" s="71">
         <v>4282</v>
       </c>
       <c r="GG18" s="71">
-        <v>4217</v>
+        <v>4215</v>
       </c>
       <c r="GH18" s="71">
-        <v>4173</v>
+        <v>4169</v>
       </c>
       <c r="GI18" s="71">
-        <v>4146</v>
+        <v>4140</v>
       </c>
       <c r="GJ18" s="71">
-        <v>4122</v>
+        <v>4116</v>
+      </c>
+      <c r="GK18" s="71">
+        <v>4111</v>
+      </c>
+      <c r="GL18" s="71">
+        <v>4080</v>
+      </c>
+      <c r="GM18" s="71">
+        <v>4064</v>
+      </c>
+      <c r="GN18" s="71">
+        <v>4062</v>
+      </c>
+      <c r="GO18" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GP18" s="71" t="s">
+        <v>210</v>
       </c>
     </row>
-    <row r="19" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A19" s="51" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B19" s="52" t="s">
         <v>160</v>
       </c>
       <c r="C19" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D19" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E19" s="52" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F19" s="60" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="G19" s="58">
         <v>3990</v>
       </c>
       <c r="H19" s="58">
         <v>3958</v>
       </c>
       <c r="I19" s="58">
         <v>3920</v>
       </c>
       <c r="J19" s="58">
         <v>3896</v>
       </c>
       <c r="K19" s="58">
         <v>3998</v>
       </c>
       <c r="L19" s="58">
         <v>3932</v>
       </c>
       <c r="M19" s="58">
         <v>3922</v>
       </c>
       <c r="N19" s="58">
         <v>3897</v>
       </c>
@@ -29467,137 +29818,155 @@
       <c r="FF19" s="59">
         <v>4182</v>
       </c>
       <c r="FG19" s="59">
         <v>4046</v>
       </c>
       <c r="FH19" s="59">
         <v>3997</v>
       </c>
       <c r="FI19" s="59">
         <v>3975</v>
       </c>
       <c r="FJ19" s="59">
         <v>3946</v>
       </c>
       <c r="FK19" s="59">
         <v>3957</v>
       </c>
       <c r="FL19" s="59">
         <v>3943</v>
       </c>
       <c r="FM19" s="59">
         <v>3877</v>
       </c>
       <c r="FN19" s="59">
-        <v>3803</v>
+        <v>3802</v>
       </c>
       <c r="FO19" s="59">
-        <v>3883</v>
+        <v>3882</v>
       </c>
       <c r="FP19" s="59">
-        <v>3880</v>
+        <v>3879</v>
       </c>
       <c r="FQ19" s="59">
+        <v>3958</v>
+      </c>
+      <c r="FR19" s="59">
+        <v>4300</v>
+      </c>
+      <c r="FS19" s="59">
+        <v>3989</v>
+      </c>
+      <c r="FT19" s="59">
         <v>3961</v>
       </c>
-      <c r="FR19" s="59">
-[...7 lines deleted...]
-      </c>
       <c r="FU19" s="59">
-        <v>3959</v>
+        <v>3954</v>
       </c>
       <c r="FV19" s="59">
-        <v>3922</v>
+        <v>3917</v>
       </c>
       <c r="FW19" s="59">
-        <v>3925</v>
+        <v>3920</v>
       </c>
       <c r="FX19" s="59">
+        <v>3868</v>
+      </c>
+      <c r="FY19" s="59">
+        <v>3820</v>
+      </c>
+      <c r="FZ19" s="59">
+        <v>3758</v>
+      </c>
+      <c r="GA19" s="59">
+        <v>3820</v>
+      </c>
+      <c r="GB19" s="59">
+        <v>3871</v>
+      </c>
+      <c r="GC19" s="71">
+        <v>3901</v>
+      </c>
+      <c r="GD19" s="71">
+        <v>4194</v>
+      </c>
+      <c r="GE19" s="71">
         <v>3873</v>
       </c>
-      <c r="FY19" s="59">
-[...33 lines deleted...]
-        <v>211</v>
+      <c r="GF19" s="71">
+        <v>3845</v>
+      </c>
+      <c r="GG19" s="71">
+        <v>3823</v>
+      </c>
+      <c r="GH19" s="71">
+        <v>3800</v>
+      </c>
+      <c r="GI19" s="71">
+        <v>3791</v>
+      </c>
+      <c r="GJ19" s="71">
+        <v>3748</v>
+      </c>
+      <c r="GK19" s="71">
+        <v>3744</v>
+      </c>
+      <c r="GL19" s="71">
+        <v>3728</v>
+      </c>
+      <c r="GM19" s="71">
+        <v>3738</v>
+      </c>
+      <c r="GN19" s="71">
+        <v>3767</v>
+      </c>
+      <c r="GO19" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GP19" s="71" t="s">
+        <v>210</v>
       </c>
     </row>
-    <row r="20" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A20" s="51" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="B20" s="52" t="s">
         <v>171</v>
       </c>
       <c r="C20" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D20" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E20" s="52" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F20" s="60" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="G20" s="58">
         <v>131</v>
       </c>
       <c r="H20" s="58">
         <v>213</v>
       </c>
       <c r="I20" s="58">
         <v>127</v>
       </c>
       <c r="J20" s="58">
         <v>158</v>
       </c>
       <c r="K20" s="58">
         <v>107</v>
       </c>
       <c r="L20" s="58">
         <v>169</v>
       </c>
       <c r="M20" s="58">
         <v>108</v>
       </c>
       <c r="N20" s="58">
         <v>111</v>
       </c>
@@ -30057,125 +30426,143 @@
       <c r="FJ20" s="59">
         <v>338</v>
       </c>
       <c r="FK20" s="59">
         <v>338</v>
       </c>
       <c r="FL20" s="59">
         <v>309</v>
       </c>
       <c r="FM20" s="59">
         <v>303</v>
       </c>
       <c r="FN20" s="59">
         <v>276</v>
       </c>
       <c r="FO20" s="59">
         <v>318</v>
       </c>
       <c r="FP20" s="59">
         <v>301</v>
       </c>
       <c r="FQ20" s="59">
         <v>329</v>
       </c>
       <c r="FR20" s="59">
+        <v>279</v>
+      </c>
+      <c r="FS20" s="59">
+        <v>390</v>
+      </c>
+      <c r="FT20" s="59">
+        <v>364</v>
+      </c>
+      <c r="FU20" s="59">
+        <v>316</v>
+      </c>
+      <c r="FV20" s="59">
+        <v>300</v>
+      </c>
+      <c r="FW20" s="59">
+        <v>267</v>
+      </c>
+      <c r="FX20" s="59">
+        <v>265</v>
+      </c>
+      <c r="FY20" s="59">
         <v>278</v>
       </c>
-      <c r="FS20" s="59">
-[...19 lines deleted...]
-      </c>
       <c r="FZ20" s="59">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="GA20" s="59">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="GB20" s="59">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="GC20" s="71">
         <v>384</v>
       </c>
       <c r="GD20" s="71">
         <v>316</v>
       </c>
-      <c r="GE20" s="71" t="s">
-[...15 lines deleted...]
-        <v>211</v>
+      <c r="GE20" s="71">
+        <v>422</v>
+      </c>
+      <c r="GF20" s="71">
+        <v>437</v>
+      </c>
+      <c r="GG20" s="71">
+        <v>392</v>
+      </c>
+      <c r="GH20" s="71">
+        <v>369</v>
+      </c>
+      <c r="GI20" s="71">
+        <v>349</v>
+      </c>
+      <c r="GJ20" s="71">
+        <v>368</v>
+      </c>
+      <c r="GK20" s="71">
+        <v>367</v>
+      </c>
+      <c r="GL20" s="71">
+        <v>352</v>
+      </c>
+      <c r="GM20" s="71">
+        <v>326</v>
+      </c>
+      <c r="GN20" s="71">
+        <v>295</v>
+      </c>
+      <c r="GO20" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GP20" s="71" t="s">
+        <v>210</v>
       </c>
     </row>
-    <row r="21" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A21" s="59" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="B21" s="59" t="s">
         <v>168</v>
       </c>
       <c r="C21" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D21" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E21" s="52" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F21" s="60" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="G21" s="59">
         <v>3961</v>
       </c>
       <c r="H21" s="59">
         <v>4024</v>
       </c>
       <c r="I21" s="59">
         <v>3992</v>
       </c>
       <c r="J21" s="59">
         <v>3979</v>
       </c>
       <c r="K21" s="59">
         <v>3969</v>
       </c>
       <c r="L21" s="59">
         <v>3966</v>
       </c>
       <c r="M21" s="59">
         <v>3923</v>
       </c>
       <c r="N21" s="59">
         <v>3956</v>
       </c>
@@ -30545,215 +30932,233 @@
       <c r="EF21" s="59">
         <v>4474</v>
       </c>
       <c r="EG21" s="59">
         <v>4498</v>
       </c>
       <c r="EH21" s="59">
         <v>4461</v>
       </c>
       <c r="EI21" s="59">
         <v>4407</v>
       </c>
       <c r="EJ21" s="59">
         <v>4406</v>
       </c>
       <c r="EK21" s="59">
         <v>4407</v>
       </c>
       <c r="EL21" s="59">
         <v>4403</v>
       </c>
       <c r="EM21" s="59">
         <v>4384</v>
       </c>
       <c r="EN21" s="59">
-        <v>4319</v>
+        <v>4320</v>
       </c>
       <c r="EO21" s="59">
-        <v>4311</v>
+        <v>4312</v>
       </c>
       <c r="EP21" s="59">
-        <v>4274</v>
+        <v>4275</v>
       </c>
       <c r="EQ21" s="59">
-        <v>4265</v>
+        <v>4266</v>
       </c>
       <c r="ER21" s="59">
-        <v>4265</v>
+        <v>4266</v>
       </c>
       <c r="ES21" s="59">
-        <v>4318</v>
+        <v>4320</v>
       </c>
       <c r="ET21" s="59">
-        <v>4289</v>
+        <v>4291</v>
       </c>
       <c r="EU21" s="59">
-        <v>4269</v>
+        <v>4271</v>
       </c>
       <c r="EV21" s="59">
-        <v>4256</v>
+        <v>4258</v>
       </c>
       <c r="EW21" s="59">
-        <v>4227</v>
+        <v>4229</v>
       </c>
       <c r="EX21" s="59">
-        <v>4203</v>
+        <v>4206</v>
       </c>
       <c r="EY21" s="59">
-        <v>4222</v>
+        <v>4226</v>
       </c>
       <c r="EZ21" s="59">
-        <v>4182</v>
+        <v>4186</v>
       </c>
       <c r="FA21" s="59">
+        <v>4149</v>
+      </c>
+      <c r="FB21" s="59">
+        <v>4183</v>
+      </c>
+      <c r="FC21" s="59">
+        <v>4228</v>
+      </c>
+      <c r="FD21" s="59">
+        <v>4202</v>
+      </c>
+      <c r="FE21" s="59">
+        <v>4200</v>
+      </c>
+      <c r="FF21" s="59">
+        <v>4197</v>
+      </c>
+      <c r="FG21" s="59">
+        <v>4219</v>
+      </c>
+      <c r="FH21" s="59">
+        <v>4196</v>
+      </c>
+      <c r="FI21" s="59">
+        <v>4192</v>
+      </c>
+      <c r="FJ21" s="59">
+        <v>4135</v>
+      </c>
+      <c r="FK21" s="59">
+        <v>4156</v>
+      </c>
+      <c r="FL21" s="59">
         <v>4145</v>
       </c>
-      <c r="FB21" s="59">
-[...31 lines deleted...]
-      </c>
       <c r="FM21" s="59">
-        <v>4046</v>
+        <v>4057</v>
       </c>
       <c r="FN21" s="59">
-        <v>3986</v>
+        <v>3997</v>
       </c>
       <c r="FO21" s="59">
-        <v>4077</v>
+        <v>4089</v>
       </c>
       <c r="FP21" s="59">
-        <v>4078</v>
+        <v>4090</v>
       </c>
       <c r="FQ21" s="59">
-        <v>4105</v>
+        <v>4120</v>
       </c>
       <c r="FR21" s="59">
-        <v>4099</v>
+        <v>4115</v>
       </c>
       <c r="FS21" s="59">
-        <v>4109</v>
+        <v>4123</v>
       </c>
       <c r="FT21" s="59">
-        <v>4117</v>
+        <v>4131</v>
       </c>
       <c r="FU21" s="59">
-        <v>4126</v>
+        <v>4140</v>
       </c>
       <c r="FV21" s="59">
+        <v>4101</v>
+      </c>
+      <c r="FW21" s="59">
         <v>4084</v>
       </c>
-      <c r="FW21" s="59">
-[...1 lines deleted...]
-      </c>
       <c r="FX21" s="59">
-        <v>4031</v>
+        <v>4048</v>
       </c>
       <c r="FY21" s="58">
+        <v>3991</v>
+      </c>
+      <c r="FZ21" s="58">
+        <v>3954</v>
+      </c>
+      <c r="GA21" s="58">
+        <v>4032</v>
+      </c>
+      <c r="GB21" s="58">
+        <v>4070</v>
+      </c>
+      <c r="GC21" s="71">
+        <v>4028</v>
+      </c>
+      <c r="GD21" s="71">
+        <v>3997</v>
+      </c>
+      <c r="GE21" s="71">
+        <v>4007</v>
+      </c>
+      <c r="GF21" s="71">
+        <v>4005</v>
+      </c>
+      <c r="GG21" s="71">
+        <v>4011</v>
+      </c>
+      <c r="GH21" s="71">
+        <v>3992</v>
+      </c>
+      <c r="GI21" s="71">
         <v>3970</v>
       </c>
-      <c r="FZ21" s="58">
-[...28 lines deleted...]
-      </c>
       <c r="GJ21" s="71" t="s">
-        <v>211</v>
+        <v>210</v>
+      </c>
+      <c r="GK21" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GL21" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GM21" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GN21" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GO21" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GP21" s="71" t="s">
+        <v>210</v>
       </c>
     </row>
-    <row r="22" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A22" s="59" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B22" s="59" t="s">
         <v>169</v>
       </c>
       <c r="C22" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D22" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E22" s="52" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F22" s="60" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="G22" s="59">
         <v>3875</v>
       </c>
       <c r="H22" s="59">
         <v>3918</v>
       </c>
       <c r="I22" s="59">
         <v>3893</v>
       </c>
       <c r="J22" s="59">
         <v>3886</v>
       </c>
       <c r="K22" s="59">
         <v>3886</v>
       </c>
       <c r="L22" s="59">
         <v>3884</v>
       </c>
       <c r="M22" s="59">
         <v>3845</v>
       </c>
       <c r="N22" s="59">
         <v>3867</v>
       </c>
@@ -31123,215 +31528,233 @@
       <c r="EF22" s="59">
         <v>4103</v>
       </c>
       <c r="EG22" s="59">
         <v>4115</v>
       </c>
       <c r="EH22" s="59">
         <v>4102</v>
       </c>
       <c r="EI22" s="59">
         <v>4117</v>
       </c>
       <c r="EJ22" s="59">
         <v>4102</v>
       </c>
       <c r="EK22" s="59">
         <v>4103</v>
       </c>
       <c r="EL22" s="59">
         <v>4101</v>
       </c>
       <c r="EM22" s="59">
         <v>4094</v>
       </c>
       <c r="EN22" s="59">
-        <v>4066</v>
+        <v>4067</v>
       </c>
       <c r="EO22" s="59">
-        <v>4062</v>
+        <v>4063</v>
       </c>
       <c r="EP22" s="59">
-        <v>4057</v>
+        <v>4058</v>
       </c>
       <c r="EQ22" s="59">
-        <v>4029</v>
+        <v>4030</v>
       </c>
       <c r="ER22" s="59">
-        <v>4025</v>
+        <v>4026</v>
       </c>
       <c r="ES22" s="59">
-        <v>4066</v>
+        <v>4068</v>
       </c>
       <c r="ET22" s="59">
-        <v>4047</v>
+        <v>4049</v>
       </c>
       <c r="EU22" s="59">
-        <v>4012</v>
+        <v>4014</v>
       </c>
       <c r="EV22" s="59">
-        <v>3990</v>
+        <v>3992</v>
       </c>
       <c r="EW22" s="59">
-        <v>3960</v>
+        <v>3962</v>
       </c>
       <c r="EX22" s="59">
-        <v>3939</v>
+        <v>3941</v>
       </c>
       <c r="EY22" s="59">
-        <v>3955</v>
+        <v>3958</v>
       </c>
       <c r="EZ22" s="59">
-        <v>3917</v>
+        <v>3920</v>
       </c>
       <c r="FA22" s="59">
+        <v>3889</v>
+      </c>
+      <c r="FB22" s="59">
+        <v>3907</v>
+      </c>
+      <c r="FC22" s="59">
+        <v>3929</v>
+      </c>
+      <c r="FD22" s="59">
+        <v>3919</v>
+      </c>
+      <c r="FE22" s="59">
+        <v>3905</v>
+      </c>
+      <c r="FF22" s="59">
+        <v>3945</v>
+      </c>
+      <c r="FG22" s="59">
+        <v>3927</v>
+      </c>
+      <c r="FH22" s="59">
+        <v>3912</v>
+      </c>
+      <c r="FI22" s="59">
+        <v>3911</v>
+      </c>
+      <c r="FJ22" s="59">
         <v>3886</v>
       </c>
-      <c r="FB22" s="59">
-[...25 lines deleted...]
-      </c>
       <c r="FK22" s="59">
-        <v>3893</v>
+        <v>3897</v>
       </c>
       <c r="FL22" s="59">
-        <v>3885</v>
+        <v>3889</v>
       </c>
       <c r="FM22" s="59">
-        <v>3800</v>
+        <v>3805</v>
       </c>
       <c r="FN22" s="59">
+        <v>3758</v>
+      </c>
+      <c r="FO22" s="59">
+        <v>3835</v>
+      </c>
+      <c r="FP22" s="59">
+        <v>3839</v>
+      </c>
+      <c r="FQ22" s="59">
+        <v>3872</v>
+      </c>
+      <c r="FR22" s="59">
+        <v>3901</v>
+      </c>
+      <c r="FS22" s="59">
+        <v>3864</v>
+      </c>
+      <c r="FT22" s="59">
+        <v>3871</v>
+      </c>
+      <c r="FU22" s="59">
+        <v>3887</v>
+      </c>
+      <c r="FV22" s="59">
+        <v>3850</v>
+      </c>
+      <c r="FW22" s="59">
+        <v>3849</v>
+      </c>
+      <c r="FX22" s="59">
+        <v>3821</v>
+      </c>
+      <c r="FY22" s="58">
         <v>3753</v>
       </c>
-      <c r="FO22" s="59">
-[...26 lines deleted...]
-      <c r="FX22" s="59">
+      <c r="FZ22" s="58">
+        <v>3721</v>
+      </c>
+      <c r="GA22" s="58">
+        <v>3776</v>
+      </c>
+      <c r="GB22" s="58">
         <v>3812</v>
       </c>
-      <c r="FY22" s="58">
-[...10 lines deleted...]
-      </c>
       <c r="GC22" s="71">
-        <v>3741</v>
+        <v>3764</v>
       </c>
       <c r="GD22" s="71">
-        <v>3727</v>
-[...14 lines deleted...]
-        <v>211</v>
+        <v>3768</v>
+      </c>
+      <c r="GE22" s="71">
+        <v>3739</v>
+      </c>
+      <c r="GF22" s="71">
+        <v>3708</v>
+      </c>
+      <c r="GG22" s="71">
+        <v>3714</v>
+      </c>
+      <c r="GH22" s="71">
+        <v>3696</v>
+      </c>
+      <c r="GI22" s="71">
+        <v>3670</v>
       </c>
       <c r="GJ22" s="71" t="s">
-        <v>211</v>
+        <v>210</v>
+      </c>
+      <c r="GK22" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GL22" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GM22" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GN22" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GO22" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GP22" s="71" t="s">
+        <v>210</v>
       </c>
     </row>
-    <row r="23" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A23" s="59" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B23" s="59" t="s">
         <v>170</v>
       </c>
       <c r="C23" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D23" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E23" s="52" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F23" s="60" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="G23" s="59">
         <v>86</v>
       </c>
       <c r="H23" s="59">
         <v>106</v>
       </c>
       <c r="I23" s="59">
         <v>99</v>
       </c>
       <c r="J23" s="59">
         <v>93</v>
       </c>
       <c r="K23" s="59">
         <v>83</v>
       </c>
       <c r="L23" s="59">
         <v>82</v>
       </c>
       <c r="M23" s="59">
         <v>78</v>
       </c>
       <c r="N23" s="59">
         <v>89</v>
       </c>
@@ -31731,185 +32154,203 @@
       <c r="EP23" s="59">
         <v>217</v>
       </c>
       <c r="EQ23" s="59">
         <v>236</v>
       </c>
       <c r="ER23" s="59">
         <v>240</v>
       </c>
       <c r="ES23" s="59">
         <v>252</v>
       </c>
       <c r="ET23" s="59">
         <v>242</v>
       </c>
       <c r="EU23" s="59">
         <v>257</v>
       </c>
       <c r="EV23" s="59">
         <v>266</v>
       </c>
       <c r="EW23" s="59">
         <v>267</v>
       </c>
       <c r="EX23" s="59">
+        <v>265</v>
+      </c>
+      <c r="EY23" s="59">
+        <v>268</v>
+      </c>
+      <c r="EZ23" s="59">
+        <v>266</v>
+      </c>
+      <c r="FA23" s="59">
+        <v>260</v>
+      </c>
+      <c r="FB23" s="59">
+        <v>276</v>
+      </c>
+      <c r="FC23" s="59">
+        <v>299</v>
+      </c>
+      <c r="FD23" s="59">
+        <v>283</v>
+      </c>
+      <c r="FE23" s="59">
+        <v>295</v>
+      </c>
+      <c r="FF23" s="59">
+        <v>252</v>
+      </c>
+      <c r="FG23" s="59">
+        <v>292</v>
+      </c>
+      <c r="FH23" s="59">
+        <v>284</v>
+      </c>
+      <c r="FI23" s="59">
+        <v>281</v>
+      </c>
+      <c r="FJ23" s="59">
+        <v>249</v>
+      </c>
+      <c r="FK23" s="59">
+        <v>259</v>
+      </c>
+      <c r="FL23" s="59">
+        <v>256</v>
+      </c>
+      <c r="FM23" s="59">
+        <v>252</v>
+      </c>
+      <c r="FN23" s="59">
+        <v>239</v>
+      </c>
+      <c r="FO23" s="59">
+        <v>254</v>
+      </c>
+      <c r="FP23" s="59">
+        <v>251</v>
+      </c>
+      <c r="FQ23" s="59">
+        <v>248</v>
+      </c>
+      <c r="FR23" s="59">
+        <v>214</v>
+      </c>
+      <c r="FS23" s="59">
+        <v>259</v>
+      </c>
+      <c r="FT23" s="59">
+        <v>260</v>
+      </c>
+      <c r="FU23" s="59">
+        <v>253</v>
+      </c>
+      <c r="FV23" s="59">
+        <v>251</v>
+      </c>
+      <c r="FW23" s="59">
+        <v>235</v>
+      </c>
+      <c r="FX23" s="59">
+        <v>227</v>
+      </c>
+      <c r="FY23" s="59">
+        <v>238</v>
+      </c>
+      <c r="FZ23" s="59">
+        <v>233</v>
+      </c>
+      <c r="GA23" s="59">
+        <v>256</v>
+      </c>
+      <c r="GB23" s="59">
+        <v>258</v>
+      </c>
+      <c r="GC23" s="71">
         <v>264</v>
       </c>
-      <c r="EY23" s="59">
-[...91 lines deleted...]
-      </c>
       <c r="GD23" s="71">
-        <v>214</v>
-[...14 lines deleted...]
-        <v>211</v>
+        <v>229</v>
+      </c>
+      <c r="GE23" s="71">
+        <v>268</v>
+      </c>
+      <c r="GF23" s="71">
+        <v>297</v>
+      </c>
+      <c r="GG23" s="71">
+        <v>297</v>
+      </c>
+      <c r="GH23" s="71">
+        <v>296</v>
+      </c>
+      <c r="GI23" s="71">
+        <v>300</v>
       </c>
       <c r="GJ23" s="71" t="s">
-        <v>211</v>
+        <v>210</v>
+      </c>
+      <c r="GK23" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GL23" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GM23" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GN23" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GO23" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GP23" s="71" t="s">
+        <v>210</v>
       </c>
     </row>
-    <row r="24" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A24" s="59" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="B24" s="59" t="s">
         <v>165</v>
       </c>
       <c r="C24" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D24" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E24" s="52" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F24" s="60" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="G24" s="59">
         <v>160</v>
       </c>
       <c r="H24" s="59">
         <v>147</v>
       </c>
       <c r="I24" s="59">
         <v>55</v>
       </c>
       <c r="J24" s="59">
         <v>75</v>
       </c>
       <c r="K24" s="59">
         <v>136</v>
       </c>
       <c r="L24" s="59">
         <v>135</v>
       </c>
       <c r="M24" s="59">
         <v>107</v>
       </c>
       <c r="N24" s="59">
         <v>52</v>
       </c>
@@ -32279,215 +32720,233 @@
       <c r="EF24" s="59">
         <v>40</v>
       </c>
       <c r="EG24" s="59">
         <v>94</v>
       </c>
       <c r="EH24" s="59">
         <v>121</v>
       </c>
       <c r="EI24" s="59">
         <v>56</v>
       </c>
       <c r="EJ24" s="59">
         <v>55</v>
       </c>
       <c r="EK24" s="59">
         <v>51</v>
       </c>
       <c r="EL24" s="59">
         <v>63</v>
       </c>
       <c r="EM24" s="59">
         <v>63</v>
       </c>
       <c r="EN24" s="59">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="EO24" s="59">
+        <v>70</v>
+      </c>
+      <c r="EP24" s="59">
+        <v>95</v>
+      </c>
+      <c r="EQ24" s="59">
+        <v>66</v>
+      </c>
+      <c r="ER24" s="59">
+        <v>84</v>
+      </c>
+      <c r="ES24" s="59">
+        <v>253</v>
+      </c>
+      <c r="ET24" s="59">
+        <v>261</v>
+      </c>
+      <c r="EU24" s="59">
+        <v>186</v>
+      </c>
+      <c r="EV24" s="59">
+        <v>148</v>
+      </c>
+      <c r="EW24" s="59">
+        <v>94</v>
+      </c>
+      <c r="EX24" s="59">
+        <v>93</v>
+      </c>
+      <c r="EY24" s="59">
+        <v>83</v>
+      </c>
+      <c r="EZ24" s="59">
+        <v>86</v>
+      </c>
+      <c r="FA24" s="59">
+        <v>111</v>
+      </c>
+      <c r="FB24" s="59">
+        <v>70</v>
+      </c>
+      <c r="FC24" s="59">
         <v>71</v>
       </c>
-      <c r="EP24" s="59">
-[...5 lines deleted...]
-      <c r="ER24" s="59">
+      <c r="FD24" s="59">
+        <v>100</v>
+      </c>
+      <c r="FE24" s="59">
+        <v>135</v>
+      </c>
+      <c r="FF24" s="59">
+        <v>286</v>
+      </c>
+      <c r="FG24" s="59">
+        <v>228</v>
+      </c>
+      <c r="FH24" s="59">
+        <v>199</v>
+      </c>
+      <c r="FI24" s="59">
+        <v>192</v>
+      </c>
+      <c r="FJ24" s="59">
+        <v>149</v>
+      </c>
+      <c r="FK24" s="59">
+        <v>139</v>
+      </c>
+      <c r="FL24" s="59">
+        <v>107</v>
+      </c>
+      <c r="FM24" s="59">
+        <v>123</v>
+      </c>
+      <c r="FN24" s="59">
+        <v>81</v>
+      </c>
+      <c r="FO24" s="59">
+        <v>111</v>
+      </c>
+      <c r="FP24" s="59">
+        <v>90</v>
+      </c>
+      <c r="FQ24" s="59">
+        <v>167</v>
+      </c>
+      <c r="FR24" s="59">
+        <v>464</v>
+      </c>
+      <c r="FS24" s="59">
+        <v>256</v>
+      </c>
+      <c r="FT24" s="59">
+        <v>194</v>
+      </c>
+      <c r="FU24" s="59">
+        <v>130</v>
+      </c>
+      <c r="FV24" s="59">
+        <v>116</v>
+      </c>
+      <c r="FW24" s="59">
+        <v>103</v>
+      </c>
+      <c r="FX24" s="59">
         <v>85</v>
       </c>
-      <c r="ES24" s="59">
-[...17 lines deleted...]
-      <c r="EY24" s="59">
+      <c r="FY24" s="59">
+        <v>107</v>
+      </c>
+      <c r="FZ24" s="59">
         <v>87</v>
       </c>
-      <c r="EZ24" s="59">
-[...23 lines deleted...]
-      <c r="FH24" s="59">
+      <c r="GA24" s="59">
+        <v>89</v>
+      </c>
+      <c r="GB24" s="59">
+        <v>121</v>
+      </c>
+      <c r="GC24" s="71">
+        <v>257</v>
+      </c>
+      <c r="GD24" s="71">
+        <v>513</v>
+      </c>
+      <c r="GE24" s="71">
+        <v>288</v>
+      </c>
+      <c r="GF24" s="71">
+        <v>277</v>
+      </c>
+      <c r="GG24" s="71">
         <v>204</v>
       </c>
-      <c r="FI24" s="59">
-[...78 lines deleted...]
-        <v>211</v>
+      <c r="GH24" s="71">
+        <v>177</v>
+      </c>
+      <c r="GI24" s="71">
+        <v>170</v>
       </c>
       <c r="GJ24" s="71" t="s">
-        <v>211</v>
+        <v>210</v>
+      </c>
+      <c r="GK24" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GL24" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GM24" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GN24" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GO24" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GP24" s="71" t="s">
+        <v>210</v>
       </c>
     </row>
-    <row r="25" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A25" s="59" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="B25" s="59" t="s">
         <v>166</v>
       </c>
       <c r="C25" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D25" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E25" s="52" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F25" s="60" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="G25" s="59">
         <v>115</v>
       </c>
       <c r="H25" s="59">
         <v>40</v>
       </c>
       <c r="I25" s="59">
         <v>27</v>
       </c>
       <c r="J25" s="59">
         <v>10</v>
       </c>
       <c r="K25" s="59">
         <v>112</v>
       </c>
       <c r="L25" s="59">
         <v>48</v>
       </c>
       <c r="M25" s="59">
         <v>77</v>
       </c>
       <c r="N25" s="59">
         <v>30</v>
       </c>
@@ -32857,215 +33316,233 @@
       <c r="EF25" s="59">
         <v>29</v>
       </c>
       <c r="EG25" s="59">
         <v>43</v>
       </c>
       <c r="EH25" s="59">
         <v>74</v>
       </c>
       <c r="EI25" s="59">
         <v>24</v>
       </c>
       <c r="EJ25" s="59">
         <v>39</v>
       </c>
       <c r="EK25" s="59">
         <v>37</v>
       </c>
       <c r="EL25" s="59">
         <v>37</v>
       </c>
       <c r="EM25" s="59">
         <v>45</v>
       </c>
       <c r="EN25" s="59">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="EO25" s="59">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="EP25" s="59">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="EQ25" s="59">
+        <v>51</v>
+      </c>
+      <c r="ER25" s="59">
         <v>52</v>
       </c>
-      <c r="ER25" s="59">
-[...1 lines deleted...]
-      </c>
       <c r="ES25" s="59">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="ET25" s="59">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="EU25" s="59">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="EV25" s="59">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="EW25" s="59">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="EX25" s="59">
+        <v>57</v>
+      </c>
+      <c r="EY25" s="59">
+        <v>54</v>
+      </c>
+      <c r="EZ25" s="59">
+        <v>61</v>
+      </c>
+      <c r="FA25" s="59">
+        <v>92</v>
+      </c>
+      <c r="FB25" s="59">
+        <v>52</v>
+      </c>
+      <c r="FC25" s="59">
+        <v>43</v>
+      </c>
+      <c r="FD25" s="59">
+        <v>52</v>
+      </c>
+      <c r="FE25" s="59">
+        <v>87</v>
+      </c>
+      <c r="FF25" s="59">
+        <v>237</v>
+      </c>
+      <c r="FG25" s="59">
+        <v>119</v>
+      </c>
+      <c r="FH25" s="59">
+        <v>85</v>
+      </c>
+      <c r="FI25" s="59">
+        <v>64</v>
+      </c>
+      <c r="FJ25" s="59">
+        <v>60</v>
+      </c>
+      <c r="FK25" s="59">
+        <v>60</v>
+      </c>
+      <c r="FL25" s="59">
+        <v>54</v>
+      </c>
+      <c r="FM25" s="59">
+        <v>72</v>
+      </c>
+      <c r="FN25" s="59">
+        <v>44</v>
+      </c>
+      <c r="FO25" s="58">
+        <v>47</v>
+      </c>
+      <c r="FP25" s="58">
+        <v>40</v>
+      </c>
+      <c r="FQ25" s="58">
+        <v>86</v>
+      </c>
+      <c r="FR25" s="58">
+        <v>399</v>
+      </c>
+      <c r="FS25" s="58">
+        <v>125</v>
+      </c>
+      <c r="FT25" s="58">
+        <v>90</v>
+      </c>
+      <c r="FU25" s="58">
+        <v>67</v>
+      </c>
+      <c r="FV25" s="59">
+        <v>67</v>
+      </c>
+      <c r="FW25" s="59">
+        <v>71</v>
+      </c>
+      <c r="FX25" s="59">
+        <v>47</v>
+      </c>
+      <c r="FY25" s="58">
+        <v>67</v>
+      </c>
+      <c r="FZ25" s="58">
+        <v>37</v>
+      </c>
+      <c r="GA25" s="58">
+        <v>44</v>
+      </c>
+      <c r="GB25" s="58">
         <v>59</v>
       </c>
-      <c r="EY25" s="59">
-[...88 lines deleted...]
-      </c>
       <c r="GC25" s="71">
-        <v>163</v>
+        <v>137</v>
       </c>
       <c r="GD25" s="71">
-        <v>471</v>
-[...14 lines deleted...]
-        <v>211</v>
+        <v>426</v>
+      </c>
+      <c r="GE25" s="71">
+        <v>134</v>
+      </c>
+      <c r="GF25" s="71">
+        <v>137</v>
+      </c>
+      <c r="GG25" s="71">
+        <v>109</v>
+      </c>
+      <c r="GH25" s="71">
+        <v>104</v>
+      </c>
+      <c r="GI25" s="71">
+        <v>121</v>
       </c>
       <c r="GJ25" s="71" t="s">
-        <v>211</v>
+        <v>210</v>
+      </c>
+      <c r="GK25" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GL25" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GM25" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GN25" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GO25" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GP25" s="71" t="s">
+        <v>210</v>
       </c>
     </row>
-    <row r="26" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A26" s="59" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="B26" s="59" t="s">
         <v>167</v>
       </c>
       <c r="C26" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D26" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E26" s="52" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F26" s="60" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="G26" s="59">
         <v>45</v>
       </c>
       <c r="H26" s="59">
         <v>107</v>
       </c>
       <c r="I26" s="59">
         <v>28</v>
       </c>
       <c r="J26" s="59">
         <v>65</v>
       </c>
       <c r="K26" s="59">
         <v>24</v>
       </c>
       <c r="L26" s="59">
         <v>87</v>
       </c>
       <c r="M26" s="59">
         <v>30</v>
       </c>
       <c r="N26" s="59">
         <v>22</v>
       </c>
@@ -33465,584 +33942,602 @@
       <c r="EP26" s="59">
         <v>31</v>
       </c>
       <c r="EQ26" s="59">
         <v>15</v>
       </c>
       <c r="ER26" s="59">
         <v>32</v>
       </c>
       <c r="ES26" s="59">
         <v>61</v>
       </c>
       <c r="ET26" s="59">
         <v>35</v>
       </c>
       <c r="EU26" s="59">
         <v>55</v>
       </c>
       <c r="EV26" s="59">
         <v>54</v>
       </c>
       <c r="EW26" s="59">
         <v>30</v>
       </c>
       <c r="EX26" s="59">
+        <v>36</v>
+      </c>
+      <c r="EY26" s="59">
+        <v>29</v>
+      </c>
+      <c r="EZ26" s="59">
+        <v>25</v>
+      </c>
+      <c r="FA26" s="59">
+        <v>19</v>
+      </c>
+      <c r="FB26" s="59">
+        <v>18</v>
+      </c>
+      <c r="FC26" s="59">
+        <v>28</v>
+      </c>
+      <c r="FD26" s="59">
+        <v>48</v>
+      </c>
+      <c r="FE26" s="59">
+        <v>48</v>
+      </c>
+      <c r="FF26" s="59">
+        <v>49</v>
+      </c>
+      <c r="FG26" s="59">
+        <v>109</v>
+      </c>
+      <c r="FH26" s="59">
+        <v>114</v>
+      </c>
+      <c r="FI26" s="59">
+        <v>128</v>
+      </c>
+      <c r="FJ26" s="59">
+        <v>89</v>
+      </c>
+      <c r="FK26" s="59">
+        <v>79</v>
+      </c>
+      <c r="FL26" s="59">
+        <v>53</v>
+      </c>
+      <c r="FM26" s="59">
+        <v>51</v>
+      </c>
+      <c r="FN26" s="59">
         <v>37</v>
       </c>
-      <c r="EY26" s="59">
-[...14 lines deleted...]
-      <c r="FD26" s="59">
+      <c r="FO26" s="59">
+        <v>64</v>
+      </c>
+      <c r="FP26" s="59">
+        <v>50</v>
+      </c>
+      <c r="FQ26" s="59">
+        <v>81</v>
+      </c>
+      <c r="FR26" s="59">
+        <v>65</v>
+      </c>
+      <c r="FS26" s="59">
+        <v>131</v>
+      </c>
+      <c r="FT26" s="59">
+        <v>104</v>
+      </c>
+      <c r="FU26" s="59">
+        <v>63</v>
+      </c>
+      <c r="FV26" s="59">
         <v>49</v>
       </c>
-      <c r="FE26" s="59">
+      <c r="FW26" s="59">
+        <v>32</v>
+      </c>
+      <c r="FX26" s="59">
+        <v>38</v>
+      </c>
+      <c r="FY26" s="59">
+        <v>40</v>
+      </c>
+      <c r="FZ26" s="59">
+        <v>50</v>
+      </c>
+      <c r="GA26" s="59">
+        <v>45</v>
+      </c>
+      <c r="GB26" s="59">
+        <v>62</v>
+      </c>
+      <c r="GC26" s="71">
+        <v>120</v>
+      </c>
+      <c r="GD26" s="71">
+        <v>87</v>
+      </c>
+      <c r="GE26" s="71">
+        <v>154</v>
+      </c>
+      <c r="GF26" s="71">
+        <v>140</v>
+      </c>
+      <c r="GG26" s="71">
+        <v>95</v>
+      </c>
+      <c r="GH26" s="71">
+        <v>73</v>
+      </c>
+      <c r="GI26" s="71">
         <v>49</v>
       </c>
-      <c r="FF26" s="59">
-[...88 lines deleted...]
-      </c>
       <c r="GJ26" s="71" t="s">
-        <v>211</v>
+        <v>210</v>
+      </c>
+      <c r="GK26" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GL26" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GM26" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GN26" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GO26" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GP26" s="71" t="s">
+        <v>210</v>
       </c>
     </row>
-    <row r="27" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A27" s="59" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B27" s="59" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="C27" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D27" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E27" s="52" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F27" s="60" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="G27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="H27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="I27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="J27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="K27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="L27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="M27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="N27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="O27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="P27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Q27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="R27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="S27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="T27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="U27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="V27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="W27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="X27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Y27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Z27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AA27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AB27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AC27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AD27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AE27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AF27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AG27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AH27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AI27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AJ27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AK27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AL27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AM27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AN27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AO27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AP27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AQ27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AR27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AS27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AT27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AU27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AV27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AW27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AX27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AY27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AZ27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BA27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BB27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BC27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BD27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BE27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BF27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BG27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BH27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BI27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BJ27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BK27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BL27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BM27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BN27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BO27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BP27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BQ27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BR27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BS27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BT27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BU27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BV27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BW27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BX27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BY27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BZ27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CA27" s="58">
         <v>319</v>
       </c>
       <c r="CB27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CC27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CD27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CE27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CF27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CG27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CH27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CI27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CJ27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CK27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CL27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CM27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CN27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CO27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CP27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CQ27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CR27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CS27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CT27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CU27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CV27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CW27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CX27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CY27" s="71" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CZ27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DA27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DB27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DC27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DD27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DE27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DF27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DG27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DH27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DI27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DJ27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DK27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DL27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DM27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DN27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DO27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DP27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DQ27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DR27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DS27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DT27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DU27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DV27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DW27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DX27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DY27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DZ27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EA27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EB27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EC27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="ED27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EE27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EF27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EG27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EH27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EI27" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EJ27" s="59">
         <v>320</v>
       </c>
       <c r="EK27" s="66">
         <v>321</v>
       </c>
       <c r="EL27" s="66">
         <v>319</v>
       </c>
       <c r="EM27" s="66">
         <v>320</v>
       </c>
       <c r="EN27" s="66">
         <v>312</v>
       </c>
       <c r="EO27" s="66">
         <v>311</v>
       </c>
       <c r="EP27" s="66">
         <v>310</v>
       </c>
       <c r="EQ27" s="66">
         <v>315</v>
       </c>
@@ -34088,1117 +34583,1153 @@
       <c r="FE27" s="66">
         <v>291</v>
       </c>
       <c r="FF27" s="66">
         <v>284</v>
       </c>
       <c r="FG27" s="66">
         <v>284</v>
       </c>
       <c r="FH27" s="66">
         <v>283</v>
       </c>
       <c r="FI27" s="66">
         <v>279</v>
       </c>
       <c r="FJ27" s="66">
         <v>280</v>
       </c>
       <c r="FK27" s="66">
         <v>283</v>
       </c>
       <c r="FL27" s="66">
         <v>280</v>
       </c>
       <c r="FM27" s="66">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="FN27" s="66">
+        <v>267</v>
+      </c>
+      <c r="FO27" s="66">
+        <v>274</v>
+      </c>
+      <c r="FP27" s="66">
+        <v>277</v>
+      </c>
+      <c r="FQ27" s="66">
+        <v>272</v>
+      </c>
+      <c r="FR27" s="66">
+        <v>263</v>
+      </c>
+      <c r="FS27" s="66">
+        <v>272</v>
+      </c>
+      <c r="FT27" s="66">
+        <v>270</v>
+      </c>
+      <c r="FU27" s="66">
         <v>266</v>
       </c>
-      <c r="FO27" s="66">
-[...8 lines deleted...]
-      <c r="FR27" s="66">
+      <c r="FV27" s="66">
+        <v>265</v>
+      </c>
+      <c r="FW27" s="66">
+        <v>265</v>
+      </c>
+      <c r="FX27" s="66">
         <v>262</v>
       </c>
-      <c r="FS27" s="66">
-[...5 lines deleted...]
-      <c r="FU27" s="66">
+      <c r="FY27" s="66">
+        <v>251</v>
+      </c>
+      <c r="FZ27" s="66">
+        <v>253</v>
+      </c>
+      <c r="GA27" s="66">
+        <v>266</v>
+      </c>
+      <c r="GB27" s="66">
         <v>265</v>
       </c>
-      <c r="FV27" s="66">
-[...8 lines deleted...]
-      <c r="FY27" s="66">
+      <c r="GC27" s="71">
+        <v>258</v>
+      </c>
+      <c r="GD27" s="71">
         <v>248</v>
       </c>
-      <c r="FZ27" s="66">
-[...27 lines deleted...]
-        <v>211</v>
+      <c r="GE27" s="71">
+        <v>247</v>
+      </c>
+      <c r="GF27" s="71">
+        <v>249</v>
+      </c>
+      <c r="GG27" s="71">
+        <v>249</v>
+      </c>
+      <c r="GH27" s="71">
+        <v>240</v>
+      </c>
+      <c r="GI27" s="71">
+        <v>236</v>
       </c>
       <c r="GJ27" s="71" t="s">
-        <v>211</v>
+        <v>210</v>
+      </c>
+      <c r="GK27" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GL27" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GM27" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GN27" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GO27" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GP27" s="71" t="s">
+        <v>210</v>
       </c>
     </row>
-    <row r="28" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A28" s="59" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="B28" s="59" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C28" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D28" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E28" s="52" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F28" s="60" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="G28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="H28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="I28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="J28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="K28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="L28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="M28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="N28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="O28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="P28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Q28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="R28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="S28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="T28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="U28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="V28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="W28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="X28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Y28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Z28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AA28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AB28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AC28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AD28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AE28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AF28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AG28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AH28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AI28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AJ28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AK28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AL28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AM28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AN28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AO28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AP28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AQ28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AR28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AS28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AT28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AU28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AV28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AW28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AX28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AY28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AZ28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BA28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BB28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BC28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BD28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BE28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BF28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BG28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BH28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BI28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BJ28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BK28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BL28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BM28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BN28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BO28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BP28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BQ28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BR28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BS28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BT28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BU28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BV28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BW28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BX28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BY28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BZ28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CA28" s="58">
         <v>1585</v>
       </c>
       <c r="CB28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CC28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CD28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CE28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CF28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CG28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CH28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CI28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CJ28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CK28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CL28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CM28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CN28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CO28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CP28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CQ28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CR28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CS28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CT28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CU28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CV28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CW28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CX28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CY28" s="71" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CZ28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DA28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DB28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DC28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DD28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DE28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DF28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DG28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DH28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DI28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DJ28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DK28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DL28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DM28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DN28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DO28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DP28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DQ28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DR28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DS28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DT28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DU28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DV28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DW28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DX28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DY28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DZ28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EA28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EB28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EC28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="ED28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EE28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EF28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EG28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EH28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EI28" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EJ28" s="59">
         <v>1336</v>
       </c>
       <c r="EK28" s="66">
         <v>1336</v>
       </c>
       <c r="EL28" s="66">
         <v>1337</v>
       </c>
       <c r="EM28" s="66">
         <v>1338</v>
       </c>
       <c r="EN28" s="66">
         <v>1310</v>
       </c>
       <c r="EO28" s="66">
         <v>1306</v>
       </c>
       <c r="EP28" s="66">
         <v>1293</v>
       </c>
       <c r="EQ28" s="66">
         <v>1286</v>
       </c>
       <c r="ER28" s="66">
         <v>1283</v>
       </c>
       <c r="ES28" s="66">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="ET28" s="66">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="EU28" s="66">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="EV28" s="66">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="EW28" s="66">
+        <v>1258</v>
+      </c>
+      <c r="EX28" s="66">
+        <v>1249</v>
+      </c>
+      <c r="EY28" s="66">
+        <v>1261</v>
+      </c>
+      <c r="EZ28" s="66">
+        <v>1244</v>
+      </c>
+      <c r="FA28" s="66">
+        <v>1237</v>
+      </c>
+      <c r="FB28" s="66">
+        <v>1251</v>
+      </c>
+      <c r="FC28" s="66">
         <v>1257</v>
       </c>
-      <c r="EX28" s="66">
-[...16 lines deleted...]
-      </c>
       <c r="FD28" s="66">
-        <v>1248</v>
+        <v>1250</v>
       </c>
       <c r="FE28" s="66">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="FF28" s="66">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="FG28" s="66">
-        <v>1258</v>
+        <v>1260</v>
       </c>
       <c r="FH28" s="66">
-        <v>1249</v>
+        <v>1251</v>
       </c>
       <c r="FI28" s="66">
-        <v>1249</v>
+        <v>1251</v>
       </c>
       <c r="FJ28" s="66">
+        <v>1232</v>
+      </c>
+      <c r="FK28" s="66">
         <v>1230</v>
       </c>
-      <c r="FK28" s="66">
-[...1 lines deleted...]
-      </c>
       <c r="FL28" s="66">
-        <v>1232</v>
+        <v>1234</v>
       </c>
       <c r="FM28" s="66">
-        <v>1201</v>
+        <v>1203</v>
       </c>
       <c r="FN28" s="66">
-        <v>1183</v>
+        <v>1186</v>
       </c>
       <c r="FO28" s="66">
-        <v>1204</v>
+        <v>1207</v>
       </c>
       <c r="FP28" s="66">
-        <v>1199</v>
+        <v>1202</v>
       </c>
       <c r="FQ28" s="66">
-        <v>1211</v>
+        <v>1215</v>
       </c>
       <c r="FR28" s="66">
-        <v>1208</v>
+        <v>1212</v>
       </c>
       <c r="FS28" s="66">
-        <v>1210</v>
+        <v>1214</v>
       </c>
       <c r="FT28" s="66">
-        <v>1205</v>
+        <v>1209</v>
       </c>
       <c r="FU28" s="66">
-        <v>1213</v>
+        <v>1217</v>
       </c>
       <c r="FV28" s="66">
-        <v>1191</v>
+        <v>1196</v>
       </c>
       <c r="FW28" s="66">
-        <v>1181</v>
+        <v>1186</v>
       </c>
       <c r="FX28" s="66">
-        <v>1175</v>
+        <v>1180</v>
       </c>
       <c r="FY28" s="66">
-        <v>1160</v>
+        <v>1166</v>
       </c>
       <c r="FZ28" s="66">
-        <v>1145</v>
+        <v>1151</v>
       </c>
       <c r="GA28" s="66">
-        <v>1166</v>
+        <v>1172</v>
       </c>
       <c r="GB28" s="66">
-        <v>1174</v>
+        <v>1180</v>
       </c>
       <c r="GC28" s="71">
-        <v>1146</v>
+        <v>1155</v>
       </c>
       <c r="GD28" s="71">
-        <v>1136</v>
-[...14 lines deleted...]
-        <v>211</v>
+        <v>1152</v>
+      </c>
+      <c r="GE28" s="71">
+        <v>1155</v>
+      </c>
+      <c r="GF28" s="71">
+        <v>1159</v>
+      </c>
+      <c r="GG28" s="71">
+        <v>1154</v>
+      </c>
+      <c r="GH28" s="71">
+        <v>1155</v>
+      </c>
+      <c r="GI28" s="71">
+        <v>1155</v>
       </c>
       <c r="GJ28" s="71" t="s">
-        <v>211</v>
+        <v>210</v>
+      </c>
+      <c r="GK28" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GL28" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GM28" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GN28" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GO28" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GP28" s="71" t="s">
+        <v>210</v>
       </c>
     </row>
-    <row r="29" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A29" s="59" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="B29" s="59" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="C29" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D29" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E29" s="52" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F29" s="60" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="G29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="H29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="I29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="J29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="K29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="L29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="M29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="N29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="O29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="P29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Q29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="R29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="S29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="T29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="U29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="V29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="W29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="X29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Y29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Z29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AA29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AB29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AC29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AD29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AE29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AF29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AG29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AH29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AI29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AJ29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AK29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AL29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AM29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AN29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AO29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AP29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AQ29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AR29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AS29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AT29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AU29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AV29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AW29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AX29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AY29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AZ29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BA29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BB29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BC29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BD29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BE29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BF29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BG29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BH29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BI29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BJ29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BK29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BL29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BM29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BN29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BO29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BP29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BQ29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BR29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BS29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BT29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BU29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BV29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BW29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BX29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BY29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BZ29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CA29" s="58">
         <v>476</v>
       </c>
       <c r="CB29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CC29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CD29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CE29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CF29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CG29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CH29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CI29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CJ29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CK29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CL29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CM29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CN29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CO29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CP29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CQ29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CR29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CS29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CT29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CU29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CV29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CW29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CX29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CY29" s="71" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CZ29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DA29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DB29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DC29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DD29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DE29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DF29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DG29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DH29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DI29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DJ29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DK29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DL29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DM29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DN29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DO29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DP29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DQ29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DR29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DS29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DT29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DU29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DV29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DW29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DX29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DY29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DZ29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EA29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EB29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EC29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="ED29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EE29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EF29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EG29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EH29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EI29" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EJ29" s="59">
         <v>574</v>
       </c>
       <c r="EK29" s="66">
         <v>575</v>
       </c>
       <c r="EL29" s="66">
         <v>574</v>
       </c>
       <c r="EM29" s="66">
         <v>570</v>
       </c>
       <c r="EN29" s="66">
         <v>567</v>
       </c>
       <c r="EO29" s="66">
         <v>568</v>
       </c>
       <c r="EP29" s="66">
         <v>566</v>
       </c>
       <c r="EQ29" s="66">
         <v>565</v>
       </c>
@@ -35223,1716 +35754,1770 @@
       <c r="EX29" s="66">
         <v>574</v>
       </c>
       <c r="EY29" s="66">
         <v>573</v>
       </c>
       <c r="EZ29" s="66">
         <v>569</v>
       </c>
       <c r="FA29" s="66">
         <v>565</v>
       </c>
       <c r="FB29" s="66">
         <v>567</v>
       </c>
       <c r="FC29" s="66">
         <v>581</v>
       </c>
       <c r="FD29" s="66">
         <v>580</v>
       </c>
       <c r="FE29" s="66">
         <v>580</v>
       </c>
       <c r="FF29" s="66">
+        <v>588</v>
+      </c>
+      <c r="FG29" s="66">
+        <v>595</v>
+      </c>
+      <c r="FH29" s="66">
+        <v>595</v>
+      </c>
+      <c r="FI29" s="66">
+        <v>589</v>
+      </c>
+      <c r="FJ29" s="66">
+        <v>584</v>
+      </c>
+      <c r="FK29" s="66">
         <v>587</v>
       </c>
-      <c r="FG29" s="66">
+      <c r="FL29" s="66">
+        <v>587</v>
+      </c>
+      <c r="FM29" s="66">
+        <v>586</v>
+      </c>
+      <c r="FN29" s="66">
+        <v>580</v>
+      </c>
+      <c r="FO29" s="66">
+        <v>590</v>
+      </c>
+      <c r="FP29" s="66">
         <v>594</v>
       </c>
-      <c r="FH29" s="66">
-[...25 lines deleted...]
-      </c>
       <c r="FQ29" s="66">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="FR29" s="66">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="FS29" s="66">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="FT29" s="66">
+        <v>604</v>
+      </c>
+      <c r="FU29" s="66">
         <v>603</v>
       </c>
-      <c r="FU29" s="66">
-[...1 lines deleted...]
-      </c>
       <c r="FV29" s="66">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="FW29" s="66">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="FX29" s="66">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="FY29" s="66">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="FZ29" s="66">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="GA29" s="66">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="GB29" s="66">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="GC29" s="71">
-        <v>606</v>
+        <v>611</v>
       </c>
       <c r="GD29" s="71">
-        <v>602</v>
-[...14 lines deleted...]
-        <v>211</v>
+        <v>609</v>
+      </c>
+      <c r="GE29" s="71">
+        <v>615</v>
+      </c>
+      <c r="GF29" s="71">
+        <v>615</v>
+      </c>
+      <c r="GG29" s="71">
+        <v>617</v>
+      </c>
+      <c r="GH29" s="71">
+        <v>615</v>
+      </c>
+      <c r="GI29" s="71">
+        <v>608</v>
       </c>
       <c r="GJ29" s="71" t="s">
-        <v>211</v>
+        <v>210</v>
+      </c>
+      <c r="GK29" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GL29" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GM29" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GN29" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GO29" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GP29" s="71" t="s">
+        <v>210</v>
       </c>
     </row>
-    <row r="30" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A30" s="59" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="B30" s="59" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="C30" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D30" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E30" s="52" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F30" s="60" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="G30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="H30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="I30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="J30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="K30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="L30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="M30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="N30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="O30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="P30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Q30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="R30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="S30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="T30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="U30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="V30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="W30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="X30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Y30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Z30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AA30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AB30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AC30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AD30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AE30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AF30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AG30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AH30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AI30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AJ30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AK30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AL30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AM30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AN30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AO30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AP30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AQ30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AR30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AS30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AT30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AU30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AV30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AW30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AX30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AY30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AZ30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BA30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BB30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BC30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BD30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BE30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BF30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BG30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BH30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BI30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BJ30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BK30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BL30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BM30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BN30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BO30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BP30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BQ30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BR30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BS30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BT30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BU30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BV30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BW30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BX30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BY30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BZ30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CA30" s="58">
         <v>290</v>
       </c>
       <c r="CB30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CC30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CD30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CE30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CF30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CG30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CH30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CI30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CJ30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CK30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CL30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CM30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CN30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CO30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CP30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CQ30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CR30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CS30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CT30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CU30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CV30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CW30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CX30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CY30" s="71" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CZ30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DA30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DB30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DC30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DD30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DE30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DF30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DG30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DH30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DI30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DJ30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DK30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DL30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DM30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DN30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DO30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DP30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DQ30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DR30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DS30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DT30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DU30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DV30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DW30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DX30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DY30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DZ30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EA30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EB30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EC30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="ED30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EE30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EF30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EG30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EH30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EI30" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EJ30" s="59">
         <v>294</v>
       </c>
       <c r="EK30" s="66">
         <v>296</v>
       </c>
       <c r="EL30" s="66">
         <v>292</v>
       </c>
       <c r="EM30" s="66">
         <v>290</v>
       </c>
       <c r="EN30" s="66">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="EO30" s="66">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="EP30" s="66">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="EQ30" s="66">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="ER30" s="66">
+        <v>272</v>
+      </c>
+      <c r="ES30" s="66">
+        <v>274</v>
+      </c>
+      <c r="ET30" s="66">
+        <v>274</v>
+      </c>
+      <c r="EU30" s="66">
+        <v>277</v>
+      </c>
+      <c r="EV30" s="66">
+        <v>279</v>
+      </c>
+      <c r="EW30" s="66">
+        <v>281</v>
+      </c>
+      <c r="EX30" s="66">
+        <v>279</v>
+      </c>
+      <c r="EY30" s="66">
+        <v>280</v>
+      </c>
+      <c r="EZ30" s="66">
+        <v>280</v>
+      </c>
+      <c r="FA30" s="66">
+        <v>276</v>
+      </c>
+      <c r="FB30" s="66">
+        <v>277</v>
+      </c>
+      <c r="FC30" s="66">
+        <v>284</v>
+      </c>
+      <c r="FD30" s="66">
+        <v>281</v>
+      </c>
+      <c r="FE30" s="66">
+        <v>279</v>
+      </c>
+      <c r="FF30" s="66">
+        <v>277</v>
+      </c>
+      <c r="FG30" s="66">
+        <v>277</v>
+      </c>
+      <c r="FH30" s="66">
+        <v>273</v>
+      </c>
+      <c r="FI30" s="66">
         <v>271</v>
       </c>
-      <c r="ES30" s="66">
+      <c r="FJ30" s="66">
+        <v>259</v>
+      </c>
+      <c r="FK30" s="66">
         <v>273</v>
       </c>
-      <c r="ET30" s="66">
-[...47 lines deleted...]
-      <c r="FJ30" s="66">
+      <c r="FL30" s="66">
+        <v>269</v>
+      </c>
+      <c r="FM30" s="66">
+        <v>262</v>
+      </c>
+      <c r="FN30" s="66">
+        <v>255</v>
+      </c>
+      <c r="FO30" s="66">
+        <v>261</v>
+      </c>
+      <c r="FP30" s="66">
+        <v>260</v>
+      </c>
+      <c r="FQ30" s="66">
         <v>258</v>
       </c>
-      <c r="FK30" s="66">
-[...17 lines deleted...]
-      <c r="FQ30" s="66">
+      <c r="FR30" s="66">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
       <c r="FS30" s="66">
         <v>261</v>
       </c>
       <c r="FT30" s="66">
         <v>266</v>
       </c>
       <c r="FU30" s="66">
         <v>263</v>
       </c>
       <c r="FV30" s="66">
         <v>261</v>
       </c>
       <c r="FW30" s="66">
         <v>259</v>
       </c>
       <c r="FX30" s="66">
         <v>257</v>
       </c>
       <c r="FY30" s="66">
         <v>249</v>
       </c>
       <c r="FZ30" s="66">
         <v>239</v>
       </c>
       <c r="GA30" s="66">
         <v>249</v>
       </c>
       <c r="GB30" s="66">
         <v>252</v>
       </c>
       <c r="GC30" s="71">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="GD30" s="71">
-        <v>241</v>
-[...14 lines deleted...]
-        <v>211</v>
+        <v>245</v>
+      </c>
+      <c r="GE30" s="71">
+        <v>255</v>
+      </c>
+      <c r="GF30" s="71">
+        <v>257</v>
+      </c>
+      <c r="GG30" s="71">
+        <v>259</v>
+      </c>
+      <c r="GH30" s="71">
+        <v>255</v>
+      </c>
+      <c r="GI30" s="71">
+        <v>250</v>
       </c>
       <c r="GJ30" s="71" t="s">
-        <v>211</v>
+        <v>210</v>
+      </c>
+      <c r="GK30" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GL30" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GM30" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GN30" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GO30" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GP30" s="71" t="s">
+        <v>210</v>
       </c>
     </row>
-    <row r="31" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A31" s="59" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="B31" s="59" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="C31" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D31" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E31" s="52" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F31" s="60" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="G31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="H31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="I31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="J31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="K31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="L31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="M31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="N31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="O31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="P31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Q31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="R31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="S31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="T31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="U31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="V31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="W31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="X31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Y31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Z31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AA31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AB31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AC31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AD31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AE31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AF31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AG31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AH31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AI31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AJ31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AK31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AL31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AM31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AN31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AO31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AP31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AQ31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AR31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AS31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AT31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AU31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AV31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AW31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AX31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AY31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AZ31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BA31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BB31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BC31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BD31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BE31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BF31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BG31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BH31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BI31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BJ31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BK31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BL31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BM31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BN31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BO31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BP31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BQ31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BR31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BS31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BT31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BU31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BV31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BW31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BX31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BY31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BZ31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CA31" s="58">
         <v>1379</v>
       </c>
       <c r="CB31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CC31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CD31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CE31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CF31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CG31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CH31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CI31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CJ31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CK31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CL31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CM31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CN31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CO31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CP31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CQ31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CR31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CS31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CT31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CU31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CV31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CW31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CX31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CY31" s="71" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CZ31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DA31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DB31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DC31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DD31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DE31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DF31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DG31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DH31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DI31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DJ31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DK31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DL31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DM31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DN31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DO31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DP31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DQ31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DR31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DS31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DT31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DU31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DV31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DW31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DX31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DY31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DZ31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EA31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EB31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EC31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="ED31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EE31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EF31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EG31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EH31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EI31" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EJ31" s="59">
         <v>1352</v>
       </c>
       <c r="EK31" s="66">
         <v>1352</v>
       </c>
       <c r="EL31" s="66">
         <v>1352</v>
       </c>
       <c r="EM31" s="66">
         <v>1340</v>
       </c>
       <c r="EN31" s="66">
         <v>1323</v>
       </c>
       <c r="EO31" s="66">
         <v>1326</v>
       </c>
       <c r="EP31" s="66">
         <v>1305</v>
       </c>
       <c r="EQ31" s="66">
         <v>1300</v>
       </c>
       <c r="ER31" s="66">
         <v>1302</v>
       </c>
       <c r="ES31" s="66">
         <v>1329</v>
       </c>
       <c r="ET31" s="66">
         <v>1320</v>
       </c>
       <c r="EU31" s="66">
         <v>1302</v>
       </c>
       <c r="EV31" s="66">
         <v>1294</v>
       </c>
       <c r="EW31" s="66">
         <v>1285</v>
       </c>
       <c r="EX31" s="66">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="EY31" s="66">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="EZ31" s="66">
+        <v>1264</v>
+      </c>
+      <c r="FA31" s="66">
+        <v>1248</v>
+      </c>
+      <c r="FB31" s="66">
         <v>1263</v>
       </c>
-      <c r="FA31" s="66">
-[...2 lines deleted...]
-      <c r="FB31" s="66">
+      <c r="FC31" s="66">
+        <v>1278</v>
+      </c>
+      <c r="FD31" s="66">
+        <v>1266</v>
+      </c>
+      <c r="FE31" s="66">
         <v>1262</v>
       </c>
-      <c r="FC31" s="66">
-[...5 lines deleted...]
-      <c r="FE31" s="66">
+      <c r="FF31" s="66">
+        <v>1262</v>
+      </c>
+      <c r="FG31" s="66">
+        <v>1271</v>
+      </c>
+      <c r="FH31" s="66">
         <v>1261</v>
       </c>
-      <c r="FF31" s="66">
-[...7 lines deleted...]
-      </c>
       <c r="FI31" s="66">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="FJ31" s="66">
-        <v>1244</v>
+        <v>1246</v>
       </c>
       <c r="FK31" s="66">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="FL31" s="66">
-        <v>1238</v>
+        <v>1240</v>
       </c>
       <c r="FM31" s="66">
-        <v>1193</v>
+        <v>1198</v>
       </c>
       <c r="FN31" s="66">
-        <v>1171</v>
+        <v>1175</v>
       </c>
       <c r="FO31" s="66">
-        <v>1214</v>
+        <v>1219</v>
       </c>
       <c r="FP31" s="66">
-        <v>1215</v>
+        <v>1220</v>
       </c>
       <c r="FQ31" s="66">
-        <v>1231</v>
+        <v>1237</v>
       </c>
       <c r="FR31" s="66">
-        <v>1226</v>
+        <v>1233</v>
       </c>
       <c r="FS31" s="66">
-        <v>1219</v>
+        <v>1225</v>
       </c>
       <c r="FT31" s="66">
-        <v>1226</v>
+        <v>1232</v>
       </c>
       <c r="FU31" s="66">
-        <v>1231</v>
+        <v>1237</v>
       </c>
       <c r="FV31" s="66">
-        <v>1215</v>
+        <v>1222</v>
       </c>
       <c r="FW31" s="66">
-        <v>1217</v>
+        <v>1224</v>
       </c>
       <c r="FX31" s="66">
-        <v>1196</v>
+        <v>1203</v>
       </c>
       <c r="FY31" s="66">
-        <v>1171</v>
+        <v>1179</v>
       </c>
       <c r="FZ31" s="66">
-        <v>1157</v>
+        <v>1165</v>
       </c>
       <c r="GA31" s="66">
-        <v>1187</v>
+        <v>1195</v>
       </c>
       <c r="GB31" s="66">
-        <v>1193</v>
+        <v>1202</v>
       </c>
       <c r="GC31" s="71">
-        <v>1179</v>
+        <v>1195</v>
       </c>
       <c r="GD31" s="71">
-        <v>1163</v>
-[...14 lines deleted...]
-        <v>211</v>
+        <v>1181</v>
+      </c>
+      <c r="GE31" s="71">
+        <v>1172</v>
+      </c>
+      <c r="GF31" s="71">
+        <v>1173</v>
+      </c>
+      <c r="GG31" s="71">
+        <v>1173</v>
+      </c>
+      <c r="GH31" s="71">
+        <v>1162</v>
+      </c>
+      <c r="GI31" s="71">
+        <v>1155</v>
       </c>
       <c r="GJ31" s="71" t="s">
-        <v>211</v>
+        <v>210</v>
+      </c>
+      <c r="GK31" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GL31" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GM31" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GN31" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GO31" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GP31" s="71" t="s">
+        <v>210</v>
       </c>
     </row>
-    <row r="32" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A32" s="59" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="B32" s="59" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C32" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D32" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E32" s="52" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F32" s="60" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="G32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="H32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="I32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="J32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="K32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="L32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="M32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="N32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="O32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="P32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Q32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="R32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="S32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="T32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="U32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="V32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="W32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="X32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Y32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Z32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AA32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AB32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AC32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AD32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AE32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AF32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AG32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AH32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AI32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AJ32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AK32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AL32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AM32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AN32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AO32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AP32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AQ32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AR32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AS32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AT32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AU32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AV32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AW32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AX32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AY32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AZ32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BA32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BB32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BC32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BD32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BE32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BF32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BG32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BH32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BI32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BJ32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BK32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BL32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BM32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BN32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BO32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BP32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BQ32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BR32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BS32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BT32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BU32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BV32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BW32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BX32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BY32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BZ32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CA32" s="58">
         <v>455</v>
       </c>
       <c r="CB32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CC32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CD32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CE32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CF32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CG32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CH32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CI32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CJ32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CK32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CL32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CM32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CN32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CO32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CP32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CQ32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CR32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CS32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CT32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CU32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CV32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CW32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CX32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CY32" s="71" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CZ32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DA32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DB32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DC32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DD32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DE32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DF32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DG32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DH32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DI32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DJ32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DK32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DL32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DM32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DN32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DO32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DP32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DQ32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DR32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DS32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DT32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DU32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DV32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DW32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DX32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DY32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DZ32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EA32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EB32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EC32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="ED32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EE32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EF32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EG32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EH32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EI32" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EJ32" s="59">
         <v>530</v>
       </c>
       <c r="EK32" s="66">
         <v>527</v>
       </c>
       <c r="EL32" s="66">
         <v>529</v>
       </c>
       <c r="EM32" s="66">
         <v>526</v>
       </c>
       <c r="EN32" s="66">
         <v>521</v>
       </c>
       <c r="EO32" s="66">
         <v>517</v>
       </c>
       <c r="EP32" s="66">
         <v>522</v>
       </c>
       <c r="EQ32" s="66">
         <v>524</v>
       </c>
@@ -36966,1707 +37551,1761 @@
       <c r="FA32" s="66">
         <v>521</v>
       </c>
       <c r="FB32" s="66">
         <v>521</v>
       </c>
       <c r="FC32" s="66">
         <v>522</v>
       </c>
       <c r="FD32" s="66">
         <v>525</v>
       </c>
       <c r="FE32" s="66">
         <v>532</v>
       </c>
       <c r="FF32" s="66">
         <v>530</v>
       </c>
       <c r="FG32" s="66">
         <v>532</v>
       </c>
       <c r="FH32" s="66">
         <v>533</v>
       </c>
       <c r="FI32" s="66">
+        <v>539</v>
+      </c>
+      <c r="FJ32" s="66">
+        <v>534</v>
+      </c>
+      <c r="FK32" s="66">
+        <v>534</v>
+      </c>
+      <c r="FL32" s="66">
+        <v>535</v>
+      </c>
+      <c r="FM32" s="66">
+        <v>532</v>
+      </c>
+      <c r="FN32" s="66">
+        <v>534</v>
+      </c>
+      <c r="FO32" s="66">
         <v>538</v>
       </c>
-      <c r="FJ32" s="66">
-[...14 lines deleted...]
-      <c r="FO32" s="66">
+      <c r="FP32" s="66">
         <v>537</v>
       </c>
-      <c r="FP32" s="66">
-[...1 lines deleted...]
-      </c>
       <c r="FQ32" s="66">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="FR32" s="66">
+        <v>551</v>
+      </c>
+      <c r="FS32" s="66">
+        <v>552</v>
+      </c>
+      <c r="FT32" s="66">
+        <v>550</v>
+      </c>
+      <c r="FU32" s="66">
+        <v>554</v>
+      </c>
+      <c r="FV32" s="66">
+        <v>554</v>
+      </c>
+      <c r="FW32" s="66">
+        <v>547</v>
+      </c>
+      <c r="FX32" s="66">
         <v>549</v>
       </c>
-      <c r="FS32" s="66">
-[...5 lines deleted...]
-      <c r="FU32" s="66">
+      <c r="FY32" s="66">
+        <v>549</v>
+      </c>
+      <c r="FZ32" s="66">
+        <v>547</v>
+      </c>
+      <c r="GA32" s="66">
+        <v>546</v>
+      </c>
+      <c r="GB32" s="66">
+        <v>555</v>
+      </c>
+      <c r="GC32" s="71">
+        <v>558</v>
+      </c>
+      <c r="GD32" s="71">
+        <v>562</v>
+      </c>
+      <c r="GE32" s="71">
+        <v>563</v>
+      </c>
+      <c r="GF32" s="71">
         <v>552</v>
       </c>
-      <c r="FV32" s="66">
-[...39 lines deleted...]
-        <v>211</v>
+      <c r="GG32" s="71">
+        <v>559</v>
+      </c>
+      <c r="GH32" s="71">
+        <v>565</v>
+      </c>
+      <c r="GI32" s="71">
+        <v>566</v>
       </c>
       <c r="GJ32" s="71" t="s">
-        <v>211</v>
+        <v>210</v>
+      </c>
+      <c r="GK32" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GL32" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GM32" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GN32" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GO32" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GP32" s="71" t="s">
+        <v>210</v>
       </c>
     </row>
-    <row r="33" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A33" s="59" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="B33" s="59" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C33" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D33" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E33" s="52" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F33" s="60" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="G33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="H33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="I33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="J33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="K33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="L33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="M33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="N33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="O33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="P33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Q33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="R33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="S33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="T33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="U33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="V33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="W33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="X33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Y33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Z33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AA33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AB33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AC33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AD33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AE33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AF33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AG33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AH33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AI33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AJ33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AK33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AL33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AM33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AN33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AO33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AP33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AQ33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AR33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AS33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AT33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AU33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AV33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AW33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AX33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AY33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AZ33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BA33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BB33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BC33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BD33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BE33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BF33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BG33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BH33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BI33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BJ33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BK33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BL33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BM33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BN33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BO33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BP33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BQ33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BR33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BS33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BT33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BU33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BV33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BW33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BX33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BY33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BZ33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CA33" s="58">
         <v>609</v>
       </c>
       <c r="CB33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CC33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CD33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CE33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CF33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CG33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CH33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CI33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CJ33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CK33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CL33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CM33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CN33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CO33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CP33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CQ33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CR33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CS33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CT33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CU33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CV33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CW33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CX33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CY33" s="71" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CZ33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DA33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DB33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DC33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DD33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DE33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DF33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DG33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DH33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DI33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DJ33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DK33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DL33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DM33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DN33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DO33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DP33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DQ33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DR33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DS33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DT33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DU33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DV33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DW33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DX33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DY33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DZ33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EA33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EB33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EC33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="ED33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EE33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EF33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EG33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EH33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EI33" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EJ33" s="58">
         <v>614</v>
       </c>
       <c r="EK33" s="66">
         <v>617</v>
       </c>
       <c r="EL33" s="66">
         <v>611</v>
       </c>
       <c r="EM33" s="66">
         <v>610</v>
       </c>
       <c r="EN33" s="66">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="EO33" s="66">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="EP33" s="66">
+        <v>589</v>
+      </c>
+      <c r="EQ33" s="66">
+        <v>591</v>
+      </c>
+      <c r="ER33" s="66">
+        <v>586</v>
+      </c>
+      <c r="ES33" s="66">
+        <v>590</v>
+      </c>
+      <c r="ET33" s="66">
+        <v>584</v>
+      </c>
+      <c r="EU33" s="66">
+        <v>585</v>
+      </c>
+      <c r="EV33" s="66">
         <v>588</v>
       </c>
-      <c r="EQ33" s="66">
+      <c r="EW33" s="66">
+        <v>591</v>
+      </c>
+      <c r="EX33" s="66">
+        <v>587</v>
+      </c>
+      <c r="EY33" s="66">
+        <v>589</v>
+      </c>
+      <c r="EZ33" s="66">
+        <v>588</v>
+      </c>
+      <c r="FA33" s="66">
+        <v>578</v>
+      </c>
+      <c r="FB33" s="66">
+        <v>581</v>
+      </c>
+      <c r="FC33" s="66">
         <v>590</v>
       </c>
-      <c r="ER33" s="66">
-[...34 lines deleted...]
-      </c>
       <c r="FD33" s="66">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="FE33" s="66">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="FF33" s="66">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="FG33" s="66">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="FH33" s="66">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="FI33" s="66">
+        <v>550</v>
+      </c>
+      <c r="FJ33" s="66">
+        <v>539</v>
+      </c>
+      <c r="FK33" s="66">
+        <v>556</v>
+      </c>
+      <c r="FL33" s="66">
         <v>549</v>
       </c>
-      <c r="FJ33" s="66">
+      <c r="FM33" s="66">
         <v>538</v>
       </c>
-      <c r="FK33" s="66">
-[...5 lines deleted...]
-      <c r="FM33" s="66">
+      <c r="FN33" s="66">
+        <v>522</v>
+      </c>
+      <c r="FO33" s="66">
+        <v>535</v>
+      </c>
+      <c r="FP33" s="66">
+        <v>537</v>
+      </c>
+      <c r="FQ33" s="66">
+        <v>530</v>
+      </c>
+      <c r="FR33" s="66">
+        <v>520</v>
+      </c>
+      <c r="FS33" s="66">
+        <v>533</v>
+      </c>
+      <c r="FT33" s="66">
         <v>536</v>
       </c>
-      <c r="FN33" s="66">
-[...19 lines deleted...]
-      </c>
       <c r="FU33" s="66">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="FV33" s="66">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="FW33" s="66">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="FX33" s="66">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="FY33" s="66">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="FZ33" s="66">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="GA33" s="66">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="GB33" s="66">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="GC33" s="71">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="GD33" s="71">
-        <v>487</v>
-[...14 lines deleted...]
-        <v>211</v>
+        <v>493</v>
+      </c>
+      <c r="GE33" s="71">
+        <v>502</v>
+      </c>
+      <c r="GF33" s="71">
+        <v>506</v>
+      </c>
+      <c r="GG33" s="71">
+        <v>508</v>
+      </c>
+      <c r="GH33" s="71">
+        <v>495</v>
+      </c>
+      <c r="GI33" s="71">
+        <v>486</v>
       </c>
       <c r="GJ33" s="71" t="s">
-        <v>211</v>
+        <v>210</v>
+      </c>
+      <c r="GK33" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GL33" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GM33" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GN33" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GO33" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GP33" s="71" t="s">
+        <v>210</v>
       </c>
     </row>
-    <row r="34" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A34" s="59" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="B34" s="59" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="C34" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D34" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E34" s="52" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F34" s="60" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="G34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="H34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="I34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="J34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="K34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="L34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="M34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="N34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="O34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="P34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Q34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="R34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="S34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="T34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="U34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="V34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="W34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="X34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Y34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Z34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AA34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AB34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AC34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AD34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AE34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AF34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AG34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AH34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AI34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AJ34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AK34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AL34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AM34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AN34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AO34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AP34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AQ34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AR34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AS34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AT34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AU34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AV34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AW34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AX34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AY34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AZ34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BA34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BB34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BC34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BD34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BE34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BF34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BG34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BH34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BI34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BJ34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BK34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BL34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BM34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BN34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BO34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BP34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BQ34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BR34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BS34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BT34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BU34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BV34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BW34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BX34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BY34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BZ34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CA34" s="58">
         <v>2964</v>
       </c>
       <c r="CB34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CC34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CD34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CE34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CF34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CG34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CH34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CI34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CJ34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CK34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CL34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CM34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CN34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CO34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CP34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CQ34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CR34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CS34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CT34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CU34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CV34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CW34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CX34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CY34" s="71" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CZ34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DA34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DB34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DC34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DD34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DE34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DF34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DG34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DH34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DI34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DJ34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DK34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DL34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DM34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DN34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DO34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DP34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DQ34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DR34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DS34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DT34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DU34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DV34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DW34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DX34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DY34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DZ34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EA34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EB34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EC34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="ED34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EE34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EF34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EG34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EH34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EI34" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EJ34" s="58">
         <v>2688</v>
       </c>
       <c r="EK34" s="66">
         <v>2688</v>
       </c>
       <c r="EL34" s="66">
         <v>2689</v>
       </c>
       <c r="EM34" s="66">
         <v>2678</v>
       </c>
       <c r="EN34" s="66">
         <v>2633</v>
       </c>
       <c r="EO34" s="66">
         <v>2632</v>
       </c>
       <c r="EP34" s="66">
         <v>2598</v>
       </c>
       <c r="EQ34" s="66">
         <v>2586</v>
       </c>
       <c r="ER34" s="66">
         <v>2585</v>
       </c>
       <c r="ES34" s="66">
-        <v>2629</v>
+        <v>2630</v>
       </c>
       <c r="ET34" s="66">
-        <v>2608</v>
+        <v>2609</v>
       </c>
       <c r="EU34" s="66">
-        <v>2574</v>
+        <v>2575</v>
       </c>
       <c r="EV34" s="66">
-        <v>2561</v>
+        <v>2562</v>
       </c>
       <c r="EW34" s="66">
-        <v>2542</v>
+        <v>2543</v>
       </c>
       <c r="EX34" s="66">
-        <v>2524</v>
+        <v>2526</v>
       </c>
       <c r="EY34" s="66">
-        <v>2538</v>
+        <v>2541</v>
       </c>
       <c r="EZ34" s="66">
-        <v>2505</v>
+        <v>2508</v>
       </c>
       <c r="FA34" s="66">
-        <v>2482</v>
+        <v>2485</v>
       </c>
       <c r="FB34" s="66">
-        <v>2511</v>
+        <v>2514</v>
       </c>
       <c r="FC34" s="66">
-        <v>2532</v>
+        <v>2535</v>
       </c>
       <c r="FD34" s="66">
-        <v>2513</v>
+        <v>2516</v>
       </c>
       <c r="FE34" s="66">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="FF34" s="66">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="FG34" s="66">
-        <v>2528</v>
+        <v>2531</v>
       </c>
       <c r="FH34" s="66">
-        <v>2509</v>
+        <v>2512</v>
       </c>
       <c r="FI34" s="66">
-        <v>2511</v>
+        <v>2514</v>
       </c>
       <c r="FJ34" s="66">
+        <v>2478</v>
+      </c>
+      <c r="FK34" s="66">
+        <v>2479</v>
+      </c>
+      <c r="FL34" s="66">
         <v>2474</v>
       </c>
-      <c r="FK34" s="66">
-[...4 lines deleted...]
-      </c>
       <c r="FM34" s="66">
-        <v>2394</v>
+        <v>2401</v>
       </c>
       <c r="FN34" s="66">
-        <v>2354</v>
+        <v>2361</v>
       </c>
       <c r="FO34" s="66">
+        <v>2426</v>
+      </c>
+      <c r="FP34" s="66">
+        <v>2422</v>
+      </c>
+      <c r="FQ34" s="66">
+        <v>2452</v>
+      </c>
+      <c r="FR34" s="66">
+        <v>2445</v>
+      </c>
+      <c r="FS34" s="66">
+        <v>2439</v>
+      </c>
+      <c r="FT34" s="66">
+        <v>2441</v>
+      </c>
+      <c r="FU34" s="66">
+        <v>2454</v>
+      </c>
+      <c r="FV34" s="66">
         <v>2418</v>
       </c>
-      <c r="FP34" s="66">
-[...19 lines deleted...]
-      </c>
       <c r="FW34" s="66">
-        <v>2398</v>
+        <v>2410</v>
       </c>
       <c r="FX34" s="66">
-        <v>2371</v>
+        <v>2383</v>
       </c>
       <c r="FY34" s="66">
-        <v>2331</v>
+        <v>2345</v>
       </c>
       <c r="FZ34" s="66">
-        <v>2302</v>
+        <v>2316</v>
       </c>
       <c r="GA34" s="66">
-        <v>2353</v>
+        <v>2367</v>
       </c>
       <c r="GB34" s="66">
-        <v>2367</v>
+        <v>2382</v>
       </c>
       <c r="GC34" s="71">
-        <v>2325</v>
+        <v>2350</v>
       </c>
       <c r="GD34" s="71">
-        <v>2299</v>
-[...14 lines deleted...]
-        <v>211</v>
+        <v>2333</v>
+      </c>
+      <c r="GE34" s="71">
+        <v>2327</v>
+      </c>
+      <c r="GF34" s="71">
+        <v>2332</v>
+      </c>
+      <c r="GG34" s="71">
+        <v>2327</v>
+      </c>
+      <c r="GH34" s="71">
+        <v>2317</v>
+      </c>
+      <c r="GI34" s="71">
+        <v>2310</v>
       </c>
       <c r="GJ34" s="71" t="s">
-        <v>211</v>
+        <v>210</v>
+      </c>
+      <c r="GK34" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GL34" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GM34" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GN34" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GO34" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GP34" s="71" t="s">
+        <v>210</v>
       </c>
     </row>
-    <row r="35" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A35" s="59" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="B35" s="59" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="C35" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D35" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E35" s="52" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F35" s="60" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="G35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="H35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="I35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="J35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="K35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="L35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="M35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="N35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="O35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="P35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Q35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="R35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="S35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="T35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="U35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="V35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="W35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="X35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Y35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Z35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AA35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AB35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AC35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AD35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AE35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AF35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AG35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AH35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AI35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AJ35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AK35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AL35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AM35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AN35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AO35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AP35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AQ35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AR35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AS35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AT35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AU35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AV35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AW35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AX35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AY35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AZ35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BA35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BB35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BC35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BD35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BE35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BF35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BG35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BH35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BI35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BJ35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BK35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BL35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BM35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BN35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BO35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BP35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BQ35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BR35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BS35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BT35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BU35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BV35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BW35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BX35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BY35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BZ35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CA35" s="58">
         <v>931</v>
       </c>
       <c r="CB35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CC35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CD35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CE35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CF35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CG35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CH35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CI35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CJ35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CK35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CL35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CM35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CN35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CO35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CP35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CQ35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CR35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CS35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CT35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CU35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CV35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CW35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CX35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CY35" s="71" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CZ35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DA35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DB35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DC35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DD35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DE35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DF35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DG35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DH35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DI35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DJ35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DK35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DL35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DM35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DN35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DO35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DP35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DQ35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DR35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DS35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DT35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DU35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DV35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DW35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DX35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DY35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DZ35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EA35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EB35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EC35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="ED35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EE35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EF35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EG35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EH35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EI35" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EJ35" s="58">
         <v>1104</v>
       </c>
       <c r="EK35" s="66">
         <v>1102</v>
       </c>
       <c r="EL35" s="66">
         <v>1103</v>
       </c>
       <c r="EM35" s="66">
         <v>1096</v>
       </c>
       <c r="EN35" s="66">
         <v>1088</v>
       </c>
       <c r="EO35" s="66">
         <v>1085</v>
       </c>
       <c r="EP35" s="66">
         <v>1088</v>
       </c>
       <c r="EQ35" s="66">
         <v>1089</v>
       </c>
@@ -38691,3064 +39330,3173 @@
       <c r="EX35" s="66">
         <v>1093</v>
       </c>
       <c r="EY35" s="66">
         <v>1096</v>
       </c>
       <c r="EZ35" s="66">
         <v>1090</v>
       </c>
       <c r="FA35" s="66">
         <v>1086</v>
       </c>
       <c r="FB35" s="66">
         <v>1088</v>
       </c>
       <c r="FC35" s="66">
         <v>1103</v>
       </c>
       <c r="FD35" s="66">
         <v>1105</v>
       </c>
       <c r="FE35" s="66">
         <v>1112</v>
       </c>
       <c r="FF35" s="66">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="FG35" s="66">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="FH35" s="66">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="FI35" s="66">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="FJ35" s="66">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="FK35" s="66">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="FL35" s="66">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="FM35" s="66">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="FN35" s="66">
-        <v>1112</v>
+        <v>1114</v>
       </c>
       <c r="FO35" s="66">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="FP35" s="66">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="FQ35" s="66">
-        <v>1135</v>
+        <v>1138</v>
       </c>
       <c r="FR35" s="66">
-        <v>1147</v>
+        <v>1150</v>
       </c>
       <c r="FS35" s="66">
-        <v>1148</v>
+        <v>1151</v>
       </c>
       <c r="FT35" s="66">
-        <v>1151</v>
+        <v>1154</v>
       </c>
       <c r="FU35" s="66">
-        <v>1154</v>
+        <v>1157</v>
       </c>
       <c r="FV35" s="66">
-        <v>1153</v>
+        <v>1157</v>
       </c>
       <c r="FW35" s="66">
+        <v>1150</v>
+      </c>
+      <c r="FX35" s="66">
         <v>1146</v>
       </c>
-      <c r="FX35" s="66">
-[...1 lines deleted...]
-      </c>
       <c r="FY35" s="66">
-        <v>1142</v>
+        <v>1146</v>
       </c>
       <c r="FZ35" s="66">
-        <v>1141</v>
+        <v>1146</v>
       </c>
       <c r="GA35" s="66">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="GB35" s="66">
-        <v>1166</v>
+        <v>1171</v>
       </c>
       <c r="GC35" s="71">
-        <v>1161</v>
+        <v>1169</v>
       </c>
       <c r="GD35" s="71">
-        <v>1155</v>
-[...14 lines deleted...]
-        <v>211</v>
+        <v>1171</v>
+      </c>
+      <c r="GE35" s="71">
+        <v>1178</v>
+      </c>
+      <c r="GF35" s="71">
+        <v>1167</v>
+      </c>
+      <c r="GG35" s="71">
+        <v>1176</v>
+      </c>
+      <c r="GH35" s="71">
+        <v>1180</v>
+      </c>
+      <c r="GI35" s="71">
+        <v>1174</v>
       </c>
       <c r="GJ35" s="71" t="s">
-        <v>211</v>
+        <v>210</v>
+      </c>
+      <c r="GK35" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GL35" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GM35" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GN35" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GO35" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GP35" s="71" t="s">
+        <v>210</v>
       </c>
     </row>
-    <row r="36" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A36" s="59" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="B36" s="59" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="C36" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D36" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E36" s="52" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F36" s="60" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="G36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="H36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="I36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="J36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="K36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="L36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="M36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="N36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="O36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="P36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Q36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="R36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="S36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="T36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="U36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="V36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="W36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="X36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Y36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Z36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AA36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AB36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AC36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AD36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AE36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AF36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AG36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AH36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AI36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AJ36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AK36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AL36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AM36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AN36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AO36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AP36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AQ36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AR36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AS36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AT36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AU36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AV36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AW36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AX36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AY36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AZ36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BA36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BB36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BC36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BD36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BE36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BF36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BG36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BH36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BI36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BJ36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BK36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BL36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BM36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BN36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BO36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BP36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BQ36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BR36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BS36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BT36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BU36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BV36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BW36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BX36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BY36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BZ36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CA36" s="58">
         <v>2380</v>
       </c>
       <c r="CB36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CC36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CD36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CE36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CF36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CG36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CH36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CI36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CJ36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CK36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CL36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CM36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CN36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CO36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CP36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CQ36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CR36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CS36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CT36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CU36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CV36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CW36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CX36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CY36" s="71" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CZ36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DA36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DB36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DC36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DD36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DE36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DF36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DG36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DH36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DI36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DJ36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DK36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DL36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DM36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DN36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DO36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DP36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DQ36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DR36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DS36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DT36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DU36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DV36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DW36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DX36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DY36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DZ36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EA36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EB36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EC36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="ED36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EE36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EF36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EG36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EH36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EI36" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EJ36" s="59">
         <v>2230</v>
       </c>
       <c r="EK36" s="59">
         <v>2232</v>
       </c>
       <c r="EL36" s="59">
         <v>2230</v>
       </c>
       <c r="EM36" s="59">
         <v>2228</v>
       </c>
       <c r="EN36" s="59">
         <v>2189</v>
       </c>
       <c r="EO36" s="59">
         <v>2185</v>
       </c>
       <c r="EP36" s="59">
         <v>2169</v>
       </c>
       <c r="EQ36" s="59">
         <v>2166</v>
       </c>
       <c r="ER36" s="59">
         <v>2166</v>
       </c>
       <c r="ES36" s="59">
-        <v>2190</v>
+        <v>2191</v>
       </c>
       <c r="ET36" s="59">
-        <v>2173</v>
+        <v>2174</v>
       </c>
       <c r="EU36" s="59">
-        <v>2161</v>
+        <v>2162</v>
       </c>
       <c r="EV36" s="59">
-        <v>2156</v>
+        <v>2157</v>
       </c>
       <c r="EW36" s="59">
-        <v>2141</v>
+        <v>2142</v>
       </c>
       <c r="EX36" s="59">
+        <v>2131</v>
+      </c>
+      <c r="EY36" s="59">
+        <v>2143</v>
+      </c>
+      <c r="EZ36" s="59">
+        <v>2121</v>
+      </c>
+      <c r="FA36" s="59">
+        <v>2104</v>
+      </c>
+      <c r="FB36" s="59">
+        <v>2122</v>
+      </c>
+      <c r="FC36" s="59">
+        <v>2144</v>
+      </c>
+      <c r="FD36" s="59">
         <v>2130</v>
       </c>
-      <c r="EY36" s="59">
-[...2 lines deleted...]
-      <c r="EZ36" s="59">
+      <c r="FE36" s="59">
+        <v>2127</v>
+      </c>
+      <c r="FF36" s="59">
+        <v>2128</v>
+      </c>
+      <c r="FG36" s="59">
+        <v>2139</v>
+      </c>
+      <c r="FH36" s="59">
+        <v>2129</v>
+      </c>
+      <c r="FI36" s="59">
         <v>2119</v>
       </c>
-      <c r="FA36" s="59">
-[...25 lines deleted...]
-      </c>
       <c r="FJ36" s="59">
-        <v>2093</v>
+        <v>2096</v>
       </c>
       <c r="FK36" s="59">
-        <v>2097</v>
+        <v>2100</v>
       </c>
       <c r="FL36" s="59">
-        <v>2098</v>
+        <v>2101</v>
       </c>
       <c r="FM36" s="59">
+        <v>2065</v>
+      </c>
+      <c r="FN36" s="59">
+        <v>2033</v>
+      </c>
+      <c r="FO36" s="59">
+        <v>2071</v>
+      </c>
+      <c r="FP36" s="59">
+        <v>2073</v>
+      </c>
+      <c r="FQ36" s="59">
+        <v>2082</v>
+      </c>
+      <c r="FR36" s="59">
+        <v>2074</v>
+      </c>
+      <c r="FS36" s="59">
+        <v>2085</v>
+      </c>
+      <c r="FT36" s="59">
+        <v>2083</v>
+      </c>
+      <c r="FU36" s="59">
+        <v>2086</v>
+      </c>
+      <c r="FV36" s="59">
+        <v>2064</v>
+      </c>
+      <c r="FW36" s="59">
+        <v>2054</v>
+      </c>
+      <c r="FX36" s="59">
+        <v>2039</v>
+      </c>
+      <c r="FY36" s="58">
+        <v>2014</v>
+      </c>
+      <c r="FZ36" s="58">
+        <v>2003</v>
+      </c>
+      <c r="GA36" s="58">
+        <v>2042</v>
+      </c>
+      <c r="GB36" s="58">
         <v>2061</v>
       </c>
-      <c r="FN36" s="59">
-[...43 lines deleted...]
-      </c>
       <c r="GC36" s="71">
-        <v>2008</v>
+        <v>2024</v>
       </c>
       <c r="GD36" s="71">
-        <v>1984</v>
-[...14 lines deleted...]
-        <v>211</v>
+        <v>2009</v>
+      </c>
+      <c r="GE36" s="71">
+        <v>2017</v>
+      </c>
+      <c r="GF36" s="71">
+        <v>2023</v>
+      </c>
+      <c r="GG36" s="71">
+        <v>2020</v>
+      </c>
+      <c r="GH36" s="71">
+        <v>2010</v>
+      </c>
+      <c r="GI36" s="71">
+        <v>1999</v>
       </c>
       <c r="GJ36" s="71" t="s">
-        <v>211</v>
+        <v>210</v>
+      </c>
+      <c r="GK36" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GL36" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GM36" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GN36" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GO36" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GP36" s="71" t="s">
+        <v>210</v>
       </c>
     </row>
-    <row r="37" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A37" s="59" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B37" s="59" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="C37" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D37" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E37" s="52" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F37" s="60" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="G37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="H37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="I37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="J37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="K37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="L37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="M37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="N37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="O37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="P37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Q37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="R37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="S37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="T37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="U37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="V37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="W37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="X37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Y37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Z37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AA37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AB37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AC37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AD37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AE37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AF37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AG37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AH37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AI37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AJ37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AK37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AL37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AM37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AN37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AO37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AP37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AQ37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AR37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AS37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AT37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AU37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AV37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AW37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AX37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AY37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AZ37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BA37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BB37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BC37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BD37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BE37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BF37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BG37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BH37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BI37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BJ37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BK37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BL37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BM37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BN37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BO37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BP37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BQ37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BR37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BS37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BT37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BU37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BV37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BW37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BX37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BY37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BZ37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CA37" s="58">
         <v>2124</v>
       </c>
       <c r="CB37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CC37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CD37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CE37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CF37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CG37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CH37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CI37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CJ37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CK37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CL37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CM37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CN37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CO37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CP37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CQ37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CR37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CS37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CT37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CU37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CV37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CW37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CX37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CY37" s="71" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CZ37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DA37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DB37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DC37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DD37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DE37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DF37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DG37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DH37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DI37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DJ37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DK37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DL37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DM37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DN37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DO37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DP37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DQ37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DR37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DS37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DT37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DU37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DV37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DW37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DX37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DY37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DZ37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EA37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EB37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EC37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="ED37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EE37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EF37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EG37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EH37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EI37" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EJ37" s="59">
         <v>2176</v>
       </c>
       <c r="EK37" s="59">
         <v>2175</v>
       </c>
       <c r="EL37" s="59">
         <v>2173</v>
       </c>
       <c r="EM37" s="59">
         <v>2156</v>
       </c>
       <c r="EN37" s="59">
-        <v>2130</v>
+        <v>2131</v>
       </c>
       <c r="EO37" s="59">
-        <v>2126</v>
+        <v>2127</v>
       </c>
       <c r="EP37" s="59">
-        <v>2105</v>
+        <v>2106</v>
       </c>
       <c r="EQ37" s="59">
-        <v>2099</v>
+        <v>2100</v>
       </c>
       <c r="ER37" s="59">
-        <v>2099</v>
+        <v>2100</v>
       </c>
       <c r="ES37" s="59">
-        <v>2128</v>
+        <v>2129</v>
       </c>
       <c r="ET37" s="59">
-        <v>2116</v>
+        <v>2117</v>
       </c>
       <c r="EU37" s="59">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="EV37" s="59">
-        <v>2100</v>
+        <v>2101</v>
       </c>
       <c r="EW37" s="59">
-        <v>2086</v>
+        <v>2087</v>
       </c>
       <c r="EX37" s="59">
+        <v>2075</v>
+      </c>
+      <c r="EY37" s="59">
+        <v>2083</v>
+      </c>
+      <c r="EZ37" s="59">
+        <v>2065</v>
+      </c>
+      <c r="FA37" s="59">
+        <v>2045</v>
+      </c>
+      <c r="FB37" s="59">
+        <v>2061</v>
+      </c>
+      <c r="FC37" s="59">
+        <v>2084</v>
+      </c>
+      <c r="FD37" s="59">
+        <v>2072</v>
+      </c>
+      <c r="FE37" s="59">
         <v>2073</v>
       </c>
-      <c r="EY37" s="59">
-[...19 lines deleted...]
-      </c>
       <c r="FF37" s="59">
+        <v>2069</v>
+      </c>
+      <c r="FG37" s="59">
+        <v>2080</v>
+      </c>
+      <c r="FH37" s="59">
         <v>2067</v>
       </c>
-      <c r="FG37" s="59">
-[...4 lines deleted...]
-      </c>
       <c r="FI37" s="59">
-        <v>2070</v>
+        <v>2073</v>
       </c>
       <c r="FJ37" s="59">
-        <v>2035</v>
+        <v>2039</v>
       </c>
       <c r="FK37" s="59">
-        <v>2052</v>
+        <v>2056</v>
       </c>
       <c r="FL37" s="59">
-        <v>2040</v>
+        <v>2044</v>
       </c>
       <c r="FM37" s="59">
-        <v>1985</v>
+        <v>1992</v>
       </c>
       <c r="FN37" s="59">
-        <v>1958</v>
+        <v>1964</v>
       </c>
       <c r="FO37" s="59">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="FP37" s="59">
-        <v>2010</v>
+        <v>2017</v>
       </c>
       <c r="FQ37" s="59">
-        <v>2029</v>
+        <v>2038</v>
       </c>
       <c r="FR37" s="59">
-        <v>2031</v>
+        <v>2041</v>
       </c>
       <c r="FS37" s="59">
+        <v>2038</v>
+      </c>
+      <c r="FT37" s="59">
+        <v>2048</v>
+      </c>
+      <c r="FU37" s="59">
+        <v>2054</v>
+      </c>
+      <c r="FV37" s="59">
+        <v>2037</v>
+      </c>
+      <c r="FW37" s="59">
         <v>2030</v>
       </c>
-      <c r="FT37" s="59">
-[...10 lines deleted...]
-      </c>
       <c r="FX37" s="59">
-        <v>1999</v>
+        <v>2009</v>
       </c>
       <c r="FY37" s="58">
-        <v>1966</v>
+        <v>1977</v>
       </c>
       <c r="FZ37" s="58">
-        <v>1940</v>
+        <v>1951</v>
       </c>
       <c r="GA37" s="58">
-        <v>1979</v>
+        <v>1990</v>
       </c>
       <c r="GB37" s="58">
-        <v>1997</v>
+        <v>2009</v>
       </c>
       <c r="GC37" s="71">
-        <v>1983</v>
+        <v>2004</v>
       </c>
       <c r="GD37" s="71">
-        <v>1957</v>
-[...14 lines deleted...]
-        <v>211</v>
+        <v>1988</v>
+      </c>
+      <c r="GE37" s="71">
+        <v>1990</v>
+      </c>
+      <c r="GF37" s="71">
+        <v>1982</v>
+      </c>
+      <c r="GG37" s="71">
+        <v>1991</v>
+      </c>
+      <c r="GH37" s="71">
+        <v>1982</v>
+      </c>
+      <c r="GI37" s="71">
+        <v>1971</v>
       </c>
       <c r="GJ37" s="71" t="s">
-        <v>211</v>
+        <v>210</v>
+      </c>
+      <c r="GK37" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GL37" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GM37" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GN37" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GO37" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GP37" s="71" t="s">
+        <v>210</v>
       </c>
     </row>
-    <row r="38" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A38" s="59" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="B38" s="59" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="C38" s="59" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="D38" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E38" s="59" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F38" s="60" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="G38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="H38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="I38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="J38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="K38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="L38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="M38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="N38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="O38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="P38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Q38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="R38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="S38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="T38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="U38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="V38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="W38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="X38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Y38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Z38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AA38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AB38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AC38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AD38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AE38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AF38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AG38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AH38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AI38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AJ38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AK38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AL38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AM38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AN38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AO38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AP38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AQ38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AR38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AS38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AT38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AU38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AV38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AW38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AX38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AY38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AZ38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BA38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BB38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BC38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BD38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BE38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BF38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BG38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BH38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BI38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BJ38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BK38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BL38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BM38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BN38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BO38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BP38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BQ38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BR38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BS38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BT38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BU38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BV38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BW38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BX38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BY38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BZ38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CA38" s="61">
         <v>20.546558704453442</v>
       </c>
       <c r="CB38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CC38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CD38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CE38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CF38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CG38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CH38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CI38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CJ38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CK38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CL38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CM38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CN38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CO38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CP38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CQ38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CR38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CS38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CT38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CU38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CV38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CW38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CX38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CY38" s="71" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CZ38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DA38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DB38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DC38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DD38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DE38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DF38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DG38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DH38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DI38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DJ38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DK38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DL38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DM38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DN38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DO38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DP38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DQ38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DR38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DS38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DT38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DU38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DV38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DW38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DX38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DY38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DZ38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EA38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EB38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EC38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="ED38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EE38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EF38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EG38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EH38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EI38" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EJ38" s="57">
         <v>22.842261904761905</v>
       </c>
       <c r="EK38" s="57">
         <v>22.953869047619047</v>
       </c>
       <c r="EL38" s="57">
         <v>22.722201561918929</v>
       </c>
       <c r="EM38" s="57">
         <v>22.778192681105303</v>
       </c>
       <c r="EN38" s="57">
-        <v>22.711735662742118</v>
+        <v>22.74971515381694</v>
       </c>
       <c r="EO38" s="57">
-        <v>22.56838905775076</v>
+        <v>22.606382978723403</v>
       </c>
       <c r="EP38" s="57">
-        <v>22.632794457274827</v>
+        <v>22.671285604311009</v>
       </c>
       <c r="EQ38" s="57">
-        <v>22.815158546017013</v>
+        <v>22.8538283062645</v>
       </c>
       <c r="ER38" s="57">
-        <v>22.630560928433269</v>
+        <v>22.669245647969053</v>
       </c>
       <c r="ES38" s="57">
-        <v>22.403955876759223</v>
+        <v>22.433460076045627</v>
       </c>
       <c r="ET38" s="57">
-        <v>22.354294478527606</v>
+        <v>22.384055193560751</v>
       </c>
       <c r="EU38" s="57">
-        <v>22.688422688422687</v>
+        <v>22.718446601941746</v>
       </c>
       <c r="EV38" s="57">
-        <v>22.920734088246778</v>
+        <v>22.950819672131146</v>
       </c>
       <c r="EW38" s="57">
-        <v>23.210070810385524</v>
+        <v>23.240267400707825</v>
       </c>
       <c r="EX38" s="57">
-        <v>23.217115689381934</v>
+        <v>23.238321456848773</v>
       </c>
       <c r="EY38" s="57">
-        <v>23.167848699763592</v>
+        <v>23.179850452577725</v>
       </c>
       <c r="EZ38" s="57">
-        <v>23.43313373253493</v>
+        <v>23.444976076555022</v>
       </c>
       <c r="FA38" s="57">
-        <v>23.247381144238517</v>
+        <v>23.259557344064387</v>
       </c>
       <c r="FB38" s="57">
-        <v>23.098367184388689</v>
+        <v>23.11058074781225</v>
       </c>
       <c r="FC38" s="57">
-        <v>23.26224328593997</v>
+        <v>23.274161735700197</v>
       </c>
       <c r="FD38" s="57">
-        <v>23.079984082769599</v>
+        <v>23.092209856915741</v>
       </c>
       <c r="FE38" s="57">
-        <v>22.624254473161034</v>
+        <v>22.637013502779983</v>
       </c>
       <c r="FF38" s="57">
-        <v>22.266401590457257</v>
+        <v>22.279586973788721</v>
       </c>
       <c r="FG38" s="57">
-        <v>22.151898734177216</v>
+        <v>22.165152113789016</v>
       </c>
       <c r="FH38" s="57">
-        <v>22.120366679952173</v>
+        <v>22.133757961783438</v>
       </c>
       <c r="FI38" s="57">
-        <v>21.863799283154123</v>
+        <v>21.877486077963404</v>
       </c>
       <c r="FJ38" s="57">
-        <v>21.746160064672594</v>
+        <v>21.751412429378529</v>
       </c>
       <c r="FK38" s="57">
-        <v>22.424242424242426</v>
+        <v>22.428398547801532</v>
       </c>
       <c r="FL38" s="57">
-        <v>22.186234817813766</v>
+        <v>22.190784155214228</v>
       </c>
       <c r="FM38" s="57">
-        <v>22.389306599832917</v>
+        <v>22.407330279050395</v>
       </c>
       <c r="FN38" s="57">
-        <v>22.090059473237044</v>
+        <v>22.109275730622617</v>
       </c>
       <c r="FO38" s="57">
-        <v>22.043010752688172</v>
+        <v>22.052761747732895</v>
       </c>
       <c r="FP38" s="57">
-        <v>22.162386081193041</v>
+        <v>22.171758876961189</v>
       </c>
       <c r="FQ38" s="57">
-        <v>21.621621621621621</v>
+        <v>21.615008156606851</v>
       </c>
       <c r="FR38" s="57">
-        <v>21.281840591618735</v>
+        <v>21.267893660531698</v>
       </c>
       <c r="FS38" s="57">
-        <v>21.902017291066283</v>
+        <v>21.853218532185323</v>
       </c>
       <c r="FT38" s="57">
-        <v>22.007404360345536</v>
+        <v>21.958213846784105</v>
       </c>
       <c r="FU38" s="57">
-        <v>21.603927986906712</v>
+        <v>21.556642216788916</v>
       </c>
       <c r="FV38" s="57">
-        <v>21.820448877805486</v>
+        <v>21.7535153019024</v>
       </c>
       <c r="FW38" s="57">
-        <v>21.809841534612175</v>
+        <v>21.742738589211619</v>
       </c>
       <c r="FX38" s="57">
-        <v>21.847321805145508</v>
+        <v>21.779269827947964</v>
       </c>
       <c r="FY38" s="57">
-        <v>21.321321321321321</v>
+        <v>21.321961620469082</v>
       </c>
       <c r="FZ38" s="57">
-        <v>21.242397914856646</v>
+        <v>21.243523316062177</v>
       </c>
       <c r="GA38" s="57">
-        <v>21.801954951126223</v>
+        <v>21.757498943810731</v>
       </c>
       <c r="GB38" s="57">
-        <v>21.757498943810731</v>
+        <v>21.704450041981527</v>
       </c>
       <c r="GC38" s="61">
-        <v>21.72043010752688</v>
+        <v>21.659574468085108</v>
       </c>
       <c r="GD38" s="61">
-        <v>21.183123096998695</v>
-[...17 lines deleted...]
-        <v>211</v>
+        <v>21.131590227175312</v>
+      </c>
+      <c r="GE38" s="61">
+        <v>21.572840567253976</v>
+      </c>
+      <c r="GF38" s="61">
+        <v>21.69811320754717</v>
+      </c>
+      <c r="GG38" s="61">
+        <v>21.830683283197249</v>
+      </c>
+      <c r="GH38" s="61">
+        <v>21.363832542080278</v>
+      </c>
+      <c r="GI38" s="61">
+        <v>21.038961038961038</v>
+      </c>
+      <c r="GJ38" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="GK38" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="GL38" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="GM38" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="GN38" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="GO38" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="GP38" s="61" t="s">
+        <v>210</v>
       </c>
     </row>
-    <row r="39" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A39" s="59" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="B39" s="59" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="C39" s="59" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="D39" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="59" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F39" s="60" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="G39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="H39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="I39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="J39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="K39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="L39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="M39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="N39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="O39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="P39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Q39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="R39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="S39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="T39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="U39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="V39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="W39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="X39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Y39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Z39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AA39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AB39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AC39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AD39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AE39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AF39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AG39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AH39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AI39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AJ39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AK39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AL39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AM39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AN39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AO39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AP39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AQ39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AR39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AS39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AT39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AU39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AV39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AW39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AX39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AY39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AZ39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BA39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BB39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BC39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BD39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BE39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BF39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BG39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BH39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BI39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BJ39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BK39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BL39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BM39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BN39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BO39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BP39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BQ39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BR39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BS39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BT39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BU39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BV39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BW39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BX39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BY39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BZ39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CA39" s="61">
         <v>31.410256410256409</v>
       </c>
       <c r="CB39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CC39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CD39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CE39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CF39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CG39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CH39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CI39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CJ39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CK39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CL39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CM39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CN39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CO39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CP39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CQ39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CR39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CS39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CT39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CU39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CV39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CW39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CX39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CY39" s="71" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CZ39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DA39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DB39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DC39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DD39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DE39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DF39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DG39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DH39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DI39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DJ39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DK39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DL39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DM39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DN39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DO39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DP39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DQ39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DR39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DS39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DT39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DU39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DV39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DW39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DX39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DY39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DZ39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EA39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EB39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EC39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="ED39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EE39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EF39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EG39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EH39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EI39" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EJ39" s="57">
         <v>41.071428571428569</v>
       </c>
       <c r="EK39" s="57">
         <v>40.99702380952381</v>
       </c>
       <c r="EL39" s="57">
         <v>41.018966158423204</v>
       </c>
       <c r="EM39" s="57">
         <v>40.926064227035098</v>
       </c>
       <c r="EN39" s="57">
         <v>41.321686289403722</v>
       </c>
       <c r="EO39" s="57">
         <v>41.223404255319146</v>
       </c>
       <c r="EP39" s="57">
         <v>41.878367975365663</v>
       </c>
       <c r="EQ39" s="57">
         <v>42.111368909512763</v>
       </c>
       <c r="ER39" s="57">
         <v>42.359767891682786</v>
       </c>
       <c r="ES39" s="57">
-        <v>41.84100418410042</v>
+        <v>41.825095057034218</v>
       </c>
       <c r="ET39" s="57">
-        <v>42.101226993865033</v>
+        <v>42.08509007282484</v>
       </c>
       <c r="EU39" s="57">
-        <v>43.162393162393165</v>
+        <v>43.145631067961162</v>
       </c>
       <c r="EV39" s="57">
-        <v>43.264349863334637</v>
+        <v>43.247462919594064</v>
       </c>
       <c r="EW39" s="57">
-        <v>43.076317859952795</v>
+        <v>43.059378686590641</v>
       </c>
       <c r="EX39" s="57">
-        <v>43.304278922345482</v>
+        <v>43.269992082343627</v>
       </c>
       <c r="EY39" s="57">
-        <v>43.183609141055946</v>
+        <v>43.132624950806772</v>
       </c>
       <c r="EZ39" s="57">
-        <v>43.512974051896208</v>
+        <v>43.460925039872407</v>
       </c>
       <c r="FA39" s="57">
-        <v>43.755036261079773</v>
+        <v>43.70221327967807</v>
       </c>
       <c r="FB39" s="57">
-        <v>43.32935085623258</v>
+        <v>43.277645186953066</v>
       </c>
       <c r="FC39" s="57">
-        <v>43.562401263823062</v>
+        <v>43.510848126232744</v>
       </c>
       <c r="FD39" s="57">
-        <v>43.971348985276563</v>
+        <v>43.918918918918919</v>
       </c>
       <c r="FE39" s="57">
-        <v>44.214711729622266</v>
+        <v>44.162033359809371</v>
       </c>
       <c r="FF39" s="57">
-        <v>44.413518886679924</v>
+        <v>44.400317712470212</v>
       </c>
       <c r="FG39" s="57">
-        <v>44.541139240506332</v>
+        <v>44.527854602923746</v>
       </c>
       <c r="FH39" s="57">
-        <v>44.918294141092069</v>
+        <v>44.904458598726116</v>
       </c>
       <c r="FI39" s="57">
-        <v>44.842692154520108</v>
+        <v>44.868735083532222</v>
       </c>
       <c r="FJ39" s="57">
-        <v>45.109135004042038</v>
+        <v>45.117029862792577</v>
       </c>
       <c r="FK39" s="57">
-        <v>45.212121212121211</v>
+        <v>45.219846712384026</v>
       </c>
       <c r="FL39" s="57">
-        <v>45.344129554655872</v>
+        <v>45.351657235246563</v>
       </c>
       <c r="FM39" s="57">
-        <v>46.616541353383461</v>
+        <v>46.563931695127032</v>
       </c>
       <c r="FN39" s="57">
-        <v>47.238742565845371</v>
+        <v>47.183396865734856</v>
       </c>
       <c r="FO39" s="57">
-        <v>46.567411083540115</v>
+        <v>46.49629018961253</v>
       </c>
       <c r="FP39" s="57">
-        <v>46.768848384424189</v>
+        <v>46.696944673823289</v>
       </c>
       <c r="FQ39" s="57">
-        <v>46.478296478296478</v>
+        <v>46.411092985318106</v>
       </c>
       <c r="FR39" s="57">
-        <v>47.124075595727199</v>
+        <v>47.034764826175866</v>
       </c>
       <c r="FS39" s="57">
-        <v>47.262247838616716</v>
+        <v>47.191471914719145</v>
       </c>
       <c r="FT39" s="57">
-        <v>47.346770876182639</v>
+        <v>47.275706677591153</v>
       </c>
       <c r="FU39" s="57">
-        <v>47.217675941080195</v>
+        <v>47.147514262428686</v>
       </c>
       <c r="FV39" s="57">
-        <v>47.921862011637572</v>
+        <v>47.8494623655914</v>
       </c>
       <c r="FW39" s="57">
-        <v>47.789824854045037</v>
+        <v>47.717842323651453</v>
       </c>
       <c r="FX39" s="57">
-        <v>48.16533108393083</v>
+        <v>48.090642047838855</v>
       </c>
       <c r="FY39" s="57">
-        <v>48.99184899184899</v>
+        <v>48.869936034115142</v>
       </c>
       <c r="FZ39" s="57">
-        <v>49.565595134665507</v>
+        <v>49.481865284974091</v>
       </c>
       <c r="GA39" s="57">
-        <v>48.6612834679133</v>
+        <v>48.584706379383185</v>
       </c>
       <c r="GB39" s="57">
-        <v>49.260667511618081</v>
+        <v>49.160369437447521</v>
       </c>
       <c r="GC39" s="61">
-        <v>49.935483870967744</v>
+        <v>49.744680851063826</v>
       </c>
       <c r="GD39" s="61">
-        <v>50.239234449760765</v>
-[...17 lines deleted...]
-        <v>211</v>
+        <v>50.192884697813973</v>
+      </c>
+      <c r="GE39" s="61">
+        <v>50.62311989686291</v>
+      </c>
+      <c r="GF39" s="61">
+        <v>50.042881646655232</v>
+      </c>
+      <c r="GG39" s="61">
+        <v>50.537172324881823</v>
+      </c>
+      <c r="GH39" s="61">
+        <v>50.927924039706518</v>
+      </c>
+      <c r="GI39" s="61">
+        <v>50.822510822510822</v>
+      </c>
+      <c r="GJ39" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="GK39" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="GL39" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="GM39" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="GN39" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="GO39" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="GP39" s="61" t="s">
+        <v>210</v>
       </c>
     </row>
-    <row r="40" spans="1:192" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A40" s="59" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="B40" s="59" t="s">
+        <v>251</v>
+      </c>
+      <c r="C40" s="59" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="D40" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E40" s="59" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="F40" s="60" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="G40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="H40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="I40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="J40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="K40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="L40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="M40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="N40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="O40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="P40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Q40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="R40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="S40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="T40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="U40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="V40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="W40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="X40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Y40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Z40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AA40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AB40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AC40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AD40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AE40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AF40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AG40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AH40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AI40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AJ40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AK40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AL40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AM40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AN40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AO40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AP40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AQ40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AR40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AS40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AT40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AU40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AV40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AW40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AX40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AY40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="AZ40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BA40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BB40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BC40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BD40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BE40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BF40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BG40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BH40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BI40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BJ40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BK40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BL40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BM40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BN40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BO40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BP40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BQ40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BR40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BS40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BT40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BU40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BV40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BW40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BX40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BY40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="BZ40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CA40" s="61">
         <v>51.956815114709855</v>
       </c>
       <c r="CB40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CC40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CD40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CE40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CF40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CG40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CH40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CI40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CJ40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CK40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CL40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CM40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CN40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CO40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CP40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CQ40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CR40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CS40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CT40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CU40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CV40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CW40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CX40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CY40" s="71" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="CZ40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DA40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DB40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DC40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DD40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DE40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DF40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DG40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DH40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DI40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DJ40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DK40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DL40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DM40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DN40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DO40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DP40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DQ40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DR40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DS40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DT40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DU40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DV40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DW40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DX40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DY40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="DZ40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EA40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EB40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EC40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="ED40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EE40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EF40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EG40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EH40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EI40" s="58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="EJ40" s="57">
         <v>63.913690476190474</v>
       </c>
       <c r="EK40" s="57">
         <v>63.950892857142854</v>
       </c>
       <c r="EL40" s="57">
         <v>63.741167720342133</v>
       </c>
       <c r="EM40" s="57">
         <v>63.704256908140401</v>
       </c>
       <c r="EN40" s="57">
-        <v>64.033421952145844</v>
+        <v>64.071401443220665</v>
       </c>
       <c r="EO40" s="57">
-        <v>63.79179331306991</v>
+        <v>63.829787234042556</v>
       </c>
       <c r="EP40" s="57">
-        <v>64.511162432640489</v>
+        <v>64.549653579676672</v>
       </c>
       <c r="EQ40" s="57">
-        <v>64.926527455529779</v>
+        <v>64.965197215777266</v>
       </c>
       <c r="ER40" s="57">
-        <v>64.990328820116048</v>
+        <v>65.029013539651842</v>
       </c>
       <c r="ES40" s="57">
-        <v>64.24496006085964</v>
+        <v>64.258555133079852</v>
       </c>
       <c r="ET40" s="57">
-        <v>64.455521472392633</v>
+        <v>64.469145266385581</v>
       </c>
       <c r="EU40" s="57">
-        <v>65.850815850815849</v>
+        <v>65.864077669902912</v>
       </c>
       <c r="EV40" s="57">
-        <v>66.185083951581419</v>
+        <v>66.198282591725217</v>
       </c>
       <c r="EW40" s="57">
-        <v>66.286388670338312</v>
+        <v>66.29964608729847</v>
       </c>
       <c r="EX40" s="57">
-        <v>66.521394611727416</v>
+        <v>66.5083135391924</v>
       </c>
       <c r="EY40" s="57">
-        <v>66.351457840819549</v>
+        <v>66.312475403384497</v>
       </c>
       <c r="EZ40" s="57">
-        <v>66.946107784431135</v>
+        <v>66.90590111642743</v>
       </c>
       <c r="FA40" s="57">
-        <v>67.002417405318297</v>
+        <v>66.961770623742453</v>
       </c>
       <c r="FB40" s="57">
-        <v>66.427718040621272</v>
+        <v>66.388225934765316</v>
       </c>
       <c r="FC40" s="57">
-        <v>66.824644549763036</v>
+        <v>66.785009861932934</v>
       </c>
       <c r="FD40" s="57">
-        <v>67.051333068046162</v>
+        <v>67.011128775834663</v>
       </c>
       <c r="FE40" s="57">
-        <v>66.838966202783297</v>
+        <v>66.799046862589364</v>
       </c>
       <c r="FF40" s="57">
-        <v>66.679920477137173</v>
+        <v>66.679904686258936</v>
       </c>
       <c r="FG40" s="57">
-        <v>66.693037974683548</v>
+        <v>66.693006716712759</v>
       </c>
       <c r="FH40" s="57">
-        <v>67.038660821044246</v>
+        <v>67.038216560509554</v>
       </c>
       <c r="FI40" s="57">
-        <v>66.706491437674231</v>
+        <v>66.746221161495626</v>
       </c>
       <c r="FJ40" s="57">
-        <v>66.855295068714639</v>
+        <v>66.86844229217111</v>
       </c>
       <c r="FK40" s="57">
-        <v>67.63636363636364</v>
+        <v>67.648245260185561</v>
       </c>
       <c r="FL40" s="57">
-        <v>67.530364372469634</v>
+        <v>67.542441390460795</v>
       </c>
       <c r="FM40" s="57">
-        <v>69.005847953216374</v>
+        <v>68.971261974177423</v>
       </c>
       <c r="FN40" s="57">
-        <v>69.328802039082419</v>
+        <v>69.292672596357477</v>
       </c>
       <c r="FO40" s="57">
-        <v>68.610421836228284</v>
+        <v>68.549051937345425</v>
       </c>
       <c r="FP40" s="57">
-        <v>68.931234465617237</v>
+        <v>68.868703550784474</v>
       </c>
       <c r="FQ40" s="57">
-        <v>68.099918099918099</v>
+        <v>68.026101141924954</v>
       </c>
       <c r="FR40" s="57">
-        <v>68.405916187345937</v>
+        <v>68.302658486707571</v>
       </c>
       <c r="FS40" s="57">
-        <v>69.164265129683002</v>
+        <v>69.044690446904468</v>
       </c>
       <c r="FT40" s="57">
-        <v>69.354175236528178</v>
+        <v>69.23392052437525</v>
       </c>
       <c r="FU40" s="57">
-        <v>68.821603927986914</v>
+        <v>68.704156479217602</v>
       </c>
       <c r="FV40" s="57">
-        <v>69.742310889443061</v>
+        <v>69.602977667493803</v>
       </c>
       <c r="FW40" s="57">
-        <v>69.599666388657212</v>
+        <v>69.460580912863065</v>
       </c>
       <c r="FX40" s="57">
-        <v>70.012652889076335</v>
+        <v>69.869911875786826</v>
       </c>
       <c r="FY40" s="57">
-        <v>70.313170313170318</v>
+        <v>70.191897654584224</v>
       </c>
       <c r="FZ40" s="57">
-        <v>70.807993049522153</v>
+        <v>70.725388601036272</v>
       </c>
       <c r="GA40" s="57">
-        <v>70.463238419039527</v>
+        <v>70.342205323193923</v>
       </c>
       <c r="GB40" s="57">
-        <v>71.018166455428812</v>
+        <v>70.864819479429059</v>
       </c>
       <c r="GC40" s="61">
-        <v>71.655913978494624</v>
+        <v>71.40425531914893</v>
       </c>
       <c r="GD40" s="61">
-        <v>71.422357546759457</v>
-[...17 lines deleted...]
-        <v>211</v>
+        <v>71.324474924989289</v>
+      </c>
+      <c r="GE40" s="61">
+        <v>72.195960464116894</v>
+      </c>
+      <c r="GF40" s="61">
+        <v>71.740994854202398</v>
+      </c>
+      <c r="GG40" s="61">
+        <v>72.367855608079068</v>
+      </c>
+      <c r="GH40" s="61">
+        <v>72.2917565817868</v>
+      </c>
+      <c r="GI40" s="61">
+        <v>71.861471861471856</v>
+      </c>
+      <c r="GJ40" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="GK40" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="GL40" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="GM40" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="GN40" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="GO40" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="GP40" s="61" t="s">
+        <v>210</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F40"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="A1:ER22"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="1" topLeftCell="AP2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="1" topLeftCell="AW2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomRight" activeCell="BH1" sqref="BH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.77734375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="22.33203125" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="52" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="31.5546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="43" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="54" width="5" style="3" bestFit="1" customWidth="1"/>
     <col min="55" max="55" width="5" style="43" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="5" style="3" bestFit="1" customWidth="1"/>
     <col min="57" max="58" width="5.5546875" style="3" bestFit="1" customWidth="1"/>
     <col min="59" max="59" width="5" style="43" bestFit="1" customWidth="1"/>
-    <col min="60" max="16384" width="7.77734375" style="3"/>
+    <col min="60" max="60" width="5" style="3" bestFit="1" customWidth="1"/>
+    <col min="61" max="16384" width="7.77734375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:148" x14ac:dyDescent="0.3">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="14">
         <v>1970</v>
       </c>
       <c r="F1" s="14">
         <v>1971</v>
       </c>
       <c r="G1" s="14">
         <v>1972</v>
       </c>
       <c r="H1" s="14">
@@ -41885,63 +42633,66 @@
       </c>
       <c r="AZ1" s="13">
         <v>2017</v>
       </c>
       <c r="BA1" s="13">
         <v>2018</v>
       </c>
       <c r="BB1" s="13">
         <v>2019</v>
       </c>
       <c r="BC1" s="21">
         <v>2020</v>
       </c>
       <c r="BD1" s="13">
         <v>2021</v>
       </c>
       <c r="BE1" s="13">
         <v>2022</v>
       </c>
       <c r="BF1" s="13">
         <v>2023</v>
       </c>
       <c r="BG1" s="21">
         <v>2024</v>
       </c>
+      <c r="BH1" s="82">
+        <v>2025</v>
+      </c>
     </row>
     <row r="2" spans="1:148" x14ac:dyDescent="0.3">
       <c r="A2" s="17" t="s">
         <v>137</v>
       </c>
       <c r="B2" s="16" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="C2" s="12" t="s">
         <v>126</v>
       </c>
       <c r="D2" s="16" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="E2" s="16">
         <v>166</v>
       </c>
       <c r="F2" s="16">
         <v>120</v>
       </c>
       <c r="G2" s="16">
         <v>122</v>
       </c>
       <c r="H2" s="16">
         <v>117</v>
       </c>
       <c r="I2" s="16">
         <v>102</v>
       </c>
       <c r="J2" s="16">
         <v>126</v>
       </c>
       <c r="K2" s="16">
         <v>102</v>
       </c>
       <c r="L2" s="16">
         <v>105</v>
       </c>
@@ -42064,51 +42815,53 @@
       </c>
       <c r="AZ2" s="12">
         <v>44</v>
       </c>
       <c r="BA2" s="12">
         <v>26</v>
       </c>
       <c r="BB2" s="39">
         <v>35</v>
       </c>
       <c r="BC2" s="42">
         <v>30</v>
       </c>
       <c r="BD2" s="12">
         <v>39</v>
       </c>
       <c r="BE2" s="12">
         <v>26</v>
       </c>
       <c r="BF2" s="12">
         <v>19</v>
       </c>
       <c r="BG2" s="11">
         <v>17</v>
       </c>
-      <c r="BH2" s="12"/>
+      <c r="BH2" s="12">
+        <v>12</v>
+      </c>
       <c r="BI2" s="12"/>
       <c r="BJ2" s="12"/>
       <c r="BK2" s="12"/>
       <c r="BL2" s="12"/>
       <c r="BM2" s="12"/>
       <c r="BN2" s="12"/>
       <c r="BO2" s="12"/>
       <c r="BP2" s="12"/>
       <c r="BQ2" s="12"/>
       <c r="BR2" s="12"/>
       <c r="BS2" s="12"/>
       <c r="BT2" s="12"/>
       <c r="BU2" s="12"/>
       <c r="BV2" s="12"/>
       <c r="BW2" s="12"/>
       <c r="BX2" s="12"/>
       <c r="BY2" s="12"/>
       <c r="BZ2" s="12"/>
       <c r="CA2" s="12"/>
       <c r="CB2" s="12"/>
       <c r="CC2" s="12"/>
       <c r="CD2" s="12"/>
       <c r="CE2" s="12"/>
       <c r="CF2" s="12"/>
       <c r="CG2" s="12"/>
@@ -42159,57 +42912,57 @@
       <c r="DZ2" s="12"/>
       <c r="EA2" s="12"/>
       <c r="EB2" s="12"/>
       <c r="EC2" s="12"/>
       <c r="ED2" s="12"/>
       <c r="EE2" s="12"/>
       <c r="EF2" s="12"/>
       <c r="EG2" s="12"/>
       <c r="EH2" s="12"/>
       <c r="EI2" s="12"/>
       <c r="EJ2" s="12"/>
       <c r="EK2" s="12"/>
       <c r="EL2" s="12"/>
       <c r="EM2" s="12"/>
       <c r="EN2" s="12"/>
       <c r="EO2" s="12"/>
       <c r="EP2" s="12"/>
       <c r="EQ2" s="12"/>
       <c r="ER2" s="12"/>
     </row>
     <row r="3" spans="1:148" x14ac:dyDescent="0.3">
       <c r="A3" s="17" t="s">
         <v>138</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="C3" s="17" t="s">
         <v>123</v>
       </c>
       <c r="D3" s="16" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="E3" s="16"/>
       <c r="F3" s="16"/>
       <c r="G3" s="16"/>
       <c r="H3" s="16"/>
       <c r="I3" s="16"/>
       <c r="J3" s="16"/>
       <c r="K3" s="16"/>
       <c r="L3" s="16"/>
       <c r="M3" s="16"/>
       <c r="N3" s="16"/>
       <c r="O3" s="16"/>
       <c r="P3" s="16"/>
       <c r="Q3" s="16"/>
       <c r="R3" s="16"/>
       <c r="S3" s="16"/>
       <c r="T3" s="16"/>
       <c r="U3" s="16"/>
       <c r="V3" s="16"/>
       <c r="W3" s="16"/>
       <c r="X3" s="16"/>
       <c r="Y3" s="16"/>
       <c r="Z3" s="16"/>
       <c r="AA3" s="16"/>
       <c r="AB3" s="16"/>
@@ -42250,65 +43003,67 @@
       <c r="AU3" s="1">
         <v>8.6298258894776687</v>
       </c>
       <c r="AV3" s="1">
         <v>8.4258524980174467</v>
       </c>
       <c r="AW3" s="1">
         <v>9.0548130931628901</v>
       </c>
       <c r="AX3" s="1">
         <v>9.4116534241392351</v>
       </c>
       <c r="AY3" s="1">
         <v>9.5458758109360513</v>
       </c>
       <c r="AZ3" s="1">
         <v>10.004589261128958</v>
       </c>
       <c r="BA3" s="1">
         <v>9.4467546555776529</v>
       </c>
       <c r="BB3" s="38">
         <v>8.679927667269439</v>
       </c>
       <c r="BC3" s="44">
-        <v>7.9375817435619895</v>
+        <v>7.9365079365079367</v>
       </c>
       <c r="BD3" s="44">
-        <v>7.8857919782460915</v>
+        <v>7.8811486547694534</v>
       </c>
       <c r="BE3" s="44">
-        <v>7.1682951328645785</v>
+        <v>7.1171130069802455</v>
       </c>
       <c r="BF3" s="44">
-        <v>7</v>
-[...4 lines deleted...]
-      <c r="BH3" s="18"/>
+        <v>6.9270106927010691</v>
+      </c>
+      <c r="BG3" s="18">
+        <v>6.175458445292981</v>
+      </c>
+      <c r="BH3" s="18">
+        <v>5.4671246794716728</v>
+      </c>
       <c r="BI3" s="18"/>
       <c r="BJ3" s="18"/>
       <c r="BK3" s="18"/>
       <c r="BL3" s="18"/>
       <c r="BM3" s="18"/>
       <c r="BN3" s="18"/>
       <c r="BO3" s="18"/>
       <c r="BP3" s="18"/>
       <c r="BQ3" s="18"/>
       <c r="BR3" s="18"/>
       <c r="BS3" s="18"/>
       <c r="BT3" s="18"/>
       <c r="BU3" s="18"/>
       <c r="BV3" s="18"/>
       <c r="BW3" s="18"/>
       <c r="BX3" s="18"/>
       <c r="BY3" s="18"/>
       <c r="BZ3" s="18"/>
       <c r="CA3" s="18"/>
       <c r="CB3" s="18"/>
       <c r="CC3" s="18"/>
       <c r="CD3" s="18"/>
       <c r="CE3" s="18"/>
       <c r="CF3" s="18"/>
       <c r="CG3" s="18"/>
@@ -42359,57 +43114,57 @@
       <c r="DZ3" s="18"/>
       <c r="EA3" s="18"/>
       <c r="EB3" s="18"/>
       <c r="EC3" s="18"/>
       <c r="ED3" s="18"/>
       <c r="EE3" s="2"/>
       <c r="EF3" s="2"/>
       <c r="EG3" s="2"/>
       <c r="EH3" s="2"/>
       <c r="EI3" s="2"/>
       <c r="EJ3" s="2"/>
       <c r="EK3" s="18"/>
       <c r="EL3" s="18"/>
       <c r="EM3" s="18"/>
       <c r="EN3" s="18"/>
       <c r="EO3" s="18"/>
       <c r="EP3" s="18"/>
       <c r="EQ3" s="18"/>
       <c r="ER3" s="18"/>
     </row>
     <row r="4" spans="1:148" x14ac:dyDescent="0.3">
       <c r="A4" s="17" t="s">
         <v>139</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>126</v>
       </c>
       <c r="D4" s="16" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="E4" s="16">
         <v>49</v>
       </c>
       <c r="F4" s="16">
         <v>60</v>
       </c>
       <c r="G4" s="16">
         <v>49</v>
       </c>
       <c r="H4" s="16">
         <v>60</v>
       </c>
       <c r="I4" s="16">
         <v>57</v>
       </c>
       <c r="J4" s="16">
         <v>41</v>
       </c>
       <c r="K4" s="16">
         <v>55</v>
       </c>
       <c r="L4" s="16">
         <v>54</v>
       </c>
@@ -42532,51 +43287,53 @@
       </c>
       <c r="AZ4" s="3">
         <v>62</v>
       </c>
       <c r="BA4" s="3">
         <v>55</v>
       </c>
       <c r="BB4" s="3">
         <v>40</v>
       </c>
       <c r="BC4" s="45">
         <v>52</v>
       </c>
       <c r="BD4" s="19">
         <v>68</v>
       </c>
       <c r="BE4" s="19">
         <v>65</v>
       </c>
       <c r="BF4" s="19">
         <v>61</v>
       </c>
       <c r="BG4" s="19">
         <v>59</v>
       </c>
-      <c r="BH4" s="19"/>
+      <c r="BH4" s="19">
+        <v>71</v>
+      </c>
       <c r="BI4" s="19"/>
       <c r="BJ4" s="19"/>
       <c r="BK4" s="19"/>
       <c r="BL4" s="19"/>
       <c r="BM4" s="18"/>
       <c r="BN4" s="18"/>
       <c r="BO4" s="18"/>
       <c r="BP4" s="18"/>
       <c r="BQ4" s="18"/>
       <c r="BR4" s="18"/>
       <c r="BS4" s="18"/>
       <c r="BT4" s="18"/>
       <c r="BU4" s="18"/>
       <c r="BV4" s="18"/>
       <c r="BW4" s="18"/>
       <c r="BX4" s="18"/>
       <c r="BY4" s="18"/>
       <c r="BZ4" s="18"/>
       <c r="CA4" s="18"/>
       <c r="CB4" s="18"/>
       <c r="CC4" s="18"/>
       <c r="CD4" s="18"/>
       <c r="CE4" s="18"/>
       <c r="CF4" s="18"/>
       <c r="CG4" s="18"/>
@@ -42627,57 +43384,57 @@
       <c r="DZ4" s="18"/>
       <c r="EA4" s="18"/>
       <c r="EB4" s="18"/>
       <c r="EC4" s="18"/>
       <c r="ED4" s="18"/>
       <c r="EE4" s="2"/>
       <c r="EF4" s="2"/>
       <c r="EG4" s="2"/>
       <c r="EH4" s="2"/>
       <c r="EI4" s="2"/>
       <c r="EJ4" s="2"/>
       <c r="EK4" s="18"/>
       <c r="EL4" s="18"/>
       <c r="EM4" s="18"/>
       <c r="EN4" s="18"/>
       <c r="EO4" s="18"/>
       <c r="EP4" s="18"/>
       <c r="EQ4" s="18"/>
       <c r="ER4" s="18"/>
     </row>
     <row r="5" spans="1:148" x14ac:dyDescent="0.3">
       <c r="A5" s="17" t="s">
         <v>140</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>123</v>
       </c>
       <c r="D5" s="16" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="E5" s="16"/>
       <c r="F5" s="16"/>
       <c r="G5" s="16"/>
       <c r="H5" s="16"/>
       <c r="I5" s="16"/>
       <c r="J5" s="16"/>
       <c r="K5" s="16"/>
       <c r="L5" s="16"/>
       <c r="M5" s="16"/>
       <c r="N5" s="16"/>
       <c r="O5" s="16"/>
       <c r="P5" s="16"/>
       <c r="Q5" s="16"/>
       <c r="R5" s="16"/>
       <c r="S5" s="16"/>
       <c r="T5" s="16"/>
       <c r="U5" s="16"/>
       <c r="V5" s="16"/>
       <c r="W5" s="16"/>
       <c r="X5" s="16"/>
       <c r="Y5" s="16"/>
       <c r="Z5" s="16"/>
       <c r="AA5" s="16"/>
       <c r="AB5" s="16"/>
@@ -42718,65 +43475,67 @@
       <c r="AU5" s="1">
         <v>12.566237698713095</v>
       </c>
       <c r="AV5" s="1">
         <v>12.88659793814433</v>
       </c>
       <c r="AW5" s="1">
         <v>13.800116211504939</v>
       </c>
       <c r="AX5" s="1">
         <v>13.620885357548241</v>
       </c>
       <c r="AY5" s="1">
         <v>13.160333642261353</v>
       </c>
       <c r="AZ5" s="1">
         <v>13.033501606241396</v>
       </c>
       <c r="BA5" s="1">
         <v>12.836738383655758</v>
       </c>
       <c r="BB5" s="38">
         <v>11.618444846292947</v>
       </c>
       <c r="BC5" s="44">
-        <v>11.41027375637036</v>
+        <v>11.408730158730158</v>
       </c>
       <c r="BD5" s="44">
-        <v>12.508497620666214</v>
+        <v>12.501132348944651</v>
       </c>
       <c r="BE5" s="44">
-        <v>12.692904757556388</v>
+        <v>12.683060358593002</v>
       </c>
       <c r="BF5" s="44">
-        <v>13.2</v>
-[...4 lines deleted...]
-      <c r="BH5" s="18"/>
+        <v>13.203161320316132</v>
+      </c>
+      <c r="BG5" s="44">
+        <v>14.330834865412719</v>
+      </c>
+      <c r="BH5" s="44">
+        <v>15.627267889109294</v>
+      </c>
       <c r="BI5" s="18"/>
       <c r="BJ5" s="18"/>
       <c r="BK5" s="18"/>
       <c r="BL5" s="18"/>
       <c r="BM5" s="18"/>
       <c r="BN5" s="18"/>
       <c r="BO5" s="18"/>
       <c r="BP5" s="18"/>
       <c r="BQ5" s="18"/>
       <c r="BR5" s="18"/>
       <c r="BS5" s="18"/>
       <c r="BT5" s="18"/>
       <c r="BU5" s="18"/>
       <c r="BV5" s="18"/>
       <c r="BW5" s="18"/>
       <c r="BX5" s="18"/>
       <c r="BY5" s="18"/>
       <c r="BZ5" s="18"/>
       <c r="CA5" s="18"/>
       <c r="CB5" s="18"/>
       <c r="CC5" s="18"/>
       <c r="CD5" s="18"/>
       <c r="CE5" s="18"/>
       <c r="CF5" s="18"/>
       <c r="CG5" s="18"/>
@@ -42824,54 +43583,54 @@
       <c r="DW5" s="18"/>
       <c r="DX5" s="18"/>
       <c r="DY5" s="18"/>
       <c r="DZ5" s="18"/>
       <c r="EA5" s="18"/>
       <c r="EB5" s="18"/>
       <c r="EC5" s="18"/>
       <c r="ED5" s="18"/>
       <c r="EE5" s="2"/>
       <c r="EF5" s="2"/>
       <c r="EG5" s="2"/>
       <c r="EH5" s="2"/>
       <c r="EI5" s="2"/>
       <c r="EJ5" s="2"/>
       <c r="EK5" s="18"/>
       <c r="EL5" s="18"/>
       <c r="EM5" s="18"/>
       <c r="EN5" s="18"/>
       <c r="EO5" s="18"/>
       <c r="EP5" s="18"/>
       <c r="EQ5" s="18"/>
       <c r="ER5" s="18"/>
     </row>
     <row r="6" spans="1:148" x14ac:dyDescent="0.3">
       <c r="A6" s="17" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>126</v>
       </c>
       <c r="D6" s="16"/>
       <c r="E6" s="16"/>
       <c r="F6" s="16"/>
       <c r="G6" s="16"/>
       <c r="H6" s="16"/>
       <c r="I6" s="16"/>
       <c r="J6" s="16"/>
       <c r="K6" s="16"/>
       <c r="L6" s="16"/>
       <c r="M6" s="16"/>
       <c r="N6" s="16"/>
       <c r="O6" s="16"/>
       <c r="P6" s="16"/>
       <c r="Q6" s="16"/>
       <c r="R6" s="16"/>
       <c r="S6" s="16"/>
       <c r="T6" s="16"/>
       <c r="U6" s="16"/>
       <c r="V6" s="16"/>
       <c r="W6" s="16"/>
       <c r="X6" s="16"/>
@@ -42936,51 +43695,53 @@
       </c>
       <c r="AZ6" s="5">
         <v>18</v>
       </c>
       <c r="BA6" s="5">
         <v>10</v>
       </c>
       <c r="BB6" s="19">
         <v>9</v>
       </c>
       <c r="BC6" s="19">
         <v>13</v>
       </c>
       <c r="BD6" s="19">
         <v>10</v>
       </c>
       <c r="BE6" s="47">
         <v>14</v>
       </c>
       <c r="BF6" s="18">
         <v>14</v>
       </c>
       <c r="BG6" s="18">
         <v>10</v>
       </c>
-      <c r="BH6" s="18"/>
+      <c r="BH6" s="18">
+        <v>11</v>
+      </c>
       <c r="BI6" s="18"/>
       <c r="BJ6" s="18"/>
       <c r="BK6" s="18"/>
       <c r="BL6" s="18"/>
       <c r="BM6" s="18"/>
       <c r="BN6" s="18"/>
       <c r="BO6" s="18"/>
       <c r="BP6" s="18"/>
       <c r="BQ6" s="18"/>
       <c r="BR6" s="18"/>
       <c r="BS6" s="18"/>
       <c r="BT6" s="18"/>
       <c r="BU6" s="18"/>
       <c r="BV6" s="18"/>
       <c r="BW6" s="18"/>
       <c r="BX6" s="18"/>
       <c r="BY6" s="18"/>
       <c r="BZ6" s="18"/>
       <c r="CA6" s="18"/>
       <c r="CB6" s="18"/>
       <c r="CC6" s="18"/>
       <c r="CD6" s="18"/>
       <c r="CE6" s="18"/>
       <c r="CF6" s="18"/>
       <c r="CG6" s="18"/>
@@ -43028,60 +43789,60 @@
       <c r="DW6" s="18"/>
       <c r="DX6" s="18"/>
       <c r="DY6" s="18"/>
       <c r="DZ6" s="18"/>
       <c r="EA6" s="18"/>
       <c r="EB6" s="18"/>
       <c r="EC6" s="18"/>
       <c r="ED6" s="18"/>
       <c r="EE6" s="2"/>
       <c r="EF6" s="2"/>
       <c r="EG6" s="2"/>
       <c r="EH6" s="2"/>
       <c r="EI6" s="2"/>
       <c r="EJ6" s="2"/>
       <c r="EK6" s="18"/>
       <c r="EL6" s="18"/>
       <c r="EM6" s="18"/>
       <c r="EN6" s="18"/>
       <c r="EO6" s="18"/>
       <c r="EP6" s="18"/>
       <c r="EQ6" s="18"/>
       <c r="ER6" s="18"/>
     </row>
     <row r="7" spans="1:148" x14ac:dyDescent="0.3">
       <c r="A7" s="17" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>123</v>
       </c>
       <c r="D7" s="16" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="E7" s="16"/>
       <c r="F7" s="16"/>
       <c r="G7" s="16"/>
       <c r="H7" s="16"/>
       <c r="I7" s="16"/>
       <c r="J7" s="16"/>
       <c r="K7" s="16"/>
       <c r="L7" s="16"/>
       <c r="M7" s="16"/>
       <c r="N7" s="16"/>
       <c r="O7" s="16"/>
       <c r="P7" s="16"/>
       <c r="Q7" s="16"/>
       <c r="R7" s="16"/>
       <c r="S7" s="16"/>
       <c r="T7" s="16"/>
       <c r="U7" s="16"/>
       <c r="V7" s="16"/>
       <c r="W7" s="16"/>
       <c r="X7" s="16"/>
       <c r="Y7" s="16"/>
       <c r="Z7" s="16"/>
       <c r="AA7" s="16"/>
       <c r="AB7" s="16"/>
@@ -43137,54 +43898,56 @@
       </c>
       <c r="AY7" s="74">
         <v>36</v>
       </c>
       <c r="AZ7" s="74">
         <v>33</v>
       </c>
       <c r="BA7" s="74">
         <v>35</v>
       </c>
       <c r="BB7" s="19">
         <v>39</v>
       </c>
       <c r="BC7" s="19">
         <v>41</v>
       </c>
       <c r="BD7" s="18">
         <v>39</v>
       </c>
       <c r="BE7" s="47">
         <v>40</v>
       </c>
       <c r="BF7" s="18">
         <v>41</v>
       </c>
-      <c r="BG7" s="18" t="s">
-[...2 lines deleted...]
-      <c r="BH7" s="18"/>
+      <c r="BG7" s="18">
+        <v>42</v>
+      </c>
+      <c r="BH7" s="18">
+        <v>41</v>
+      </c>
       <c r="BI7" s="18"/>
       <c r="BJ7" s="18"/>
       <c r="BK7" s="18"/>
       <c r="BL7" s="18"/>
       <c r="BM7" s="18"/>
       <c r="BN7" s="18"/>
       <c r="BO7" s="18"/>
       <c r="BP7" s="18"/>
       <c r="BQ7" s="18"/>
       <c r="BR7" s="18"/>
       <c r="BS7" s="18"/>
       <c r="BT7" s="18"/>
       <c r="BU7" s="18"/>
       <c r="BV7" s="18"/>
       <c r="BW7" s="18"/>
       <c r="BX7" s="18"/>
       <c r="BY7" s="18"/>
       <c r="BZ7" s="18"/>
       <c r="CA7" s="18"/>
       <c r="CB7" s="18"/>
       <c r="CC7" s="18"/>
       <c r="CD7" s="18"/>
       <c r="CE7" s="18"/>
       <c r="CF7" s="18"/>
       <c r="CG7" s="18"/>
@@ -43232,60 +43995,60 @@
       <c r="DW7" s="18"/>
       <c r="DX7" s="18"/>
       <c r="DY7" s="18"/>
       <c r="DZ7" s="18"/>
       <c r="EA7" s="18"/>
       <c r="EB7" s="18"/>
       <c r="EC7" s="18"/>
       <c r="ED7" s="18"/>
       <c r="EE7" s="2"/>
       <c r="EF7" s="2"/>
       <c r="EG7" s="2"/>
       <c r="EH7" s="2"/>
       <c r="EI7" s="2"/>
       <c r="EJ7" s="2"/>
       <c r="EK7" s="18"/>
       <c r="EL7" s="18"/>
       <c r="EM7" s="18"/>
       <c r="EN7" s="18"/>
       <c r="EO7" s="18"/>
       <c r="EP7" s="18"/>
       <c r="EQ7" s="18"/>
       <c r="ER7" s="18"/>
     </row>
     <row r="8" spans="1:148" x14ac:dyDescent="0.3">
       <c r="A8" s="17" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="C8" s="17" t="s">
         <v>123</v>
       </c>
       <c r="D8" s="16" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="16"/>
       <c r="H8" s="16"/>
       <c r="I8" s="16"/>
       <c r="J8" s="16"/>
       <c r="K8" s="16"/>
       <c r="L8" s="16"/>
       <c r="M8" s="16"/>
       <c r="N8" s="16"/>
       <c r="O8" s="16"/>
       <c r="P8" s="16"/>
       <c r="Q8" s="16"/>
       <c r="R8" s="16"/>
       <c r="S8" s="16"/>
       <c r="T8" s="16"/>
       <c r="U8" s="16"/>
       <c r="V8" s="16"/>
       <c r="W8" s="16"/>
       <c r="X8" s="16"/>
       <c r="Y8" s="16"/>
       <c r="Z8" s="16"/>
       <c r="AA8" s="16"/>
       <c r="AB8" s="16"/>
@@ -43341,54 +44104,56 @@
       </c>
       <c r="AY8" s="74">
         <v>33</v>
       </c>
       <c r="AZ8" s="74">
         <v>33</v>
       </c>
       <c r="BA8" s="74">
         <v>34</v>
       </c>
       <c r="BB8" s="74">
         <v>37</v>
       </c>
       <c r="BC8" s="76">
         <v>38</v>
       </c>
       <c r="BD8" s="18">
         <v>36</v>
       </c>
       <c r="BE8" s="47">
         <v>35</v>
       </c>
       <c r="BF8" s="18">
         <v>37</v>
       </c>
-      <c r="BG8" s="18" t="s">
-[...2 lines deleted...]
-      <c r="BH8" s="18"/>
+      <c r="BG8" s="18">
+        <v>38</v>
+      </c>
+      <c r="BH8" s="18">
+        <v>39</v>
+      </c>
       <c r="BI8" s="18"/>
       <c r="BJ8" s="18"/>
       <c r="BK8" s="18"/>
       <c r="BL8" s="18"/>
       <c r="BM8" s="18"/>
       <c r="BN8" s="18"/>
       <c r="BO8" s="18"/>
       <c r="BP8" s="18"/>
       <c r="BQ8" s="18"/>
       <c r="BR8" s="18"/>
       <c r="BS8" s="18"/>
       <c r="BT8" s="18"/>
       <c r="BU8" s="18"/>
       <c r="BV8" s="18"/>
       <c r="BW8" s="18"/>
       <c r="BX8" s="18"/>
       <c r="BY8" s="18"/>
       <c r="BZ8" s="18"/>
       <c r="CA8" s="18"/>
       <c r="CB8" s="18"/>
       <c r="CC8" s="18"/>
       <c r="CD8" s="18"/>
       <c r="CE8" s="18"/>
       <c r="CF8" s="18"/>
       <c r="CG8" s="18"/>
@@ -43445,51 +44210,51 @@
       <c r="EF8" s="2"/>
       <c r="EG8" s="2"/>
       <c r="EH8" s="2"/>
       <c r="EI8" s="2"/>
       <c r="EJ8" s="2"/>
       <c r="EK8" s="18"/>
       <c r="EL8" s="18"/>
       <c r="EM8" s="18"/>
       <c r="EN8" s="18"/>
       <c r="EO8" s="18"/>
       <c r="EP8" s="18"/>
       <c r="EQ8" s="18"/>
       <c r="ER8" s="18"/>
     </row>
     <row r="9" spans="1:148" x14ac:dyDescent="0.3">
       <c r="A9" s="3" t="s">
         <v>141</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>142</v>
       </c>
       <c r="C9" s="17" t="s">
         <v>123</v>
       </c>
       <c r="D9" s="16" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="E9" s="16"/>
       <c r="F9" s="16"/>
       <c r="G9" s="16"/>
       <c r="H9" s="16"/>
       <c r="I9" s="16"/>
       <c r="J9" s="16"/>
       <c r="K9" s="16"/>
       <c r="L9" s="16"/>
       <c r="M9" s="16"/>
       <c r="N9" s="16"/>
       <c r="O9" s="16"/>
       <c r="P9" s="16"/>
       <c r="Q9" s="16"/>
       <c r="R9" s="16"/>
       <c r="S9" s="16"/>
       <c r="T9" s="16"/>
       <c r="U9" s="16"/>
       <c r="V9" s="16"/>
       <c r="W9" s="16"/>
       <c r="X9" s="16"/>
       <c r="Y9" s="16"/>
       <c r="Z9" s="77">
         <v>71.167632774142291</v>
       </c>
@@ -43570,63 +44335,66 @@
       </c>
       <c r="AZ9" s="1">
         <v>75.598744298409159</v>
       </c>
       <c r="BA9" s="1">
         <v>75.648678109134636</v>
       </c>
       <c r="BB9" s="1">
         <v>75.924907695253211</v>
       </c>
       <c r="BC9" s="78">
         <v>76.218709977487805</v>
       </c>
       <c r="BD9" s="38">
         <v>76.189490896669071</v>
       </c>
       <c r="BE9" s="1">
         <v>76.56335007495943</v>
       </c>
       <c r="BF9" s="38">
         <v>76.495167357825494</v>
       </c>
       <c r="BG9" s="78">
         <v>77.191441252718846</v>
       </c>
+      <c r="BH9" s="18" t="s">
+        <v>210</v>
+      </c>
     </row>
     <row r="10" spans="1:148" x14ac:dyDescent="0.3">
       <c r="A10" s="3" t="s">
         <v>143</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>144</v>
       </c>
       <c r="C10" s="17" t="s">
         <v>123</v>
       </c>
       <c r="D10" s="16" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="E10" s="16"/>
       <c r="F10" s="16"/>
       <c r="G10" s="16"/>
       <c r="H10" s="16"/>
       <c r="I10" s="16"/>
       <c r="J10" s="16"/>
       <c r="K10" s="16"/>
       <c r="L10" s="16"/>
       <c r="M10" s="16"/>
       <c r="N10" s="16"/>
       <c r="O10" s="16"/>
       <c r="P10" s="16"/>
       <c r="Q10" s="16"/>
       <c r="R10" s="16"/>
       <c r="S10" s="16"/>
       <c r="T10" s="16"/>
       <c r="U10" s="16"/>
       <c r="V10" s="16"/>
       <c r="W10" s="16"/>
       <c r="X10" s="16"/>
       <c r="Y10" s="16"/>
       <c r="Z10" s="77">
         <v>68.260418404073519</v>
       </c>
@@ -43707,63 +44475,66 @@
       </c>
       <c r="AZ10" s="1">
         <v>72.54526580952303</v>
       </c>
       <c r="BA10" s="1">
         <v>72.563930533379391</v>
       </c>
       <c r="BB10" s="1">
         <v>72.847683775595286</v>
       </c>
       <c r="BC10" s="78">
         <v>73.138518807700166</v>
       </c>
       <c r="BD10" s="38">
         <v>73.268706230758198</v>
       </c>
       <c r="BE10" s="79">
         <v>73.511155206342735</v>
       </c>
       <c r="BF10" s="38">
         <v>73.533516549555515</v>
       </c>
       <c r="BG10" s="78">
         <v>74.243253909425391</v>
       </c>
+      <c r="BH10" s="18" t="s">
+        <v>210</v>
+      </c>
     </row>
     <row r="11" spans="1:148" x14ac:dyDescent="0.3">
       <c r="A11" s="3" t="s">
         <v>145</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>146</v>
       </c>
       <c r="C11" s="17" t="s">
         <v>123</v>
       </c>
       <c r="D11" s="16" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="16"/>
       <c r="H11" s="16"/>
       <c r="I11" s="16"/>
       <c r="J11" s="16"/>
       <c r="K11" s="16"/>
       <c r="L11" s="16"/>
       <c r="M11" s="16"/>
       <c r="N11" s="16"/>
       <c r="O11" s="16"/>
       <c r="P11" s="16"/>
       <c r="Q11" s="16"/>
       <c r="R11" s="16"/>
       <c r="S11" s="16"/>
       <c r="T11" s="16"/>
       <c r="U11" s="16"/>
       <c r="V11" s="16"/>
       <c r="W11" s="16"/>
       <c r="X11" s="16"/>
       <c r="Y11" s="16"/>
       <c r="Z11" s="77">
         <v>74.1167823719247</v>
       </c>
@@ -43843,50 +44614,53 @@
         <v>78.163744663943476</v>
       </c>
       <c r="AZ11" s="1">
         <v>79.086003843720661</v>
       </c>
       <c r="BA11" s="1">
         <v>79.344327768440749</v>
       </c>
       <c r="BB11" s="1">
         <v>79.635485328572813</v>
       </c>
       <c r="BC11" s="78">
         <v>79.915308309025335</v>
       </c>
       <c r="BD11" s="38">
         <v>79.750026653841687</v>
       </c>
       <c r="BE11" s="79">
         <v>80.275442635357422</v>
       </c>
       <c r="BF11" s="1">
         <v>79.97775550623895</v>
       </c>
       <c r="BG11" s="78">
         <v>80.724316830228048</v>
+      </c>
+      <c r="BH11" s="18" t="s">
+        <v>210</v>
       </c>
     </row>
     <row r="14" spans="1:148" x14ac:dyDescent="0.3">
       <c r="AS14" s="40"/>
       <c r="AU14" s="41"/>
     </row>
     <row r="15" spans="1:148" x14ac:dyDescent="0.3">
       <c r="AS15" s="40"/>
       <c r="AU15" s="41"/>
     </row>
     <row r="16" spans="1:148" x14ac:dyDescent="0.3">
       <c r="AS16" s="40"/>
       <c r="AU16" s="41"/>
     </row>
     <row r="17" spans="26:58" x14ac:dyDescent="0.3">
       <c r="Z17" s="56"/>
       <c r="AA17" s="56"/>
       <c r="AB17" s="56"/>
       <c r="AC17" s="56"/>
       <c r="AD17" s="56"/>
       <c r="AE17" s="56"/>
       <c r="AF17" s="56"/>
       <c r="AG17" s="56"/>
       <c r="AH17" s="56"/>
       <c r="AI17" s="56"/>
@@ -44132,58 +44906,58 @@
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F64E3B4-6D9A-4598-AEA2-BF2B469D499C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F0C0A06-9742-4BD8-B844-1CA824B0E124}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4118D76E-9E03-4951-A12B-C1E21B7BEDC5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>