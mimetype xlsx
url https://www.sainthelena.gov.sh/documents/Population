--- v2 (2026-06-08)
+++ v3 (2026-07-25)
@@ -12,71 +12,71 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ThisWorkbook" hidePivotFieldList="1" defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="B:\Corporate Services\Corporate Policy &amp; Planning\Statistics\Databanks\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9096"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9408" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="About" sheetId="5" r:id="rId1"/>
     <sheet name="Month" sheetId="2" r:id="rId2"/>
     <sheet name="Year" sheetId="4" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Month!$A$1:$F$40</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2900" uniqueCount="342">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2918" uniqueCount="342">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>2010, 01</t>
   </si>
   <si>
     <t>2010, 02</t>
   </si>
   <si>
     <t>2010, 03</t>
   </si>
   <si>
     <t>2010, 04</t>
   </si>
   <si>
@@ -1052,57 +1052,57 @@
   <si>
     <t>2025, 05</t>
   </si>
   <si>
     <t>2025, 06</t>
   </si>
   <si>
     <t>2025, 07</t>
   </si>
   <si>
     <t>2025, 08</t>
   </si>
   <si>
     <t>2025, 09</t>
   </si>
   <si>
     <t>2025, 10</t>
   </si>
   <si>
     <t>2025, 11</t>
   </si>
   <si>
     <t>2025, 12</t>
   </si>
   <si>
-    <t xml:space="preserve">This file was last updated on January 13, 2026. </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">January 2026: Population estimates have been updated to May 2025 using new methodology to assess residence using a six-month length of stay rule. </t>
   </si>
   <si>
     <t>November 2019: Following a review of the methodology for estimating the resident population, several new series have been added to the "month" worksheet, including a series of St Helenian residents including temporary absences (POP.RESIDENT.SAINT) for less than one year. Other estimates of the resident population relate to the "on-island" population, i.e. residents currently present on St Helena. Temporary visitors on St Helena use a six-month rule rather than one year, because of the current immigration legislation which defines long term stays as longer than six months.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This file was last updated on February 6, 2026. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0_ ;\-#,##0\ "/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1924,75 +1924,77 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:XFD28"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="184" style="12" customWidth="1"/>
     <col min="2" max="2" width="39.6640625" style="12" customWidth="1"/>
     <col min="3" max="3" width="9.109375" style="12"/>
     <col min="4" max="4" width="9.109375" style="11"/>
     <col min="5" max="5" width="18.109375" style="12" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.33203125" style="12" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="11.109375" style="12" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.88671875" style="12" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="42.44140625" style="12" customWidth="1"/>
     <col min="10" max="16384" width="9.109375" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16384" s="13" customFormat="1" ht="100.8" x14ac:dyDescent="0.3">
       <c r="A1" s="20" t="s">
         <v>312</v>
       </c>
       <c r="D1" s="21"/>
     </row>
     <row r="2" spans="1:16384" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="22" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
     </row>
     <row r="3" spans="1:16384" s="24" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="22" t="s">
         <v>147</v>
       </c>
       <c r="B3" s="10"/>
       <c r="C3" s="10"/>
       <c r="D3" s="23"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="9"/>
       <c r="J3" s="10"/>
     </row>
     <row r="4" spans="1:16384" x14ac:dyDescent="0.3">
       <c r="A4" s="25" t="s">
         <v>148</v>
       </c>
       <c r="B4" s="29"/>
       <c r="F4" s="7"/>
       <c r="G4" s="28"/>
       <c r="H4" s="28"/>
       <c r="J4" s="7"/>
@@ -18412,51 +18414,51 @@
         <v>151</v>
       </c>
       <c r="B8" s="37"/>
       <c r="E8" s="29"/>
       <c r="F8" s="29"/>
       <c r="G8" s="28"/>
       <c r="H8" s="28"/>
       <c r="J8" s="7"/>
     </row>
     <row r="9" spans="1:16384" s="8" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A9" s="36" t="s">
         <v>157</v>
       </c>
       <c r="B9" s="26"/>
       <c r="C9" s="7"/>
       <c r="D9" s="27"/>
       <c r="E9" s="12"/>
       <c r="F9" s="7"/>
       <c r="G9" s="28"/>
       <c r="H9" s="28"/>
       <c r="I9" s="25"/>
       <c r="J9" s="7"/>
     </row>
     <row r="10" spans="1:16384" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A10" s="36" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="B10" s="29"/>
       <c r="F10" s="7"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="J10" s="7"/>
     </row>
     <row r="11" spans="1:16384" s="32" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A11" s="30" t="s">
         <v>182</v>
       </c>
       <c r="B11" s="31"/>
       <c r="D11" s="33"/>
       <c r="F11" s="34"/>
       <c r="G11" s="35"/>
       <c r="H11" s="35"/>
       <c r="J11" s="34"/>
     </row>
     <row r="12" spans="1:16384" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A12" s="36" t="s">
         <v>279</v>
       </c>
       <c r="B12" s="29"/>
       <c r="F12" s="7"/>
       <c r="G12" s="28"/>
@@ -18515,51 +18517,51 @@
     </row>
     <row r="18" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="36" t="s">
         <v>309</v>
       </c>
       <c r="B18" s="29"/>
       <c r="E18" s="29"/>
       <c r="F18" s="7"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="J18" s="7"/>
     </row>
     <row r="19" spans="1:10" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A19" s="36" t="s">
         <v>329</v>
       </c>
       <c r="B19" s="37"/>
       <c r="E19" s="29"/>
       <c r="F19" s="29"/>
       <c r="G19" s="28"/>
       <c r="H19" s="28"/>
       <c r="J19" s="7"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A20" s="25" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="B20" s="37"/>
       <c r="E20" s="29"/>
       <c r="F20" s="29"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="J20" s="7"/>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" s="25"/>
       <c r="B21" s="37"/>
       <c r="E21" s="29"/>
       <c r="F21" s="29"/>
       <c r="G21" s="28"/>
       <c r="H21" s="28"/>
       <c r="J21" s="7"/>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B22" s="37"/>
       <c r="E22" s="29"/>
       <c r="F22" s="29"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.3">
@@ -18581,55 +18583,55 @@
       <c r="H25" s="28"/>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.3">
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.3">
       <c r="G27" s="28"/>
       <c r="H27" s="28"/>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.3">
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:GP40"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="FV2" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="1" topLeftCell="FR2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="GP1" sqref="GP1"/>
+      <selection pane="bottomRight" activeCell="GJ20" sqref="GJ20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="30.88671875" style="59" customWidth="1"/>
     <col min="2" max="2" width="50.5546875" style="59" customWidth="1"/>
     <col min="3" max="3" width="15.5546875" style="59" customWidth="1"/>
     <col min="4" max="4" width="36.5546875" style="59" customWidth="1"/>
     <col min="5" max="5" width="24.5546875" style="59" customWidth="1"/>
     <col min="6" max="6" width="11.6640625" style="60" customWidth="1"/>
     <col min="7" max="147" width="8" style="59" bestFit="1" customWidth="1"/>
     <col min="148" max="148" width="7.5546875" style="59" bestFit="1" customWidth="1"/>
     <col min="149" max="149" width="8" style="59" bestFit="1" customWidth="1"/>
     <col min="150" max="150" width="7.5546875" style="59" bestFit="1" customWidth="1"/>
     <col min="151" max="160" width="8" style="59" bestFit="1" customWidth="1"/>
     <col min="161" max="161" width="8" style="58" bestFit="1" customWidth="1"/>
     <col min="162" max="162" width="8" style="59" bestFit="1" customWidth="1"/>
     <col min="163" max="165" width="8" style="58" bestFit="1" customWidth="1"/>
     <col min="166" max="166" width="8" style="59" bestFit="1" customWidth="1"/>
     <col min="167" max="169" width="8" style="58" bestFit="1" customWidth="1"/>
     <col min="170" max="170" width="8" style="59" bestFit="1" customWidth="1"/>
     <col min="171" max="177" width="8" style="58" bestFit="1" customWidth="1"/>
     <col min="178" max="180" width="8" style="59" bestFit="1" customWidth="1"/>
     <col min="181" max="184" width="8" style="58" bestFit="1" customWidth="1"/>
     <col min="185" max="196" width="8" style="71" bestFit="1" customWidth="1"/>
@@ -19783,66 +19785,66 @@
       <c r="GB2" s="67">
         <v>328</v>
       </c>
       <c r="GC2" s="72">
         <v>422</v>
       </c>
       <c r="GD2" s="71">
         <v>719</v>
       </c>
       <c r="GE2" s="71">
         <v>760</v>
       </c>
       <c r="GF2" s="71">
         <v>655</v>
       </c>
       <c r="GG2" s="71">
         <v>547</v>
       </c>
       <c r="GH2" s="71">
         <v>448</v>
       </c>
       <c r="GI2" s="71">
         <v>384</v>
       </c>
       <c r="GJ2" s="71">
-        <v>279</v>
-[...14 lines deleted...]
-        <v>212</v>
+        <v>278</v>
+      </c>
+      <c r="GK2" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GL2" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GM2" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GN2" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GO2" s="81" t="s">
+        <v>210</v>
       </c>
       <c r="GP2" s="81" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="3" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A3" s="59" t="s">
         <v>158</v>
       </c>
       <c r="B3" s="59" t="s">
         <v>162</v>
       </c>
       <c r="C3" s="59" t="s">
         <v>173</v>
       </c>
       <c r="D3" s="59" t="s">
         <v>277</v>
       </c>
       <c r="F3" s="60" t="s">
         <v>293</v>
       </c>
       <c r="G3" s="58">
         <v>142</v>
       </c>
       <c r="H3" s="58">
@@ -20378,64 +20380,64 @@
       </c>
       <c r="GC3" s="72">
         <v>190</v>
       </c>
       <c r="GD3" s="72">
         <v>512</v>
       </c>
       <c r="GE3" s="72">
         <v>226</v>
       </c>
       <c r="GF3" s="72">
         <v>211</v>
       </c>
       <c r="GG3" s="72">
         <v>207</v>
       </c>
       <c r="GH3" s="72">
         <v>109</v>
       </c>
       <c r="GI3" s="72">
         <v>198</v>
       </c>
       <c r="GJ3" s="72">
         <v>129</v>
       </c>
-      <c r="GK3" s="72">
-[...12 lines deleted...]
-        <v>85</v>
+      <c r="GK3" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GL3" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GM3" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GN3" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GO3" s="81" t="s">
+        <v>210</v>
       </c>
       <c r="GP3" s="81" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="4" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A4" s="51" t="s">
         <v>256</v>
       </c>
       <c r="B4" s="59" t="s">
         <v>163</v>
       </c>
       <c r="C4" s="59" t="s">
         <v>173</v>
       </c>
       <c r="D4" s="59" t="s">
         <v>277</v>
       </c>
       <c r="F4" s="60" t="s">
         <v>293</v>
       </c>
       <c r="G4" s="71">
         <v>135</v>
       </c>
       <c r="H4" s="71">
@@ -20969,66 +20971,66 @@
       <c r="GB4" s="71">
         <v>177</v>
       </c>
       <c r="GC4" s="71">
         <v>232</v>
       </c>
       <c r="GD4" s="71">
         <v>207</v>
       </c>
       <c r="GE4" s="71">
         <v>534</v>
       </c>
       <c r="GF4" s="71">
         <v>444</v>
       </c>
       <c r="GG4" s="71">
         <v>340</v>
       </c>
       <c r="GH4" s="71">
         <v>339</v>
       </c>
       <c r="GI4" s="71">
         <v>186</v>
       </c>
       <c r="GJ4" s="71">
-        <v>150</v>
-[...14 lines deleted...]
-        <v>127</v>
+        <v>149</v>
+      </c>
+      <c r="GK4" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GL4" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GM4" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GN4" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GO4" s="81" t="s">
+        <v>210</v>
       </c>
       <c r="GP4" s="81" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="5" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A5" s="51" t="s">
         <v>258</v>
       </c>
       <c r="B5" s="59" t="s">
         <v>262</v>
       </c>
       <c r="C5" s="59" t="s">
         <v>173</v>
       </c>
       <c r="D5" s="59" t="s">
         <v>277</v>
       </c>
       <c r="F5" s="60" t="s">
         <v>293</v>
       </c>
       <c r="G5" s="58" t="s">
         <v>210</v>
       </c>
       <c r="H5" s="58" t="s">
@@ -21557,52 +21559,52 @@
       </c>
       <c r="GB5" s="64">
         <v>133</v>
       </c>
       <c r="GC5" s="72">
         <v>94</v>
       </c>
       <c r="GD5" s="72">
         <v>183</v>
       </c>
       <c r="GE5" s="72">
         <v>186</v>
       </c>
       <c r="GF5" s="72">
         <v>160</v>
       </c>
       <c r="GG5" s="72">
         <v>170</v>
       </c>
       <c r="GH5" s="72">
         <v>85</v>
       </c>
       <c r="GI5" s="72">
         <v>155</v>
       </c>
-      <c r="GJ5" s="81" t="s">
-        <v>210</v>
+      <c r="GJ5" s="81">
+        <v>122</v>
       </c>
       <c r="GK5" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GL5" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GM5" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GN5" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GO5" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GP5" s="81" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="6" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A6" s="51" t="s">
         <v>259</v>
       </c>
       <c r="B6" s="59" t="s">
@@ -22150,52 +22152,52 @@
       </c>
       <c r="GB6" s="64">
         <v>195</v>
       </c>
       <c r="GC6" s="72">
         <v>328</v>
       </c>
       <c r="GD6" s="72">
         <v>536</v>
       </c>
       <c r="GE6" s="72">
         <v>574</v>
       </c>
       <c r="GF6" s="72">
         <v>495</v>
       </c>
       <c r="GG6" s="72">
         <v>377</v>
       </c>
       <c r="GH6" s="72">
         <v>363</v>
       </c>
       <c r="GI6" s="72">
         <v>229</v>
       </c>
-      <c r="GJ6" s="81" t="s">
-        <v>210</v>
+      <c r="GJ6" s="81">
+        <v>156</v>
       </c>
       <c r="GK6" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GL6" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GM6" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GN6" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GO6" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GP6" s="81" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="7" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A7" s="59" t="s">
         <v>155</v>
       </c>
       <c r="B7" s="59" t="s">
@@ -22746,64 +22748,64 @@
       </c>
       <c r="GC7" s="72">
         <v>319</v>
       </c>
       <c r="GD7" s="71">
         <v>490</v>
       </c>
       <c r="GE7" s="71">
         <v>972</v>
       </c>
       <c r="GF7" s="71">
         <v>662</v>
       </c>
       <c r="GG7" s="71">
         <v>612</v>
       </c>
       <c r="GH7" s="71">
         <v>493</v>
       </c>
       <c r="GI7" s="71">
         <v>405</v>
       </c>
       <c r="GJ7" s="81">
         <v>295</v>
       </c>
-      <c r="GK7" s="81">
-[...12 lines deleted...]
-        <v>321</v>
+      <c r="GK7" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GL7" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GM7" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GN7" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GO7" s="81" t="s">
+        <v>210</v>
       </c>
       <c r="GP7" s="81" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="8" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A8" s="59" t="s">
         <v>159</v>
       </c>
       <c r="B8" s="59" t="s">
         <v>161</v>
       </c>
       <c r="C8" s="59" t="s">
         <v>173</v>
       </c>
       <c r="D8" s="59" t="s">
         <v>277</v>
       </c>
       <c r="F8" s="60" t="s">
         <v>293</v>
       </c>
       <c r="G8" s="58">
         <v>253</v>
       </c>
       <c r="H8" s="58">
@@ -23339,64 +23341,64 @@
       </c>
       <c r="GC8" s="72">
         <v>148</v>
       </c>
       <c r="GD8" s="72">
         <v>210</v>
       </c>
       <c r="GE8" s="72">
         <v>541</v>
       </c>
       <c r="GF8" s="72">
         <v>233</v>
       </c>
       <c r="GG8" s="72">
         <v>225</v>
       </c>
       <c r="GH8" s="72">
         <v>129</v>
       </c>
       <c r="GI8" s="72">
         <v>193</v>
       </c>
       <c r="GJ8" s="72">
         <v>163</v>
       </c>
-      <c r="GK8" s="72">
-[...12 lines deleted...]
-        <v>137</v>
+      <c r="GK8" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GL8" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GM8" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GN8" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GO8" s="81" t="s">
+        <v>210</v>
       </c>
       <c r="GP8" s="81" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="9" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A9" s="59" t="s">
         <v>257</v>
       </c>
       <c r="B9" s="59" t="s">
         <v>164</v>
       </c>
       <c r="C9" s="59" t="s">
         <v>173</v>
       </c>
       <c r="D9" s="59" t="s">
         <v>277</v>
       </c>
       <c r="F9" s="60" t="s">
         <v>293</v>
       </c>
       <c r="G9" s="71">
         <v>131</v>
       </c>
       <c r="H9" s="71">
@@ -23932,64 +23934,64 @@
       </c>
       <c r="GC9" s="72">
         <v>171</v>
       </c>
       <c r="GD9" s="72">
         <v>280</v>
       </c>
       <c r="GE9" s="72">
         <v>431</v>
       </c>
       <c r="GF9" s="72">
         <v>429</v>
       </c>
       <c r="GG9" s="72">
         <v>387</v>
       </c>
       <c r="GH9" s="72">
         <v>364</v>
       </c>
       <c r="GI9" s="72">
         <v>212</v>
       </c>
       <c r="GJ9" s="72">
         <v>132</v>
       </c>
-      <c r="GK9" s="72">
-[...12 lines deleted...]
-        <v>184</v>
+      <c r="GK9" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GL9" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GM9" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GN9" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GO9" s="81" t="s">
+        <v>210</v>
       </c>
       <c r="GP9" s="81" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="10" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A10" s="59" t="s">
         <v>260</v>
       </c>
       <c r="B10" s="59" t="s">
         <v>264</v>
       </c>
       <c r="C10" s="59" t="s">
         <v>173</v>
       </c>
       <c r="D10" s="59" t="s">
         <v>277</v>
       </c>
       <c r="F10" s="60" t="s">
         <v>293</v>
       </c>
       <c r="G10" s="58" t="s">
         <v>210</v>
       </c>
       <c r="H10" s="58" t="s">
@@ -24522,52 +24524,52 @@
       </c>
       <c r="GB10" s="64">
         <v>89</v>
       </c>
       <c r="GC10" s="72">
         <v>127</v>
       </c>
       <c r="GD10" s="72">
         <v>209</v>
       </c>
       <c r="GE10" s="72">
         <v>173</v>
       </c>
       <c r="GF10" s="72">
         <v>156</v>
       </c>
       <c r="GG10" s="72">
         <v>162</v>
       </c>
       <c r="GH10" s="72">
         <v>103</v>
       </c>
       <c r="GI10" s="72">
         <v>142</v>
       </c>
-      <c r="GJ10" s="81" t="s">
-        <v>210</v>
+      <c r="GJ10" s="81">
+        <v>118</v>
       </c>
       <c r="GK10" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GL10" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GM10" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GN10" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GO10" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GP10" s="81" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="11" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A11" s="59" t="s">
         <v>261</v>
       </c>
       <c r="B11" s="59" t="s">
@@ -25115,52 +25117,52 @@
       </c>
       <c r="GB11" s="64">
         <v>163</v>
       </c>
       <c r="GC11" s="72">
         <v>192</v>
       </c>
       <c r="GD11" s="72">
         <v>281</v>
       </c>
       <c r="GE11" s="72">
         <v>799</v>
       </c>
       <c r="GF11" s="72">
         <v>506</v>
       </c>
       <c r="GG11" s="72">
         <v>450</v>
       </c>
       <c r="GH11" s="72">
         <v>390</v>
       </c>
       <c r="GI11" s="72">
         <v>263</v>
       </c>
-      <c r="GJ11" s="81" t="s">
-        <v>210</v>
+      <c r="GJ11" s="81">
+        <v>177</v>
       </c>
       <c r="GK11" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GL11" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GM11" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GN11" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GO11" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GP11" s="81" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="12" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A12" s="59" t="s">
         <v>124</v>
       </c>
       <c r="B12" s="59" t="s">
@@ -29237,114 +29239,114 @@
       <c r="FK18" s="58">
         <v>4295</v>
       </c>
       <c r="FL18" s="58">
         <v>4252</v>
       </c>
       <c r="FM18" s="58">
         <v>4180</v>
       </c>
       <c r="FN18" s="59">
         <v>4078</v>
       </c>
       <c r="FO18" s="58">
         <v>4200</v>
       </c>
       <c r="FP18" s="58">
         <v>4180</v>
       </c>
       <c r="FQ18" s="58">
         <v>4287</v>
       </c>
       <c r="FR18" s="58">
         <v>4579</v>
       </c>
       <c r="FS18" s="58">
-        <v>4379</v>
+        <v>4377</v>
       </c>
       <c r="FT18" s="58">
-        <v>4325</v>
+        <v>4323</v>
       </c>
       <c r="FU18" s="58">
-        <v>4270</v>
+        <v>4268</v>
       </c>
       <c r="FV18" s="59">
-        <v>4217</v>
+        <v>4215</v>
       </c>
       <c r="FW18" s="59">
-        <v>4187</v>
+        <v>4185</v>
       </c>
       <c r="FX18" s="59">
-        <v>4133</v>
+        <v>4131</v>
       </c>
       <c r="FY18" s="58">
-        <v>4098</v>
+        <v>4096</v>
       </c>
       <c r="FZ18" s="58">
-        <v>4041</v>
+        <v>4039</v>
       </c>
       <c r="GA18" s="58">
-        <v>4121</v>
+        <v>4119</v>
       </c>
       <c r="GB18" s="58">
-        <v>4191</v>
+        <v>4189</v>
       </c>
       <c r="GC18" s="71">
-        <v>4285</v>
+        <v>4283</v>
       </c>
       <c r="GD18" s="71">
-        <v>4510</v>
+        <v>4507</v>
       </c>
       <c r="GE18" s="71">
-        <v>4295</v>
+        <v>4291</v>
       </c>
       <c r="GF18" s="71">
-        <v>4282</v>
+        <v>4278</v>
       </c>
       <c r="GG18" s="71">
-        <v>4215</v>
+        <v>4211</v>
       </c>
       <c r="GH18" s="71">
-        <v>4169</v>
+        <v>4165</v>
       </c>
       <c r="GI18" s="71">
-        <v>4140</v>
+        <v>4136</v>
       </c>
       <c r="GJ18" s="71">
-        <v>4116</v>
-[...1 lines deleted...]
-      <c r="GK18" s="71">
         <v>4111</v>
       </c>
-      <c r="GL18" s="71">
-[...6 lines deleted...]
-        <v>4062</v>
+      <c r="GK18" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GL18" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GM18" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GN18" s="71" t="s">
+        <v>210</v>
       </c>
       <c r="GO18" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GP18" s="71" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="19" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A19" s="51" t="s">
         <v>212</v>
       </c>
       <c r="B19" s="52" t="s">
         <v>160</v>
       </c>
       <c r="C19" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D19" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E19" s="52" t="s">
         <v>235</v>
       </c>
       <c r="F19" s="60" t="s">
@@ -29815,132 +29817,132 @@
       <c r="FE19" s="59">
         <v>3992</v>
       </c>
       <c r="FF19" s="59">
         <v>4182</v>
       </c>
       <c r="FG19" s="59">
         <v>4046</v>
       </c>
       <c r="FH19" s="59">
         <v>3997</v>
       </c>
       <c r="FI19" s="59">
         <v>3975</v>
       </c>
       <c r="FJ19" s="59">
         <v>3946</v>
       </c>
       <c r="FK19" s="59">
         <v>3957</v>
       </c>
       <c r="FL19" s="59">
         <v>3943</v>
       </c>
       <c r="FM19" s="59">
-        <v>3877</v>
+        <v>3879</v>
       </c>
       <c r="FN19" s="59">
-        <v>3802</v>
+        <v>3804</v>
       </c>
       <c r="FO19" s="59">
-        <v>3882</v>
+        <v>3884</v>
       </c>
       <c r="FP19" s="59">
-        <v>3879</v>
+        <v>3881</v>
       </c>
       <c r="FQ19" s="59">
-        <v>3958</v>
+        <v>3960</v>
       </c>
       <c r="FR19" s="59">
-        <v>4300</v>
+        <v>4302</v>
       </c>
       <c r="FS19" s="59">
-        <v>3989</v>
+        <v>3992</v>
       </c>
       <c r="FT19" s="59">
-        <v>3961</v>
+        <v>3964</v>
       </c>
       <c r="FU19" s="59">
-        <v>3954</v>
+        <v>3959</v>
       </c>
       <c r="FV19" s="59">
-        <v>3917</v>
+        <v>3926</v>
       </c>
       <c r="FW19" s="59">
-        <v>3920</v>
+        <v>3929</v>
       </c>
       <c r="FX19" s="59">
-        <v>3868</v>
+        <v>3881</v>
       </c>
       <c r="FY19" s="59">
-        <v>3820</v>
+        <v>3835</v>
       </c>
       <c r="FZ19" s="59">
-        <v>3758</v>
+        <v>3775</v>
       </c>
       <c r="GA19" s="59">
-        <v>3820</v>
+        <v>3839</v>
       </c>
       <c r="GB19" s="59">
-        <v>3871</v>
+        <v>3891</v>
       </c>
       <c r="GC19" s="71">
-        <v>3901</v>
+        <v>3923</v>
       </c>
       <c r="GD19" s="71">
-        <v>4194</v>
+        <v>4215</v>
       </c>
       <c r="GE19" s="71">
+        <v>3898</v>
+      </c>
+      <c r="GF19" s="71">
         <v>3873</v>
       </c>
-      <c r="GF19" s="71">
-[...1 lines deleted...]
-      </c>
       <c r="GG19" s="71">
-        <v>3823</v>
+        <v>3853</v>
       </c>
       <c r="GH19" s="71">
-        <v>3800</v>
+        <v>3830</v>
       </c>
       <c r="GI19" s="71">
-        <v>3791</v>
+        <v>3821</v>
       </c>
       <c r="GJ19" s="71">
-        <v>3748</v>
-[...11 lines deleted...]
-        <v>3767</v>
+        <v>3777</v>
+      </c>
+      <c r="GK19" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GL19" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GM19" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GN19" s="71" t="s">
+        <v>210</v>
       </c>
       <c r="GO19" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GP19" s="71" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="20" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A20" s="51" t="s">
         <v>213</v>
       </c>
       <c r="B20" s="52" t="s">
         <v>171</v>
       </c>
       <c r="C20" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D20" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E20" s="52" t="s">
         <v>236</v>
       </c>
       <c r="F20" s="60" t="s">
@@ -30411,132 +30413,132 @@
       <c r="FE20" s="59">
         <v>343</v>
       </c>
       <c r="FF20" s="59">
         <v>301</v>
       </c>
       <c r="FG20" s="59">
         <v>401</v>
       </c>
       <c r="FH20" s="59">
         <v>398</v>
       </c>
       <c r="FI20" s="59">
         <v>409</v>
       </c>
       <c r="FJ20" s="59">
         <v>338</v>
       </c>
       <c r="FK20" s="59">
         <v>338</v>
       </c>
       <c r="FL20" s="59">
         <v>309</v>
       </c>
       <c r="FM20" s="59">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="FN20" s="59">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="FO20" s="59">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="FP20" s="59">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="FQ20" s="59">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="FR20" s="59">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="FS20" s="59">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="FT20" s="59">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="FU20" s="59">
-        <v>316</v>
+        <v>309</v>
       </c>
       <c r="FV20" s="59">
-        <v>300</v>
+        <v>289</v>
       </c>
       <c r="FW20" s="59">
-        <v>267</v>
+        <v>256</v>
       </c>
       <c r="FX20" s="59">
-        <v>265</v>
+        <v>250</v>
       </c>
       <c r="FY20" s="59">
-        <v>278</v>
+        <v>261</v>
       </c>
       <c r="FZ20" s="59">
-        <v>283</v>
+        <v>264</v>
       </c>
       <c r="GA20" s="59">
-        <v>301</v>
+        <v>280</v>
       </c>
       <c r="GB20" s="59">
-        <v>320</v>
+        <v>298</v>
       </c>
       <c r="GC20" s="71">
-        <v>384</v>
+        <v>360</v>
       </c>
       <c r="GD20" s="71">
-        <v>316</v>
+        <v>292</v>
       </c>
       <c r="GE20" s="71">
-        <v>422</v>
+        <v>393</v>
       </c>
       <c r="GF20" s="71">
-        <v>437</v>
+        <v>405</v>
       </c>
       <c r="GG20" s="71">
-        <v>392</v>
+        <v>358</v>
       </c>
       <c r="GH20" s="71">
-        <v>369</v>
+        <v>335</v>
       </c>
       <c r="GI20" s="71">
-        <v>349</v>
+        <v>315</v>
       </c>
       <c r="GJ20" s="71">
-        <v>368</v>
-[...11 lines deleted...]
-        <v>295</v>
+        <v>334</v>
+      </c>
+      <c r="GK20" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GL20" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GM20" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GN20" s="71" t="s">
+        <v>210</v>
       </c>
       <c r="GO20" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GP20" s="71" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="21" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A21" s="59" t="s">
         <v>214</v>
       </c>
       <c r="B21" s="59" t="s">
         <v>168</v>
       </c>
       <c r="C21" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D21" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E21" s="52" t="s">
         <v>234</v>
       </c>
       <c r="F21" s="60" t="s">
@@ -31031,96 +31033,96 @@
       <c r="FM21" s="59">
         <v>4057</v>
       </c>
       <c r="FN21" s="59">
         <v>3997</v>
       </c>
       <c r="FO21" s="59">
         <v>4089</v>
       </c>
       <c r="FP21" s="59">
         <v>4090</v>
       </c>
       <c r="FQ21" s="59">
         <v>4120</v>
       </c>
       <c r="FR21" s="59">
         <v>4115</v>
       </c>
       <c r="FS21" s="59">
         <v>4123</v>
       </c>
       <c r="FT21" s="59">
         <v>4131</v>
       </c>
       <c r="FU21" s="59">
-        <v>4140</v>
+        <v>4138</v>
       </c>
       <c r="FV21" s="59">
-        <v>4101</v>
+        <v>4099</v>
       </c>
       <c r="FW21" s="59">
-        <v>4084</v>
+        <v>4082</v>
       </c>
       <c r="FX21" s="59">
-        <v>4048</v>
+        <v>4046</v>
       </c>
       <c r="FY21" s="58">
-        <v>3991</v>
+        <v>3989</v>
       </c>
       <c r="FZ21" s="58">
-        <v>3954</v>
+        <v>3952</v>
       </c>
       <c r="GA21" s="58">
-        <v>4032</v>
+        <v>4030</v>
       </c>
       <c r="GB21" s="58">
-        <v>4070</v>
+        <v>4068</v>
       </c>
       <c r="GC21" s="71">
-        <v>4028</v>
+        <v>4026</v>
       </c>
       <c r="GD21" s="71">
-        <v>3997</v>
+        <v>3994</v>
       </c>
       <c r="GE21" s="71">
+        <v>4003</v>
+      </c>
+      <c r="GF21" s="71">
+        <v>4001</v>
+      </c>
+      <c r="GG21" s="71">
         <v>4007</v>
       </c>
-      <c r="GF21" s="71">
-[...4 lines deleted...]
-      </c>
       <c r="GH21" s="71">
-        <v>3992</v>
+        <v>3988</v>
       </c>
       <c r="GI21" s="71">
-        <v>3970</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>3993</v>
+      </c>
+      <c r="GJ21" s="71">
+        <v>3980</v>
       </c>
       <c r="GK21" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GL21" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GM21" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GN21" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GO21" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GP21" s="71" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="22" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A22" s="59" t="s">
         <v>215</v>
       </c>
       <c r="B22" s="59" t="s">
@@ -31603,120 +31605,120 @@
       <c r="FE22" s="59">
         <v>3905</v>
       </c>
       <c r="FF22" s="59">
         <v>3945</v>
       </c>
       <c r="FG22" s="59">
         <v>3927</v>
       </c>
       <c r="FH22" s="59">
         <v>3912</v>
       </c>
       <c r="FI22" s="59">
         <v>3911</v>
       </c>
       <c r="FJ22" s="59">
         <v>3886</v>
       </c>
       <c r="FK22" s="59">
         <v>3897</v>
       </c>
       <c r="FL22" s="59">
         <v>3889</v>
       </c>
       <c r="FM22" s="59">
-        <v>3805</v>
+        <v>3807</v>
       </c>
       <c r="FN22" s="59">
-        <v>3758</v>
+        <v>3760</v>
       </c>
       <c r="FO22" s="59">
-        <v>3835</v>
+        <v>3837</v>
       </c>
       <c r="FP22" s="59">
-        <v>3839</v>
+        <v>3841</v>
       </c>
       <c r="FQ22" s="59">
-        <v>3872</v>
+        <v>3874</v>
       </c>
       <c r="FR22" s="59">
-        <v>3901</v>
+        <v>3903</v>
       </c>
       <c r="FS22" s="59">
-        <v>3864</v>
+        <v>3869</v>
       </c>
       <c r="FT22" s="59">
-        <v>3871</v>
+        <v>3876</v>
       </c>
       <c r="FU22" s="59">
-        <v>3887</v>
+        <v>3892</v>
       </c>
       <c r="FV22" s="59">
-        <v>3850</v>
+        <v>3859</v>
       </c>
       <c r="FW22" s="59">
-        <v>3849</v>
+        <v>3858</v>
       </c>
       <c r="FX22" s="59">
-        <v>3821</v>
+        <v>3834</v>
       </c>
       <c r="FY22" s="58">
-        <v>3753</v>
+        <v>3768</v>
       </c>
       <c r="FZ22" s="58">
-        <v>3721</v>
+        <v>3738</v>
       </c>
       <c r="GA22" s="58">
-        <v>3776</v>
+        <v>3795</v>
       </c>
       <c r="GB22" s="58">
-        <v>3812</v>
+        <v>3832</v>
       </c>
       <c r="GC22" s="71">
+        <v>3786</v>
+      </c>
+      <c r="GD22" s="71">
+        <v>3789</v>
+      </c>
+      <c r="GE22" s="71">
         <v>3764</v>
       </c>
-      <c r="GD22" s="71">
-[...4 lines deleted...]
-      </c>
       <c r="GF22" s="71">
-        <v>3708</v>
+        <v>3736</v>
       </c>
       <c r="GG22" s="71">
-        <v>3714</v>
+        <v>3744</v>
       </c>
       <c r="GH22" s="71">
-        <v>3696</v>
+        <v>3726</v>
       </c>
       <c r="GI22" s="71">
-        <v>3670</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>3723</v>
+      </c>
+      <c r="GJ22" s="71">
+        <v>3704</v>
       </c>
       <c r="GK22" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GL22" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GM22" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GN22" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GO22" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GP22" s="71" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="23" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A23" s="59" t="s">
         <v>216</v>
       </c>
       <c r="B23" s="59" t="s">
@@ -32199,120 +32201,120 @@
       <c r="FE23" s="59">
         <v>295</v>
       </c>
       <c r="FF23" s="59">
         <v>252</v>
       </c>
       <c r="FG23" s="59">
         <v>292</v>
       </c>
       <c r="FH23" s="59">
         <v>284</v>
       </c>
       <c r="FI23" s="59">
         <v>281</v>
       </c>
       <c r="FJ23" s="59">
         <v>249</v>
       </c>
       <c r="FK23" s="59">
         <v>259</v>
       </c>
       <c r="FL23" s="59">
         <v>256</v>
       </c>
       <c r="FM23" s="59">
+        <v>250</v>
+      </c>
+      <c r="FN23" s="59">
+        <v>237</v>
+      </c>
+      <c r="FO23" s="59">
         <v>252</v>
       </c>
-      <c r="FN23" s="59">
+      <c r="FP23" s="59">
+        <v>249</v>
+      </c>
+      <c r="FQ23" s="59">
+        <v>246</v>
+      </c>
+      <c r="FR23" s="59">
+        <v>212</v>
+      </c>
+      <c r="FS23" s="59">
+        <v>254</v>
+      </c>
+      <c r="FT23" s="59">
+        <v>255</v>
+      </c>
+      <c r="FU23" s="59">
+        <v>246</v>
+      </c>
+      <c r="FV23" s="59">
+        <v>240</v>
+      </c>
+      <c r="FW23" s="59">
+        <v>224</v>
+      </c>
+      <c r="FX23" s="59">
+        <v>212</v>
+      </c>
+      <c r="FY23" s="59">
+        <v>221</v>
+      </c>
+      <c r="FZ23" s="59">
+        <v>214</v>
+      </c>
+      <c r="GA23" s="59">
+        <v>235</v>
+      </c>
+      <c r="GB23" s="59">
+        <v>236</v>
+      </c>
+      <c r="GC23" s="71">
+        <v>240</v>
+      </c>
+      <c r="GD23" s="71">
+        <v>205</v>
+      </c>
+      <c r="GE23" s="71">
         <v>239</v>
       </c>
-      <c r="FO23" s="59">
-[...49 lines deleted...]
-      </c>
       <c r="GF23" s="71">
-        <v>297</v>
+        <v>265</v>
       </c>
       <c r="GG23" s="71">
-        <v>297</v>
+        <v>263</v>
       </c>
       <c r="GH23" s="71">
-        <v>296</v>
+        <v>262</v>
       </c>
       <c r="GI23" s="71">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>270</v>
+      </c>
+      <c r="GJ23" s="71">
+        <v>276</v>
       </c>
       <c r="GK23" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GL23" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GM23" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GN23" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GO23" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GP23" s="71" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="24" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A24" s="59" t="s">
         <v>217</v>
       </c>
       <c r="B24" s="59" t="s">
@@ -32813,102 +32815,102 @@
       <c r="FK24" s="59">
         <v>139</v>
       </c>
       <c r="FL24" s="59">
         <v>107</v>
       </c>
       <c r="FM24" s="59">
         <v>123</v>
       </c>
       <c r="FN24" s="59">
         <v>81</v>
       </c>
       <c r="FO24" s="59">
         <v>111</v>
       </c>
       <c r="FP24" s="59">
         <v>90</v>
       </c>
       <c r="FQ24" s="59">
         <v>167</v>
       </c>
       <c r="FR24" s="59">
         <v>464</v>
       </c>
       <c r="FS24" s="59">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="FT24" s="59">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="FU24" s="59">
         <v>130</v>
       </c>
       <c r="FV24" s="59">
         <v>116</v>
       </c>
       <c r="FW24" s="59">
         <v>103</v>
       </c>
       <c r="FX24" s="59">
         <v>85</v>
       </c>
       <c r="FY24" s="59">
         <v>107</v>
       </c>
       <c r="FZ24" s="59">
         <v>87</v>
       </c>
       <c r="GA24" s="59">
         <v>89</v>
       </c>
       <c r="GB24" s="59">
         <v>121</v>
       </c>
       <c r="GC24" s="71">
         <v>257</v>
       </c>
       <c r="GD24" s="71">
         <v>513</v>
       </c>
       <c r="GE24" s="71">
         <v>288</v>
       </c>
       <c r="GF24" s="71">
         <v>277</v>
       </c>
       <c r="GG24" s="71">
         <v>204</v>
       </c>
       <c r="GH24" s="71">
         <v>177</v>
       </c>
       <c r="GI24" s="71">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>143</v>
+      </c>
+      <c r="GJ24" s="71">
+        <v>131</v>
       </c>
       <c r="GK24" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GL24" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GM24" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GN24" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GO24" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GP24" s="71" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="25" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A25" s="59" t="s">
         <v>218</v>
       </c>
       <c r="B25" s="59" t="s">
@@ -33409,102 +33411,102 @@
       <c r="FK25" s="59">
         <v>60</v>
       </c>
       <c r="FL25" s="59">
         <v>54</v>
       </c>
       <c r="FM25" s="59">
         <v>72</v>
       </c>
       <c r="FN25" s="59">
         <v>44</v>
       </c>
       <c r="FO25" s="58">
         <v>47</v>
       </c>
       <c r="FP25" s="58">
         <v>40</v>
       </c>
       <c r="FQ25" s="58">
         <v>86</v>
       </c>
       <c r="FR25" s="58">
         <v>399</v>
       </c>
       <c r="FS25" s="58">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="FT25" s="58">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="FU25" s="58">
         <v>67</v>
       </c>
       <c r="FV25" s="59">
         <v>67</v>
       </c>
       <c r="FW25" s="59">
         <v>71</v>
       </c>
       <c r="FX25" s="59">
         <v>47</v>
       </c>
       <c r="FY25" s="58">
         <v>67</v>
       </c>
       <c r="FZ25" s="58">
         <v>37</v>
       </c>
       <c r="GA25" s="58">
         <v>44</v>
       </c>
       <c r="GB25" s="58">
         <v>59</v>
       </c>
       <c r="GC25" s="71">
         <v>137</v>
       </c>
       <c r="GD25" s="71">
         <v>426</v>
       </c>
       <c r="GE25" s="71">
         <v>134</v>
       </c>
       <c r="GF25" s="71">
         <v>137</v>
       </c>
       <c r="GG25" s="71">
         <v>109</v>
       </c>
       <c r="GH25" s="71">
         <v>104</v>
       </c>
       <c r="GI25" s="71">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>98</v>
+      </c>
+      <c r="GJ25" s="71">
+        <v>73</v>
       </c>
       <c r="GK25" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GL25" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GM25" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GN25" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GO25" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GP25" s="71" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="26" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A26" s="59" t="s">
         <v>219</v>
       </c>
       <c r="B26" s="59" t="s">
@@ -34053,54 +34055,54 @@
       <c r="GA26" s="59">
         <v>45</v>
       </c>
       <c r="GB26" s="59">
         <v>62</v>
       </c>
       <c r="GC26" s="71">
         <v>120</v>
       </c>
       <c r="GD26" s="71">
         <v>87</v>
       </c>
       <c r="GE26" s="71">
         <v>154</v>
       </c>
       <c r="GF26" s="71">
         <v>140</v>
       </c>
       <c r="GG26" s="71">
         <v>95</v>
       </c>
       <c r="GH26" s="71">
         <v>73</v>
       </c>
       <c r="GI26" s="71">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>45</v>
+      </c>
+      <c r="GJ26" s="71">
+        <v>58</v>
       </c>
       <c r="GK26" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GL26" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GM26" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GN26" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GO26" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GP26" s="71" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="27" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A27" s="59" t="s">
         <v>220</v>
       </c>
       <c r="B27" s="59" t="s">
@@ -34651,52 +34653,52 @@
       </c>
       <c r="GB27" s="66">
         <v>265</v>
       </c>
       <c r="GC27" s="71">
         <v>258</v>
       </c>
       <c r="GD27" s="71">
         <v>248</v>
       </c>
       <c r="GE27" s="71">
         <v>247</v>
       </c>
       <c r="GF27" s="71">
         <v>249</v>
       </c>
       <c r="GG27" s="71">
         <v>249</v>
       </c>
       <c r="GH27" s="71">
         <v>240</v>
       </c>
       <c r="GI27" s="71">
         <v>236</v>
       </c>
-      <c r="GJ27" s="71" t="s">
-        <v>210</v>
+      <c r="GJ27" s="71">
+        <v>238</v>
       </c>
       <c r="GK27" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GL27" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GM27" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GN27" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GO27" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GP27" s="71" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="28" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A28" s="59" t="s">
         <v>221</v>
       </c>
       <c r="B28" s="59" t="s">
@@ -35203,96 +35205,96 @@
       <c r="FM28" s="66">
         <v>1203</v>
       </c>
       <c r="FN28" s="66">
         <v>1186</v>
       </c>
       <c r="FO28" s="66">
         <v>1207</v>
       </c>
       <c r="FP28" s="66">
         <v>1202</v>
       </c>
       <c r="FQ28" s="66">
         <v>1215</v>
       </c>
       <c r="FR28" s="66">
         <v>1212</v>
       </c>
       <c r="FS28" s="66">
         <v>1214</v>
       </c>
       <c r="FT28" s="66">
         <v>1209</v>
       </c>
       <c r="FU28" s="66">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="FV28" s="66">
-        <v>1196</v>
+        <v>1195</v>
       </c>
       <c r="FW28" s="66">
-        <v>1186</v>
+        <v>1185</v>
       </c>
       <c r="FX28" s="66">
-        <v>1180</v>
+        <v>1179</v>
       </c>
       <c r="FY28" s="66">
-        <v>1166</v>
+        <v>1165</v>
       </c>
       <c r="FZ28" s="66">
+        <v>1150</v>
+      </c>
+      <c r="GA28" s="66">
+        <v>1171</v>
+      </c>
+      <c r="GB28" s="66">
+        <v>1179</v>
+      </c>
+      <c r="GC28" s="71">
+        <v>1154</v>
+      </c>
+      <c r="GD28" s="71">
         <v>1151</v>
       </c>
-      <c r="GA28" s="66">
-[...10 lines deleted...]
-      </c>
       <c r="GE28" s="71">
-        <v>1155</v>
+        <v>1154</v>
       </c>
       <c r="GF28" s="71">
-        <v>1159</v>
+        <v>1158</v>
       </c>
       <c r="GG28" s="71">
+        <v>1153</v>
+      </c>
+      <c r="GH28" s="71">
         <v>1154</v>
       </c>
-      <c r="GH28" s="71">
-[...1 lines deleted...]
-      </c>
       <c r="GI28" s="71">
-        <v>1155</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>1162</v>
+      </c>
+      <c r="GJ28" s="71">
+        <v>1142</v>
       </c>
       <c r="GK28" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GL28" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GM28" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GN28" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GO28" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GP28" s="71" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="29" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A29" s="59" t="s">
         <v>222</v>
       </c>
       <c r="B29" s="59" t="s">
@@ -35841,54 +35843,54 @@
       <c r="GA29" s="66">
         <v>604</v>
       </c>
       <c r="GB29" s="66">
         <v>616</v>
       </c>
       <c r="GC29" s="71">
         <v>611</v>
       </c>
       <c r="GD29" s="71">
         <v>609</v>
       </c>
       <c r="GE29" s="71">
         <v>615</v>
       </c>
       <c r="GF29" s="71">
         <v>615</v>
       </c>
       <c r="GG29" s="71">
         <v>617</v>
       </c>
       <c r="GH29" s="71">
         <v>615</v>
       </c>
       <c r="GI29" s="71">
-        <v>608</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>609</v>
+      </c>
+      <c r="GJ29" s="71">
+        <v>610</v>
       </c>
       <c r="GK29" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GL29" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GM29" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GN29" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GO29" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GP29" s="71" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="30" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A30" s="59" t="s">
         <v>223</v>
       </c>
       <c r="B30" s="59" t="s">
@@ -36437,54 +36439,54 @@
       <c r="GA30" s="66">
         <v>249</v>
       </c>
       <c r="GB30" s="66">
         <v>252</v>
       </c>
       <c r="GC30" s="71">
         <v>251</v>
       </c>
       <c r="GD30" s="71">
         <v>245</v>
       </c>
       <c r="GE30" s="71">
         <v>255</v>
       </c>
       <c r="GF30" s="71">
         <v>257</v>
       </c>
       <c r="GG30" s="71">
         <v>259</v>
       </c>
       <c r="GH30" s="71">
         <v>255</v>
       </c>
       <c r="GI30" s="71">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>251</v>
+      </c>
+      <c r="GJ30" s="71">
+        <v>252</v>
       </c>
       <c r="GK30" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GL30" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GM30" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GN30" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GO30" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GP30" s="71" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="31" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A31" s="59" t="s">
         <v>224</v>
       </c>
       <c r="B31" s="59" t="s">
@@ -36991,96 +36993,96 @@
       <c r="FM31" s="66">
         <v>1198</v>
       </c>
       <c r="FN31" s="66">
         <v>1175</v>
       </c>
       <c r="FO31" s="66">
         <v>1219</v>
       </c>
       <c r="FP31" s="66">
         <v>1220</v>
       </c>
       <c r="FQ31" s="66">
         <v>1237</v>
       </c>
       <c r="FR31" s="66">
         <v>1233</v>
       </c>
       <c r="FS31" s="66">
         <v>1225</v>
       </c>
       <c r="FT31" s="66">
         <v>1232</v>
       </c>
       <c r="FU31" s="66">
-        <v>1237</v>
+        <v>1236</v>
       </c>
       <c r="FV31" s="66">
-        <v>1222</v>
+        <v>1221</v>
       </c>
       <c r="FW31" s="66">
-        <v>1224</v>
+        <v>1223</v>
       </c>
       <c r="FX31" s="66">
-        <v>1203</v>
+        <v>1202</v>
       </c>
       <c r="FY31" s="66">
+        <v>1178</v>
+      </c>
+      <c r="FZ31" s="66">
+        <v>1164</v>
+      </c>
+      <c r="GA31" s="66">
+        <v>1194</v>
+      </c>
+      <c r="GB31" s="66">
+        <v>1201</v>
+      </c>
+      <c r="GC31" s="71">
+        <v>1194</v>
+      </c>
+      <c r="GD31" s="71">
         <v>1179</v>
       </c>
-      <c r="FZ31" s="66">
-[...13 lines deleted...]
-      </c>
       <c r="GE31" s="71">
-        <v>1172</v>
+        <v>1169</v>
       </c>
       <c r="GF31" s="71">
-        <v>1173</v>
+        <v>1170</v>
       </c>
       <c r="GG31" s="71">
-        <v>1173</v>
+        <v>1170</v>
       </c>
       <c r="GH31" s="71">
-        <v>1162</v>
+        <v>1159</v>
       </c>
       <c r="GI31" s="71">
-        <v>1155</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>1166</v>
+      </c>
+      <c r="GJ31" s="71">
+        <v>1167</v>
       </c>
       <c r="GK31" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GL31" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GM31" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GN31" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GO31" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GP31" s="71" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="32" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A32" s="59" t="s">
         <v>225</v>
       </c>
       <c r="B32" s="59" t="s">
@@ -37629,54 +37631,54 @@
       <c r="GA32" s="66">
         <v>546</v>
       </c>
       <c r="GB32" s="66">
         <v>555</v>
       </c>
       <c r="GC32" s="71">
         <v>558</v>
       </c>
       <c r="GD32" s="71">
         <v>562</v>
       </c>
       <c r="GE32" s="71">
         <v>563</v>
       </c>
       <c r="GF32" s="71">
         <v>552</v>
       </c>
       <c r="GG32" s="71">
         <v>559</v>
       </c>
       <c r="GH32" s="71">
         <v>565</v>
       </c>
       <c r="GI32" s="71">
-        <v>566</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>569</v>
+      </c>
+      <c r="GJ32" s="71">
+        <v>571</v>
       </c>
       <c r="GK32" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GL32" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GM32" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GN32" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GO32" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GP32" s="71" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="33" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A33" s="59" t="s">
         <v>226</v>
       </c>
       <c r="B33" s="59" t="s">
@@ -38225,54 +38227,54 @@
       <c r="GA33" s="66">
         <v>515</v>
       </c>
       <c r="GB33" s="66">
         <v>517</v>
       </c>
       <c r="GC33" s="71">
         <v>509</v>
       </c>
       <c r="GD33" s="71">
         <v>493</v>
       </c>
       <c r="GE33" s="71">
         <v>502</v>
       </c>
       <c r="GF33" s="71">
         <v>506</v>
       </c>
       <c r="GG33" s="71">
         <v>508</v>
       </c>
       <c r="GH33" s="71">
         <v>495</v>
       </c>
       <c r="GI33" s="71">
-        <v>486</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>487</v>
+      </c>
+      <c r="GJ33" s="71">
+        <v>490</v>
       </c>
       <c r="GK33" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GL33" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GM33" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GN33" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GO33" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GP33" s="71" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="34" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A34" s="59" t="s">
         <v>227</v>
       </c>
       <c r="B34" s="59" t="s">
@@ -38779,96 +38781,96 @@
       <c r="FM34" s="66">
         <v>2401</v>
       </c>
       <c r="FN34" s="66">
         <v>2361</v>
       </c>
       <c r="FO34" s="66">
         <v>2426</v>
       </c>
       <c r="FP34" s="66">
         <v>2422</v>
       </c>
       <c r="FQ34" s="66">
         <v>2452</v>
       </c>
       <c r="FR34" s="66">
         <v>2445</v>
       </c>
       <c r="FS34" s="66">
         <v>2439</v>
       </c>
       <c r="FT34" s="66">
         <v>2441</v>
       </c>
       <c r="FU34" s="66">
-        <v>2454</v>
+        <v>2452</v>
       </c>
       <c r="FV34" s="66">
-        <v>2418</v>
+        <v>2416</v>
       </c>
       <c r="FW34" s="66">
-        <v>2410</v>
+        <v>2408</v>
       </c>
       <c r="FX34" s="66">
-        <v>2383</v>
+        <v>2381</v>
       </c>
       <c r="FY34" s="66">
-        <v>2345</v>
+        <v>2343</v>
       </c>
       <c r="FZ34" s="66">
-        <v>2316</v>
+        <v>2314</v>
       </c>
       <c r="GA34" s="66">
-        <v>2367</v>
+        <v>2365</v>
       </c>
       <c r="GB34" s="66">
-        <v>2382</v>
+        <v>2380</v>
       </c>
       <c r="GC34" s="71">
-        <v>2350</v>
+        <v>2348</v>
       </c>
       <c r="GD34" s="71">
-        <v>2333</v>
+        <v>2330</v>
       </c>
       <c r="GE34" s="71">
-        <v>2327</v>
+        <v>2323</v>
       </c>
       <c r="GF34" s="71">
-        <v>2332</v>
+        <v>2328</v>
       </c>
       <c r="GG34" s="71">
-        <v>2327</v>
+        <v>2323</v>
       </c>
       <c r="GH34" s="71">
-        <v>2317</v>
+        <v>2313</v>
       </c>
       <c r="GI34" s="71">
-        <v>2310</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>2328</v>
+      </c>
+      <c r="GJ34" s="71">
+        <v>2309</v>
       </c>
       <c r="GK34" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GL34" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GM34" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GN34" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GO34" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GP34" s="71" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="35" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A35" s="59" t="s">
         <v>228</v>
       </c>
       <c r="B35" s="59" t="s">
@@ -39417,54 +39419,54 @@
       <c r="GA35" s="66">
         <v>1150</v>
       </c>
       <c r="GB35" s="66">
         <v>1171</v>
       </c>
       <c r="GC35" s="71">
         <v>1169</v>
       </c>
       <c r="GD35" s="71">
         <v>1171</v>
       </c>
       <c r="GE35" s="71">
         <v>1178</v>
       </c>
       <c r="GF35" s="71">
         <v>1167</v>
       </c>
       <c r="GG35" s="71">
         <v>1176</v>
       </c>
       <c r="GH35" s="71">
         <v>1180</v>
       </c>
       <c r="GI35" s="71">
-        <v>1174</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>1178</v>
+      </c>
+      <c r="GJ35" s="71">
+        <v>1181</v>
       </c>
       <c r="GK35" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GL35" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GM35" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GN35" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GO35" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GP35" s="71" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="36" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A36" s="59" t="s">
         <v>229</v>
       </c>
       <c r="B36" s="59" t="s">
@@ -39971,96 +39973,96 @@
       <c r="FM36" s="59">
         <v>2065</v>
       </c>
       <c r="FN36" s="59">
         <v>2033</v>
       </c>
       <c r="FO36" s="59">
         <v>2071</v>
       </c>
       <c r="FP36" s="59">
         <v>2073</v>
       </c>
       <c r="FQ36" s="59">
         <v>2082</v>
       </c>
       <c r="FR36" s="59">
         <v>2074</v>
       </c>
       <c r="FS36" s="59">
         <v>2085</v>
       </c>
       <c r="FT36" s="59">
         <v>2083</v>
       </c>
       <c r="FU36" s="59">
-        <v>2086</v>
+        <v>2085</v>
       </c>
       <c r="FV36" s="59">
-        <v>2064</v>
+        <v>2063</v>
       </c>
       <c r="FW36" s="59">
-        <v>2054</v>
+        <v>2053</v>
       </c>
       <c r="FX36" s="59">
-        <v>2039</v>
+        <v>2038</v>
       </c>
       <c r="FY36" s="58">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="FZ36" s="58">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="GA36" s="58">
-        <v>2042</v>
+        <v>2041</v>
       </c>
       <c r="GB36" s="58">
-        <v>2061</v>
+        <v>2060</v>
       </c>
       <c r="GC36" s="71">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="GD36" s="71">
+        <v>2008</v>
+      </c>
+      <c r="GE36" s="71">
+        <v>2016</v>
+      </c>
+      <c r="GF36" s="71">
+        <v>2022</v>
+      </c>
+      <c r="GG36" s="71">
+        <v>2019</v>
+      </c>
+      <c r="GH36" s="71">
         <v>2009</v>
       </c>
-      <c r="GE36" s="71">
-[...10 lines deleted...]
-      </c>
       <c r="GI36" s="71">
-        <v>1999</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>2007</v>
+      </c>
+      <c r="GJ36" s="71">
+        <v>1990</v>
       </c>
       <c r="GK36" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GL36" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GM36" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GN36" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GO36" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GP36" s="71" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="37" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A37" s="59" t="s">
         <v>230</v>
       </c>
       <c r="B37" s="59" t="s">
@@ -40567,96 +40569,96 @@
       <c r="FM37" s="59">
         <v>1992</v>
       </c>
       <c r="FN37" s="59">
         <v>1964</v>
       </c>
       <c r="FO37" s="59">
         <v>2018</v>
       </c>
       <c r="FP37" s="59">
         <v>2017</v>
       </c>
       <c r="FQ37" s="59">
         <v>2038</v>
       </c>
       <c r="FR37" s="59">
         <v>2041</v>
       </c>
       <c r="FS37" s="59">
         <v>2038</v>
       </c>
       <c r="FT37" s="59">
         <v>2048</v>
       </c>
       <c r="FU37" s="59">
-        <v>2054</v>
+        <v>2053</v>
       </c>
       <c r="FV37" s="59">
-        <v>2037</v>
+        <v>2036</v>
       </c>
       <c r="FW37" s="59">
-        <v>2030</v>
+        <v>2029</v>
       </c>
       <c r="FX37" s="59">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="FY37" s="58">
-        <v>1977</v>
+        <v>1976</v>
       </c>
       <c r="FZ37" s="58">
-        <v>1951</v>
+        <v>1950</v>
       </c>
       <c r="GA37" s="58">
+        <v>1989</v>
+      </c>
+      <c r="GB37" s="58">
+        <v>2008</v>
+      </c>
+      <c r="GC37" s="71">
+        <v>2003</v>
+      </c>
+      <c r="GD37" s="71">
+        <v>1986</v>
+      </c>
+      <c r="GE37" s="71">
+        <v>1987</v>
+      </c>
+      <c r="GF37" s="71">
+        <v>1979</v>
+      </c>
+      <c r="GG37" s="71">
+        <v>1988</v>
+      </c>
+      <c r="GH37" s="71">
+        <v>1979</v>
+      </c>
+      <c r="GI37" s="71">
+        <v>1986</v>
+      </c>
+      <c r="GJ37" s="71">
         <v>1990</v>
-      </c>
-[...25 lines deleted...]
-        <v>210</v>
       </c>
       <c r="GK37" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GL37" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GM37" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GN37" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GO37" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GP37" s="71" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="38" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A38" s="59" t="s">
         <v>231</v>
       </c>
       <c r="B38" s="59" t="s">
@@ -41163,96 +41165,96 @@
       <c r="FM38" s="57">
         <v>22.407330279050395</v>
       </c>
       <c r="FN38" s="57">
         <v>22.109275730622617</v>
       </c>
       <c r="FO38" s="57">
         <v>22.052761747732895</v>
       </c>
       <c r="FP38" s="57">
         <v>22.171758876961189</v>
       </c>
       <c r="FQ38" s="57">
         <v>21.615008156606851</v>
       </c>
       <c r="FR38" s="57">
         <v>21.267893660531698</v>
       </c>
       <c r="FS38" s="57">
         <v>21.853218532185323</v>
       </c>
       <c r="FT38" s="57">
         <v>21.958213846784105</v>
       </c>
       <c r="FU38" s="57">
-        <v>21.556642216788916</v>
+        <v>21.574225122349102</v>
       </c>
       <c r="FV38" s="57">
-        <v>21.7535153019024</v>
+        <v>21.771523178807946</v>
       </c>
       <c r="FW38" s="57">
-        <v>21.742738589211619</v>
+        <v>21.760797342192692</v>
       </c>
       <c r="FX38" s="57">
-        <v>21.779269827947964</v>
+        <v>21.797564048719025</v>
       </c>
       <c r="FY38" s="57">
-        <v>21.321961620469082</v>
+        <v>21.340162185232607</v>
       </c>
       <c r="FZ38" s="57">
-        <v>21.243523316062177</v>
+        <v>21.261884183232496</v>
       </c>
       <c r="GA38" s="57">
-        <v>21.757498943810731</v>
+        <v>21.775898520084567</v>
       </c>
       <c r="GB38" s="57">
-        <v>21.704450041981527</v>
+        <v>21.722689075630253</v>
       </c>
       <c r="GC38" s="61">
-        <v>21.659574468085108</v>
+        <v>21.678023850085179</v>
       </c>
       <c r="GD38" s="61">
-        <v>21.131590227175312</v>
+        <v>21.158798283261802</v>
       </c>
       <c r="GE38" s="61">
-        <v>21.572840567253976</v>
+        <v>21.60998708566509</v>
       </c>
       <c r="GF38" s="61">
-        <v>21.69811320754717</v>
+        <v>21.735395189003437</v>
       </c>
       <c r="GG38" s="61">
-        <v>21.830683283197249</v>
+        <v>21.868273783900129</v>
       </c>
       <c r="GH38" s="61">
-        <v>21.363832542080278</v>
+        <v>21.40077821011673</v>
       </c>
       <c r="GI38" s="61">
-        <v>21.038961038961038</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>20.919243986254294</v>
+      </c>
+      <c r="GJ38" s="61">
+        <v>21.221307925508878</v>
       </c>
       <c r="GK38" s="61" t="s">
         <v>210</v>
       </c>
       <c r="GL38" s="61" t="s">
         <v>210</v>
       </c>
       <c r="GM38" s="61" t="s">
         <v>210</v>
       </c>
       <c r="GN38" s="61" t="s">
         <v>210</v>
       </c>
       <c r="GO38" s="61" t="s">
         <v>210</v>
       </c>
       <c r="GP38" s="61" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="39" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A39" s="59" t="s">
         <v>232</v>
       </c>
       <c r="B39" s="59" t="s">
@@ -41759,96 +41761,96 @@
       <c r="FM39" s="57">
         <v>46.563931695127032</v>
       </c>
       <c r="FN39" s="57">
         <v>47.183396865734856</v>
       </c>
       <c r="FO39" s="57">
         <v>46.49629018961253</v>
       </c>
       <c r="FP39" s="57">
         <v>46.696944673823289</v>
       </c>
       <c r="FQ39" s="57">
         <v>46.411092985318106</v>
       </c>
       <c r="FR39" s="57">
         <v>47.034764826175866</v>
       </c>
       <c r="FS39" s="57">
         <v>47.191471914719145</v>
       </c>
       <c r="FT39" s="57">
         <v>47.275706677591153</v>
       </c>
       <c r="FU39" s="57">
-        <v>47.147514262428686</v>
+        <v>47.185970636215337</v>
       </c>
       <c r="FV39" s="57">
-        <v>47.8494623655914</v>
+        <v>47.889072847682122</v>
       </c>
       <c r="FW39" s="57">
-        <v>47.717842323651453</v>
+        <v>47.757475083056477</v>
       </c>
       <c r="FX39" s="57">
-        <v>48.090642047838855</v>
+        <v>48.131037379252412</v>
       </c>
       <c r="FY39" s="57">
-        <v>48.869936034115142</v>
+        <v>48.911651728553139</v>
       </c>
       <c r="FZ39" s="57">
-        <v>49.481865284974091</v>
+        <v>49.524632670700086</v>
       </c>
       <c r="GA39" s="57">
-        <v>48.584706379383185</v>
+        <v>48.625792811839325</v>
       </c>
       <c r="GB39" s="57">
-        <v>49.160369437447521</v>
+        <v>49.201680672268907</v>
       </c>
       <c r="GC39" s="61">
-        <v>49.744680851063826</v>
+        <v>49.7870528109029</v>
       </c>
       <c r="GD39" s="61">
-        <v>50.192884697813973</v>
+        <v>50.257510729613735</v>
       </c>
       <c r="GE39" s="61">
-        <v>50.62311989686291</v>
+        <v>50.710288420146362</v>
       </c>
       <c r="GF39" s="61">
-        <v>50.042881646655232</v>
+        <v>50.128865979381445</v>
       </c>
       <c r="GG39" s="61">
-        <v>50.537172324881823</v>
+        <v>50.624192854068014</v>
       </c>
       <c r="GH39" s="61">
-        <v>50.927924039706518</v>
+        <v>51.015996541288374</v>
       </c>
       <c r="GI39" s="61">
-        <v>50.822510822510822</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>50.601374570446737</v>
+      </c>
+      <c r="GJ39" s="61">
+        <v>51.14768297964487</v>
       </c>
       <c r="GK39" s="61" t="s">
         <v>210</v>
       </c>
       <c r="GL39" s="61" t="s">
         <v>210</v>
       </c>
       <c r="GM39" s="61" t="s">
         <v>210</v>
       </c>
       <c r="GN39" s="61" t="s">
         <v>210</v>
       </c>
       <c r="GO39" s="61" t="s">
         <v>210</v>
       </c>
       <c r="GP39" s="61" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="40" spans="1:198" x14ac:dyDescent="0.3">
       <c r="A40" s="59" t="s">
         <v>233</v>
       </c>
       <c r="B40" s="59" t="s">
@@ -42355,130 +42357,130 @@
       <c r="FM40" s="57">
         <v>68.971261974177423</v>
       </c>
       <c r="FN40" s="57">
         <v>69.292672596357477</v>
       </c>
       <c r="FO40" s="57">
         <v>68.549051937345425</v>
       </c>
       <c r="FP40" s="57">
         <v>68.868703550784474</v>
       </c>
       <c r="FQ40" s="57">
         <v>68.026101141924954</v>
       </c>
       <c r="FR40" s="57">
         <v>68.302658486707571</v>
       </c>
       <c r="FS40" s="57">
         <v>69.044690446904468</v>
       </c>
       <c r="FT40" s="57">
         <v>69.23392052437525</v>
       </c>
       <c r="FU40" s="57">
-        <v>68.704156479217602</v>
+        <v>68.760195758564436</v>
       </c>
       <c r="FV40" s="57">
-        <v>69.602977667493803</v>
+        <v>69.660596026490069</v>
       </c>
       <c r="FW40" s="57">
-        <v>69.460580912863065</v>
+        <v>69.518272425249165</v>
       </c>
       <c r="FX40" s="57">
-        <v>69.869911875786826</v>
+        <v>69.928601427971444</v>
       </c>
       <c r="FY40" s="57">
-        <v>70.191897654584224</v>
+        <v>70.251813913785739</v>
       </c>
       <c r="FZ40" s="57">
-        <v>70.725388601036272</v>
+        <v>70.786516853932582</v>
       </c>
       <c r="GA40" s="57">
-        <v>70.342205323193923</v>
+        <v>70.401691331923885</v>
       </c>
       <c r="GB40" s="57">
-        <v>70.864819479429059</v>
+        <v>70.924369747899163</v>
       </c>
       <c r="GC40" s="61">
-        <v>71.40425531914893</v>
+        <v>71.465076660988075</v>
       </c>
       <c r="GD40" s="61">
-        <v>71.324474924989289</v>
+        <v>71.41630901287553</v>
       </c>
       <c r="GE40" s="61">
-        <v>72.195960464116894</v>
+        <v>72.320275505811452</v>
       </c>
       <c r="GF40" s="61">
-        <v>71.740994854202398</v>
+        <v>71.864261168384886</v>
       </c>
       <c r="GG40" s="61">
-        <v>72.367855608079068</v>
+        <v>72.49246663796815</v>
       </c>
       <c r="GH40" s="61">
-        <v>72.2917565817868</v>
+        <v>72.4167747514051</v>
       </c>
       <c r="GI40" s="61">
-        <v>71.861471861471856</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>71.520618556701038</v>
+      </c>
+      <c r="GJ40" s="61">
+        <v>72.368990905153751</v>
       </c>
       <c r="GK40" s="61" t="s">
         <v>210</v>
       </c>
       <c r="GL40" s="61" t="s">
         <v>210</v>
       </c>
       <c r="GM40" s="61" t="s">
         <v>210</v>
       </c>
       <c r="GN40" s="61" t="s">
         <v>210</v>
       </c>
       <c r="GO40" s="61" t="s">
         <v>210</v>
       </c>
       <c r="GP40" s="61" t="s">
         <v>210</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F40"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="A1:ER22"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="1" topLeftCell="AW2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="1" topLeftCell="BB2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight" activeCell="BH1" sqref="BH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.77734375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="22.33203125" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="52" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="31.5546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="43" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="54" width="5" style="3" bestFit="1" customWidth="1"/>
     <col min="55" max="55" width="5" style="43" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="5" style="3" bestFit="1" customWidth="1"/>
     <col min="57" max="58" width="5.5546875" style="3" bestFit="1" customWidth="1"/>
     <col min="59" max="59" width="5" style="43" bestFit="1" customWidth="1"/>
     <col min="60" max="60" width="5" style="3" bestFit="1" customWidth="1"/>
     <col min="61" max="16384" width="7.77734375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:148" x14ac:dyDescent="0.3">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="14" t="s">
@@ -44767,65 +44769,50 @@
       <c r="AU21" s="41"/>
     </row>
     <row r="22" spans="26:58" x14ac:dyDescent="0.3">
       <c r="AS22" s="40"/>
       <c r="AU22" s="41"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FA7CC9C01A01214D806DA3AF257C230A" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9356f25f0898e190126f25044d1ea66b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c64490b4aec6201516c3a874156f37b2">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
@@ -44895,85 +44882,100 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4118D76E-9E03-4951-A12B-C1E21B7BEDC5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F0C0A06-9742-4BD8-B844-1CA824B0E124}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F64E3B4-6D9A-4598-AEA2-BF2B469D499C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Month</vt:lpstr>
       <vt:lpstr>Year</vt:lpstr>
     </vt:vector>