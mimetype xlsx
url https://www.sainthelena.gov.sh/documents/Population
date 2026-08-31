--- v3 (2026-07-25)
+++ v4 (2026-08-31)
@@ -12,71 +12,71 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ThisWorkbook" hidePivotFieldList="1" defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="B:\Corporate Services\Corporate Policy &amp; Planning\Statistics\Databanks\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9408" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9264"/>
   </bookViews>
   <sheets>
     <sheet name="About" sheetId="5" r:id="rId1"/>
     <sheet name="Month" sheetId="2" r:id="rId2"/>
     <sheet name="Year" sheetId="4" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Month!$A$1:$F$40</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2918" uniqueCount="342">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3156" uniqueCount="349">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>2010, 01</t>
   </si>
   <si>
     <t>2010, 02</t>
   </si>
   <si>
     <t>2010, 03</t>
   </si>
   <si>
     <t>2010, 04</t>
   </si>
   <si>
@@ -1058,51 +1058,72 @@
   <si>
     <t>2025, 07</t>
   </si>
   <si>
     <t>2025, 08</t>
   </si>
   <si>
     <t>2025, 09</t>
   </si>
   <si>
     <t>2025, 10</t>
   </si>
   <si>
     <t>2025, 11</t>
   </si>
   <si>
     <t>2025, 12</t>
   </si>
   <si>
     <t xml:space="preserve">January 2026: Population estimates have been updated to May 2025 using new methodology to assess residence using a six-month length of stay rule. </t>
   </si>
   <si>
     <t>November 2019: Following a review of the methodology for estimating the resident population, several new series have been added to the "month" worksheet, including a series of St Helenian residents including temporary absences (POP.RESIDENT.SAINT) for less than one year. Other estimates of the resident population relate to the "on-island" population, i.e. residents currently present on St Helena. Temporary visitors on St Helena use a six-month rule rather than one year, because of the current immigration legislation which defines long term stays as longer than six months.</t>
   </si>
   <si>
-    <t xml:space="preserve">This file was last updated on February 6, 2026. </t>
+    <t>2026, 01</t>
+  </si>
+  <si>
+    <t>2026, 02</t>
+  </si>
+  <si>
+    <t>2026, 03</t>
+  </si>
+  <si>
+    <t>2026, 04</t>
+  </si>
+  <si>
+    <t>2026, 05</t>
+  </si>
+  <si>
+    <t>2026, 06</t>
+  </si>
+  <si>
+    <t>2026, 07</t>
+  </si>
+  <si>
+    <t>This file was last updated on August 06, 2026. (On Island Births and Deaths Only)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0_ ;\-#,##0\ "/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1924,77 +1945,77 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:XFD28"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="184" style="12" customWidth="1"/>
     <col min="2" max="2" width="39.6640625" style="12" customWidth="1"/>
     <col min="3" max="3" width="9.109375" style="12"/>
     <col min="4" max="4" width="9.109375" style="11"/>
     <col min="5" max="5" width="18.109375" style="12" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.33203125" style="12" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="11.109375" style="12" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.88671875" style="12" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="42.44140625" style="12" customWidth="1"/>
     <col min="10" max="16384" width="9.109375" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16384" s="13" customFormat="1" ht="100.8" x14ac:dyDescent="0.3">
       <c r="A1" s="20" t="s">
         <v>312</v>
       </c>
       <c r="D1" s="21"/>
     </row>
     <row r="2" spans="1:16384" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="22" t="s">
-        <v>341</v>
+        <v>348</v>
       </c>
     </row>
     <row r="3" spans="1:16384" s="24" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="22" t="s">
         <v>147</v>
       </c>
       <c r="B3" s="10"/>
       <c r="C3" s="10"/>
       <c r="D3" s="23"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="9"/>
       <c r="J3" s="10"/>
     </row>
     <row r="4" spans="1:16384" x14ac:dyDescent="0.3">
       <c r="A4" s="25" t="s">
         <v>148</v>
       </c>
       <c r="B4" s="29"/>
       <c r="F4" s="7"/>
       <c r="G4" s="28"/>
       <c r="H4" s="28"/>
       <c r="J4" s="7"/>
@@ -18581,87 +18602,88 @@
     <row r="25" spans="1:10" x14ac:dyDescent="0.3">
       <c r="G25" s="28"/>
       <c r="H25" s="28"/>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.3">
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.3">
       <c r="G27" s="28"/>
       <c r="H27" s="28"/>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.3">
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet2"/>
-  <dimension ref="A1:GP40"/>
+  <dimension ref="A1:GW40"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="FR2" activePane="bottomRight" state="frozen"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="1" topLeftCell="GF2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="GJ20" sqref="GJ20"/>
+      <selection pane="bottomRight" activeCell="GW1" sqref="GW1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="30.88671875" style="59" customWidth="1"/>
     <col min="2" max="2" width="50.5546875" style="59" customWidth="1"/>
     <col min="3" max="3" width="15.5546875" style="59" customWidth="1"/>
     <col min="4" max="4" width="36.5546875" style="59" customWidth="1"/>
     <col min="5" max="5" width="24.5546875" style="59" customWidth="1"/>
     <col min="6" max="6" width="11.6640625" style="60" customWidth="1"/>
     <col min="7" max="147" width="8" style="59" bestFit="1" customWidth="1"/>
     <col min="148" max="148" width="7.5546875" style="59" bestFit="1" customWidth="1"/>
     <col min="149" max="149" width="8" style="59" bestFit="1" customWidth="1"/>
     <col min="150" max="150" width="7.5546875" style="59" bestFit="1" customWidth="1"/>
     <col min="151" max="160" width="8" style="59" bestFit="1" customWidth="1"/>
     <col min="161" max="161" width="8" style="58" bestFit="1" customWidth="1"/>
     <col min="162" max="162" width="8" style="59" bestFit="1" customWidth="1"/>
     <col min="163" max="165" width="8" style="58" bestFit="1" customWidth="1"/>
     <col min="166" max="166" width="8" style="59" bestFit="1" customWidth="1"/>
     <col min="167" max="169" width="8" style="58" bestFit="1" customWidth="1"/>
     <col min="170" max="170" width="8" style="59" bestFit="1" customWidth="1"/>
     <col min="171" max="177" width="8" style="58" bestFit="1" customWidth="1"/>
     <col min="178" max="180" width="8" style="59" bestFit="1" customWidth="1"/>
     <col min="181" max="184" width="8" style="58" bestFit="1" customWidth="1"/>
     <col min="185" max="196" width="8" style="71" bestFit="1" customWidth="1"/>
     <col min="197" max="198" width="8" style="59" bestFit="1" customWidth="1"/>
-    <col min="199" max="16384" width="9.109375" style="59"/>
+    <col min="199" max="205" width="9.109375" style="71"/>
+    <col min="206" max="16384" width="9.109375" style="59"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:198" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:205" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="48" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="48" t="s">
         <v>172</v>
       </c>
       <c r="D1" s="49" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="48" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="50" t="s">
         <v>291</v>
       </c>
       <c r="G1" s="55" t="s">
         <v>4</v>
       </c>
       <c r="H1" s="55" t="s">
         <v>5</v>
       </c>
       <c r="I1" s="55" t="s">
@@ -19212,52 +19234,73 @@
       </c>
       <c r="GI1" s="55" t="s">
         <v>331</v>
       </c>
       <c r="GJ1" s="55" t="s">
         <v>332</v>
       </c>
       <c r="GK1" s="55" t="s">
         <v>333</v>
       </c>
       <c r="GL1" s="55" t="s">
         <v>334</v>
       </c>
       <c r="GM1" s="55" t="s">
         <v>335</v>
       </c>
       <c r="GN1" s="55" t="s">
         <v>336</v>
       </c>
       <c r="GO1" s="80" t="s">
         <v>337</v>
       </c>
       <c r="GP1" s="80" t="s">
         <v>338</v>
       </c>
+      <c r="GQ1" s="55" t="s">
+        <v>341</v>
+      </c>
+      <c r="GR1" s="55" t="s">
+        <v>342</v>
+      </c>
+      <c r="GS1" s="55" t="s">
+        <v>343</v>
+      </c>
+      <c r="GT1" s="55" t="s">
+        <v>344</v>
+      </c>
+      <c r="GU1" s="55" t="s">
+        <v>345</v>
+      </c>
+      <c r="GV1" s="55" t="s">
+        <v>346</v>
+      </c>
+      <c r="GW1" s="55" t="s">
+        <v>347</v>
+      </c>
     </row>
-    <row r="2" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A2" s="59" t="s">
         <v>153</v>
       </c>
       <c r="B2" s="59" t="s">
         <v>154</v>
       </c>
       <c r="C2" s="59" t="s">
         <v>173</v>
       </c>
       <c r="D2" s="59" t="s">
         <v>277</v>
       </c>
       <c r="F2" s="60" t="s">
         <v>292</v>
       </c>
       <c r="G2" s="58">
         <v>277</v>
       </c>
       <c r="H2" s="58">
         <v>378</v>
       </c>
       <c r="I2" s="58">
         <v>90</v>
       </c>
       <c r="J2" s="58">
@@ -19805,52 +19848,73 @@
       </c>
       <c r="GI2" s="71">
         <v>384</v>
       </c>
       <c r="GJ2" s="71">
         <v>278</v>
       </c>
       <c r="GK2" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GL2" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GM2" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GN2" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GO2" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GP2" s="81" t="s">
         <v>210</v>
       </c>
+      <c r="GQ2" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GR2" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GS2" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GT2" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GU2" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GV2" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GW2" s="81" t="s">
+        <v>210</v>
+      </c>
     </row>
-    <row r="3" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A3" s="59" t="s">
         <v>158</v>
       </c>
       <c r="B3" s="59" t="s">
         <v>162</v>
       </c>
       <c r="C3" s="59" t="s">
         <v>173</v>
       </c>
       <c r="D3" s="59" t="s">
         <v>277</v>
       </c>
       <c r="F3" s="60" t="s">
         <v>293</v>
       </c>
       <c r="G3" s="58">
         <v>142</v>
       </c>
       <c r="H3" s="58">
         <v>91</v>
       </c>
       <c r="I3" s="58">
         <v>0</v>
       </c>
       <c r="J3" s="58">
@@ -20398,52 +20462,73 @@
       </c>
       <c r="GI3" s="72">
         <v>198</v>
       </c>
       <c r="GJ3" s="72">
         <v>129</v>
       </c>
       <c r="GK3" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GL3" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GM3" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GN3" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GO3" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GP3" s="81" t="s">
         <v>210</v>
       </c>
+      <c r="GQ3" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GR3" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GS3" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GT3" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GU3" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GV3" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GW3" s="81" t="s">
+        <v>210</v>
+      </c>
     </row>
-    <row r="4" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A4" s="51" t="s">
         <v>256</v>
       </c>
       <c r="B4" s="59" t="s">
         <v>163</v>
       </c>
       <c r="C4" s="59" t="s">
         <v>173</v>
       </c>
       <c r="D4" s="59" t="s">
         <v>277</v>
       </c>
       <c r="F4" s="60" t="s">
         <v>293</v>
       </c>
       <c r="G4" s="71">
         <v>135</v>
       </c>
       <c r="H4" s="71">
         <v>287</v>
       </c>
       <c r="I4" s="71">
         <v>90</v>
       </c>
       <c r="J4" s="71">
@@ -20991,52 +21076,73 @@
       </c>
       <c r="GI4" s="71">
         <v>186</v>
       </c>
       <c r="GJ4" s="71">
         <v>149</v>
       </c>
       <c r="GK4" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GL4" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GM4" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GN4" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GO4" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GP4" s="81" t="s">
         <v>210</v>
       </c>
+      <c r="GQ4" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GR4" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GS4" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GT4" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GU4" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GV4" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GW4" s="81" t="s">
+        <v>210</v>
+      </c>
     </row>
-    <row r="5" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A5" s="51" t="s">
         <v>258</v>
       </c>
       <c r="B5" s="59" t="s">
         <v>262</v>
       </c>
       <c r="C5" s="59" t="s">
         <v>173</v>
       </c>
       <c r="D5" s="59" t="s">
         <v>277</v>
       </c>
       <c r="F5" s="60" t="s">
         <v>293</v>
       </c>
       <c r="G5" s="58" t="s">
         <v>210</v>
       </c>
       <c r="H5" s="58" t="s">
         <v>210</v>
       </c>
       <c r="I5" s="58" t="s">
         <v>210</v>
       </c>
       <c r="J5" s="58" t="s">
@@ -21580,52 +21686,73 @@
       </c>
       <c r="GI5" s="72">
         <v>155</v>
       </c>
       <c r="GJ5" s="81">
         <v>122</v>
       </c>
       <c r="GK5" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GL5" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GM5" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GN5" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GO5" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GP5" s="81" t="s">
         <v>210</v>
       </c>
+      <c r="GQ5" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GR5" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GS5" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GT5" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GU5" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GV5" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GW5" s="81" t="s">
+        <v>210</v>
+      </c>
     </row>
-    <row r="6" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A6" s="51" t="s">
         <v>259</v>
       </c>
       <c r="B6" s="59" t="s">
         <v>263</v>
       </c>
       <c r="C6" s="59" t="s">
         <v>173</v>
       </c>
       <c r="D6" s="59" t="s">
         <v>277</v>
       </c>
       <c r="F6" s="60" t="s">
         <v>293</v>
       </c>
       <c r="G6" s="58" t="s">
         <v>210</v>
       </c>
       <c r="H6" s="58" t="s">
         <v>210</v>
       </c>
       <c r="I6" s="58" t="s">
         <v>210</v>
       </c>
       <c r="J6" s="58" t="s">
@@ -22173,52 +22300,73 @@
       </c>
       <c r="GI6" s="72">
         <v>229</v>
       </c>
       <c r="GJ6" s="81">
         <v>156</v>
       </c>
       <c r="GK6" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GL6" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GM6" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GN6" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GO6" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GP6" s="81" t="s">
         <v>210</v>
       </c>
+      <c r="GQ6" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GR6" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GS6" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GT6" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GU6" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GV6" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GW6" s="81" t="s">
+        <v>210</v>
+      </c>
     </row>
-    <row r="7" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A7" s="59" t="s">
         <v>155</v>
       </c>
       <c r="B7" s="59" t="s">
         <v>156</v>
       </c>
       <c r="C7" s="59" t="s">
         <v>173</v>
       </c>
       <c r="D7" s="59" t="s">
         <v>277</v>
       </c>
       <c r="F7" s="60" t="s">
         <v>292</v>
       </c>
       <c r="G7" s="58">
         <v>384</v>
       </c>
       <c r="H7" s="58">
         <v>324</v>
       </c>
       <c r="I7" s="58">
         <v>213</v>
       </c>
       <c r="J7" s="58">
@@ -22766,52 +22914,73 @@
       </c>
       <c r="GI7" s="71">
         <v>405</v>
       </c>
       <c r="GJ7" s="81">
         <v>295</v>
       </c>
       <c r="GK7" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GL7" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GM7" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GN7" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GO7" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GP7" s="81" t="s">
         <v>210</v>
       </c>
+      <c r="GQ7" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GR7" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GS7" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GT7" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GU7" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GV7" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GW7" s="81" t="s">
+        <v>210</v>
+      </c>
     </row>
-    <row r="8" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A8" s="59" t="s">
         <v>159</v>
       </c>
       <c r="B8" s="59" t="s">
         <v>161</v>
       </c>
       <c r="C8" s="59" t="s">
         <v>173</v>
       </c>
       <c r="D8" s="59" t="s">
         <v>277</v>
       </c>
       <c r="F8" s="60" t="s">
         <v>293</v>
       </c>
       <c r="G8" s="58">
         <v>253</v>
       </c>
       <c r="H8" s="58">
         <v>119</v>
       </c>
       <c r="I8" s="58">
         <v>37</v>
       </c>
       <c r="J8" s="58">
@@ -23359,52 +23528,73 @@
       </c>
       <c r="GI8" s="72">
         <v>193</v>
       </c>
       <c r="GJ8" s="72">
         <v>163</v>
       </c>
       <c r="GK8" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GL8" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GM8" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GN8" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GO8" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GP8" s="81" t="s">
         <v>210</v>
       </c>
+      <c r="GQ8" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GR8" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GS8" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GT8" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GU8" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GV8" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GW8" s="81" t="s">
+        <v>210</v>
+      </c>
     </row>
-    <row r="9" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A9" s="59" t="s">
         <v>257</v>
       </c>
       <c r="B9" s="59" t="s">
         <v>164</v>
       </c>
       <c r="C9" s="59" t="s">
         <v>173</v>
       </c>
       <c r="D9" s="59" t="s">
         <v>277</v>
       </c>
       <c r="F9" s="60" t="s">
         <v>293</v>
       </c>
       <c r="G9" s="71">
         <v>131</v>
       </c>
       <c r="H9" s="71">
         <v>205</v>
       </c>
       <c r="I9" s="71">
         <v>176</v>
       </c>
       <c r="J9" s="71">
@@ -23952,52 +24142,73 @@
       </c>
       <c r="GI9" s="72">
         <v>212</v>
       </c>
       <c r="GJ9" s="72">
         <v>132</v>
       </c>
       <c r="GK9" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GL9" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GM9" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GN9" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GO9" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GP9" s="81" t="s">
         <v>210</v>
       </c>
+      <c r="GQ9" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GR9" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GS9" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GT9" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GU9" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GV9" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GW9" s="81" t="s">
+        <v>210</v>
+      </c>
     </row>
-    <row r="10" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A10" s="59" t="s">
         <v>260</v>
       </c>
       <c r="B10" s="59" t="s">
         <v>264</v>
       </c>
       <c r="C10" s="59" t="s">
         <v>173</v>
       </c>
       <c r="D10" s="59" t="s">
         <v>277</v>
       </c>
       <c r="F10" s="60" t="s">
         <v>293</v>
       </c>
       <c r="G10" s="58" t="s">
         <v>210</v>
       </c>
       <c r="H10" s="58" t="s">
         <v>210</v>
       </c>
       <c r="I10" s="58" t="s">
         <v>210</v>
       </c>
       <c r="J10" s="58" t="s">
@@ -24545,52 +24756,73 @@
       </c>
       <c r="GI10" s="72">
         <v>142</v>
       </c>
       <c r="GJ10" s="81">
         <v>118</v>
       </c>
       <c r="GK10" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GL10" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GM10" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GN10" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GO10" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GP10" s="81" t="s">
         <v>210</v>
       </c>
+      <c r="GQ10" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GR10" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GS10" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GT10" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GU10" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GV10" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GW10" s="81" t="s">
+        <v>210</v>
+      </c>
     </row>
-    <row r="11" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A11" s="59" t="s">
         <v>261</v>
       </c>
       <c r="B11" s="59" t="s">
         <v>275</v>
       </c>
       <c r="C11" s="59" t="s">
         <v>173</v>
       </c>
       <c r="D11" s="59" t="s">
         <v>277</v>
       </c>
       <c r="F11" s="60" t="s">
         <v>293</v>
       </c>
       <c r="G11" s="58" t="s">
         <v>210</v>
       </c>
       <c r="H11" s="58" t="s">
         <v>210</v>
       </c>
       <c r="I11" s="58" t="s">
         <v>210</v>
       </c>
       <c r="J11" s="58" t="s">
@@ -25138,52 +25370,73 @@
       </c>
       <c r="GI11" s="72">
         <v>263</v>
       </c>
       <c r="GJ11" s="81">
         <v>177</v>
       </c>
       <c r="GK11" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GL11" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GM11" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GN11" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GO11" s="81" t="s">
         <v>210</v>
       </c>
       <c r="GP11" s="81" t="s">
         <v>210</v>
       </c>
+      <c r="GQ11" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GR11" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GS11" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GT11" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GU11" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GV11" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GW11" s="81" t="s">
+        <v>210</v>
+      </c>
     </row>
-    <row r="12" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A12" s="59" t="s">
         <v>124</v>
       </c>
       <c r="B12" s="59" t="s">
         <v>125</v>
       </c>
       <c r="C12" s="59" t="s">
         <v>173</v>
       </c>
       <c r="D12" s="59" t="s">
         <v>126</v>
       </c>
       <c r="E12" s="59" t="s">
         <v>180</v>
       </c>
       <c r="F12" s="60" t="s">
         <v>292</v>
       </c>
       <c r="G12" s="59">
         <v>1</v>
       </c>
       <c r="H12" s="59">
         <v>2</v>
       </c>
       <c r="I12" s="59">
@@ -25734,52 +25987,73 @@
       </c>
       <c r="GI12" s="71">
         <v>0</v>
       </c>
       <c r="GJ12" s="71">
         <v>0</v>
       </c>
       <c r="GK12" s="71">
         <v>0</v>
       </c>
       <c r="GL12" s="71">
         <v>1</v>
       </c>
       <c r="GM12" s="71">
         <v>2</v>
       </c>
       <c r="GN12" s="71">
         <v>1</v>
       </c>
       <c r="GO12" s="59">
         <v>2</v>
       </c>
       <c r="GP12" s="59">
         <v>0</v>
       </c>
+      <c r="GQ12" s="71">
+        <v>1</v>
+      </c>
+      <c r="GR12" s="71">
+        <v>1</v>
+      </c>
+      <c r="GS12" s="71">
+        <v>4</v>
+      </c>
+      <c r="GT12" s="71">
+        <v>1</v>
+      </c>
+      <c r="GU12" s="71">
+        <v>3</v>
+      </c>
+      <c r="GV12" s="71">
+        <v>5</v>
+      </c>
+      <c r="GW12" s="71">
+        <v>2</v>
+      </c>
     </row>
-    <row r="13" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A13" s="59" t="s">
         <v>127</v>
       </c>
       <c r="B13" s="59" t="s">
         <v>128</v>
       </c>
       <c r="C13" s="59" t="s">
         <v>173</v>
       </c>
       <c r="D13" s="59" t="s">
         <v>126</v>
       </c>
       <c r="E13" s="59" t="s">
         <v>180</v>
       </c>
       <c r="F13" s="60" t="s">
         <v>293</v>
       </c>
       <c r="G13" s="59">
         <v>0</v>
       </c>
       <c r="H13" s="59">
         <v>1</v>
       </c>
       <c r="I13" s="59">
@@ -26330,52 +26604,73 @@
       </c>
       <c r="GI13" s="71">
         <v>0</v>
       </c>
       <c r="GJ13" s="71">
         <v>0</v>
       </c>
       <c r="GK13" s="71">
         <v>0</v>
       </c>
       <c r="GL13" s="71">
         <v>1</v>
       </c>
       <c r="GM13" s="71">
         <v>2</v>
       </c>
       <c r="GN13" s="71">
         <v>1</v>
       </c>
       <c r="GO13" s="59">
         <v>1</v>
       </c>
       <c r="GP13" s="59">
         <v>0</v>
       </c>
+      <c r="GQ13" s="71">
+        <v>0</v>
+      </c>
+      <c r="GR13" s="71">
+        <v>1</v>
+      </c>
+      <c r="GS13" s="71">
+        <v>3</v>
+      </c>
+      <c r="GT13" s="71">
+        <v>0</v>
+      </c>
+      <c r="GU13" s="71">
+        <v>1</v>
+      </c>
+      <c r="GV13" s="71">
+        <v>1</v>
+      </c>
+      <c r="GW13" s="71">
+        <v>1</v>
+      </c>
     </row>
-    <row r="14" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A14" s="59" t="s">
         <v>129</v>
       </c>
       <c r="B14" s="59" t="s">
         <v>130</v>
       </c>
       <c r="C14" s="59" t="s">
         <v>173</v>
       </c>
       <c r="D14" s="59" t="s">
         <v>126</v>
       </c>
       <c r="E14" s="59" t="s">
         <v>180</v>
       </c>
       <c r="F14" s="60" t="s">
         <v>293</v>
       </c>
       <c r="G14" s="59">
         <v>1</v>
       </c>
       <c r="H14" s="59">
         <v>1</v>
       </c>
       <c r="I14" s="59">
@@ -26926,52 +27221,73 @@
       </c>
       <c r="GI14" s="71">
         <v>0</v>
       </c>
       <c r="GJ14" s="71">
         <v>0</v>
       </c>
       <c r="GK14" s="71">
         <v>0</v>
       </c>
       <c r="GL14" s="71">
         <v>0</v>
       </c>
       <c r="GM14" s="71">
         <v>0</v>
       </c>
       <c r="GN14" s="71">
         <v>0</v>
       </c>
       <c r="GO14" s="59">
         <v>1</v>
       </c>
       <c r="GP14" s="59">
         <v>0</v>
       </c>
+      <c r="GQ14" s="71">
+        <v>1</v>
+      </c>
+      <c r="GR14" s="71">
+        <v>0</v>
+      </c>
+      <c r="GS14" s="71">
+        <v>1</v>
+      </c>
+      <c r="GT14" s="71">
+        <v>1</v>
+      </c>
+      <c r="GU14" s="71">
+        <v>2</v>
+      </c>
+      <c r="GV14" s="71">
+        <v>4</v>
+      </c>
+      <c r="GW14" s="71">
+        <v>1</v>
+      </c>
     </row>
-    <row r="15" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A15" s="59" t="s">
         <v>131</v>
       </c>
       <c r="B15" s="59" t="s">
         <v>132</v>
       </c>
       <c r="C15" s="59" t="s">
         <v>173</v>
       </c>
       <c r="D15" s="59" t="s">
         <v>126</v>
       </c>
       <c r="E15" s="59" t="s">
         <v>181</v>
       </c>
       <c r="F15" s="60" t="s">
         <v>292</v>
       </c>
       <c r="G15" s="59">
         <v>5</v>
       </c>
       <c r="H15" s="59">
         <v>6</v>
       </c>
       <c r="I15" s="59">
@@ -27522,52 +27838,73 @@
       </c>
       <c r="GI15" s="71">
         <v>7</v>
       </c>
       <c r="GJ15" s="71">
         <v>7</v>
       </c>
       <c r="GK15" s="71">
         <v>3</v>
       </c>
       <c r="GL15" s="71">
         <v>5</v>
       </c>
       <c r="GM15" s="71">
         <v>8</v>
       </c>
       <c r="GN15" s="71">
         <v>4</v>
       </c>
       <c r="GO15" s="59">
         <v>9</v>
       </c>
       <c r="GP15" s="59">
         <v>12</v>
       </c>
+      <c r="GQ15" s="71">
+        <v>4</v>
+      </c>
+      <c r="GR15" s="71">
+        <v>5</v>
+      </c>
+      <c r="GS15" s="71">
+        <v>6</v>
+      </c>
+      <c r="GT15" s="71">
+        <v>6</v>
+      </c>
+      <c r="GU15" s="71">
+        <v>3</v>
+      </c>
+      <c r="GV15" s="71">
+        <v>7</v>
+      </c>
+      <c r="GW15" s="71">
+        <v>4</v>
+      </c>
     </row>
-    <row r="16" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A16" s="59" t="s">
         <v>133</v>
       </c>
       <c r="B16" s="59" t="s">
         <v>134</v>
       </c>
       <c r="C16" s="59" t="s">
         <v>173</v>
       </c>
       <c r="D16" s="59" t="s">
         <v>126</v>
       </c>
       <c r="E16" s="59" t="s">
         <v>181</v>
       </c>
       <c r="F16" s="60" t="s">
         <v>293</v>
       </c>
       <c r="G16" s="59">
         <v>2</v>
       </c>
       <c r="H16" s="59">
         <v>4</v>
       </c>
       <c r="I16" s="59">
@@ -28118,52 +28455,73 @@
       </c>
       <c r="GI16" s="71">
         <v>1</v>
       </c>
       <c r="GJ16" s="71">
         <v>3</v>
       </c>
       <c r="GK16" s="71">
         <v>1</v>
       </c>
       <c r="GL16" s="71">
         <v>3</v>
       </c>
       <c r="GM16" s="71">
         <v>5</v>
       </c>
       <c r="GN16" s="71">
         <v>2</v>
       </c>
       <c r="GO16" s="59">
         <v>5</v>
       </c>
       <c r="GP16" s="59">
         <v>4</v>
       </c>
+      <c r="GQ16" s="71">
+        <v>1</v>
+      </c>
+      <c r="GR16" s="71">
+        <v>1</v>
+      </c>
+      <c r="GS16" s="71">
+        <v>4</v>
+      </c>
+      <c r="GT16" s="71">
+        <v>2</v>
+      </c>
+      <c r="GU16" s="71">
+        <v>1</v>
+      </c>
+      <c r="GV16" s="71">
+        <v>6</v>
+      </c>
+      <c r="GW16" s="71">
+        <v>1</v>
+      </c>
     </row>
-    <row r="17" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A17" s="59" t="s">
         <v>135</v>
       </c>
       <c r="B17" s="59" t="s">
         <v>136</v>
       </c>
       <c r="C17" s="59" t="s">
         <v>173</v>
       </c>
       <c r="D17" s="59" t="s">
         <v>126</v>
       </c>
       <c r="E17" s="59" t="s">
         <v>181</v>
       </c>
       <c r="F17" s="60" t="s">
         <v>293</v>
       </c>
       <c r="G17" s="59">
         <v>3</v>
       </c>
       <c r="H17" s="59">
         <v>2</v>
       </c>
       <c r="I17" s="59">
@@ -28714,52 +29072,73 @@
       </c>
       <c r="GI17" s="71">
         <v>6</v>
       </c>
       <c r="GJ17" s="71">
         <v>4</v>
       </c>
       <c r="GK17" s="71">
         <v>2</v>
       </c>
       <c r="GL17" s="71">
         <v>2</v>
       </c>
       <c r="GM17" s="71">
         <v>3</v>
       </c>
       <c r="GN17" s="71">
         <v>2</v>
       </c>
       <c r="GO17" s="59">
         <v>4</v>
       </c>
       <c r="GP17" s="59">
         <v>8</v>
       </c>
+      <c r="GQ17" s="71">
+        <v>3</v>
+      </c>
+      <c r="GR17" s="71">
+        <v>4</v>
+      </c>
+      <c r="GS17" s="71">
+        <v>2</v>
+      </c>
+      <c r="GT17" s="71">
+        <v>4</v>
+      </c>
+      <c r="GU17" s="71">
+        <v>2</v>
+      </c>
+      <c r="GV17" s="71">
+        <v>1</v>
+      </c>
+      <c r="GW17" s="71">
+        <v>3</v>
+      </c>
     </row>
-    <row r="18" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A18" s="51" t="s">
         <v>211</v>
       </c>
       <c r="B18" s="51" t="s">
         <v>122</v>
       </c>
       <c r="C18" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D18" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E18" s="52" t="s">
         <v>234</v>
       </c>
       <c r="F18" s="60" t="s">
         <v>292</v>
       </c>
       <c r="G18" s="58">
         <v>4121</v>
       </c>
       <c r="H18" s="58">
         <v>4171</v>
       </c>
       <c r="I18" s="58">
@@ -29307,55 +29686,76 @@
       </c>
       <c r="GH18" s="71">
         <v>4165</v>
       </c>
       <c r="GI18" s="71">
         <v>4136</v>
       </c>
       <c r="GJ18" s="71">
         <v>4111</v>
       </c>
       <c r="GK18" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GL18" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GM18" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GN18" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GO18" s="71" t="s">
         <v>210</v>
       </c>
-      <c r="GP18" s="71" t="s">
+      <c r="GP18" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GQ18" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GR18" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GS18" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GT18" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GU18" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GV18" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GW18" s="81" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="19" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A19" s="51" t="s">
         <v>212</v>
       </c>
       <c r="B19" s="52" t="s">
         <v>160</v>
       </c>
       <c r="C19" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D19" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E19" s="52" t="s">
         <v>235</v>
       </c>
       <c r="F19" s="60" t="s">
         <v>293</v>
       </c>
       <c r="G19" s="58">
         <v>3990</v>
       </c>
       <c r="H19" s="58">
         <v>3958</v>
       </c>
       <c r="I19" s="58">
@@ -29903,55 +30303,76 @@
       </c>
       <c r="GH19" s="71">
         <v>3830</v>
       </c>
       <c r="GI19" s="71">
         <v>3821</v>
       </c>
       <c r="GJ19" s="71">
         <v>3777</v>
       </c>
       <c r="GK19" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GL19" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GM19" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GN19" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GO19" s="71" t="s">
         <v>210</v>
       </c>
-      <c r="GP19" s="71" t="s">
+      <c r="GP19" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GQ19" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GR19" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GS19" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GT19" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GU19" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GV19" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GW19" s="81" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="20" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A20" s="51" t="s">
         <v>213</v>
       </c>
       <c r="B20" s="52" t="s">
         <v>171</v>
       </c>
       <c r="C20" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D20" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E20" s="52" t="s">
         <v>236</v>
       </c>
       <c r="F20" s="60" t="s">
         <v>293</v>
       </c>
       <c r="G20" s="58">
         <v>131</v>
       </c>
       <c r="H20" s="58">
         <v>213</v>
       </c>
       <c r="I20" s="58">
@@ -30499,55 +30920,76 @@
       </c>
       <c r="GH20" s="71">
         <v>335</v>
       </c>
       <c r="GI20" s="71">
         <v>315</v>
       </c>
       <c r="GJ20" s="71">
         <v>334</v>
       </c>
       <c r="GK20" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GL20" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GM20" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GN20" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GO20" s="71" t="s">
         <v>210</v>
       </c>
-      <c r="GP20" s="71" t="s">
+      <c r="GP20" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GQ20" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GR20" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GS20" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GT20" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GU20" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GV20" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GW20" s="81" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="21" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A21" s="59" t="s">
         <v>214</v>
       </c>
       <c r="B21" s="59" t="s">
         <v>168</v>
       </c>
       <c r="C21" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D21" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E21" s="52" t="s">
         <v>234</v>
       </c>
       <c r="F21" s="60" t="s">
         <v>293</v>
       </c>
       <c r="G21" s="59">
         <v>3961</v>
       </c>
       <c r="H21" s="59">
         <v>4024</v>
       </c>
       <c r="I21" s="59">
@@ -31095,55 +31537,76 @@
       </c>
       <c r="GH21" s="71">
         <v>3988</v>
       </c>
       <c r="GI21" s="71">
         <v>3993</v>
       </c>
       <c r="GJ21" s="71">
         <v>3980</v>
       </c>
       <c r="GK21" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GL21" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GM21" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GN21" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GO21" s="71" t="s">
         <v>210</v>
       </c>
-      <c r="GP21" s="71" t="s">
+      <c r="GP21" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GQ21" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GR21" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GS21" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GT21" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GU21" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GV21" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GW21" s="81" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="22" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A22" s="59" t="s">
         <v>215</v>
       </c>
       <c r="B22" s="59" t="s">
         <v>169</v>
       </c>
       <c r="C22" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D22" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E22" s="52" t="s">
         <v>235</v>
       </c>
       <c r="F22" s="60" t="s">
         <v>294</v>
       </c>
       <c r="G22" s="59">
         <v>3875</v>
       </c>
       <c r="H22" s="59">
         <v>3918</v>
       </c>
       <c r="I22" s="59">
@@ -31691,55 +32154,76 @@
       </c>
       <c r="GH22" s="71">
         <v>3726</v>
       </c>
       <c r="GI22" s="71">
         <v>3723</v>
       </c>
       <c r="GJ22" s="71">
         <v>3704</v>
       </c>
       <c r="GK22" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GL22" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GM22" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GN22" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GO22" s="71" t="s">
         <v>210</v>
       </c>
-      <c r="GP22" s="71" t="s">
+      <c r="GP22" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GQ22" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GR22" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GS22" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GT22" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GU22" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GV22" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GW22" s="81" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="23" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A23" s="59" t="s">
         <v>216</v>
       </c>
       <c r="B23" s="59" t="s">
         <v>170</v>
       </c>
       <c r="C23" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D23" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E23" s="52" t="s">
         <v>236</v>
       </c>
       <c r="F23" s="60" t="s">
         <v>294</v>
       </c>
       <c r="G23" s="59">
         <v>86</v>
       </c>
       <c r="H23" s="59">
         <v>106</v>
       </c>
       <c r="I23" s="59">
@@ -32287,55 +32771,76 @@
       </c>
       <c r="GH23" s="71">
         <v>262</v>
       </c>
       <c r="GI23" s="71">
         <v>270</v>
       </c>
       <c r="GJ23" s="71">
         <v>276</v>
       </c>
       <c r="GK23" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GL23" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GM23" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GN23" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GO23" s="71" t="s">
         <v>210</v>
       </c>
-      <c r="GP23" s="71" t="s">
+      <c r="GP23" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GQ23" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GR23" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GS23" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GT23" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GU23" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GV23" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GW23" s="81" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="24" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A24" s="59" t="s">
         <v>217</v>
       </c>
       <c r="B24" s="59" t="s">
         <v>165</v>
       </c>
       <c r="C24" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D24" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E24" s="52" t="s">
         <v>237</v>
       </c>
       <c r="F24" s="60" t="s">
         <v>293</v>
       </c>
       <c r="G24" s="59">
         <v>160</v>
       </c>
       <c r="H24" s="59">
         <v>147</v>
       </c>
       <c r="I24" s="59">
@@ -32883,55 +33388,76 @@
       </c>
       <c r="GH24" s="71">
         <v>177</v>
       </c>
       <c r="GI24" s="71">
         <v>143</v>
       </c>
       <c r="GJ24" s="71">
         <v>131</v>
       </c>
       <c r="GK24" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GL24" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GM24" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GN24" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GO24" s="71" t="s">
         <v>210</v>
       </c>
-      <c r="GP24" s="71" t="s">
+      <c r="GP24" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GQ24" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GR24" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GS24" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GT24" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GU24" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GV24" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GW24" s="81" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="25" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A25" s="59" t="s">
         <v>218</v>
       </c>
       <c r="B25" s="59" t="s">
         <v>166</v>
       </c>
       <c r="C25" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D25" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E25" s="52" t="s">
         <v>237</v>
       </c>
       <c r="F25" s="60" t="s">
         <v>294</v>
       </c>
       <c r="G25" s="59">
         <v>115</v>
       </c>
       <c r="H25" s="59">
         <v>40</v>
       </c>
       <c r="I25" s="59">
@@ -33479,55 +34005,76 @@
       </c>
       <c r="GH25" s="71">
         <v>104</v>
       </c>
       <c r="GI25" s="71">
         <v>98</v>
       </c>
       <c r="GJ25" s="71">
         <v>73</v>
       </c>
       <c r="GK25" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GL25" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GM25" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GN25" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GO25" s="71" t="s">
         <v>210</v>
       </c>
-      <c r="GP25" s="71" t="s">
+      <c r="GP25" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GQ25" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GR25" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GS25" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GT25" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GU25" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GV25" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GW25" s="81" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="26" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A26" s="59" t="s">
         <v>219</v>
       </c>
       <c r="B26" s="59" t="s">
         <v>167</v>
       </c>
       <c r="C26" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D26" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E26" s="52" t="s">
         <v>237</v>
       </c>
       <c r="F26" s="60" t="s">
         <v>294</v>
       </c>
       <c r="G26" s="59">
         <v>45</v>
       </c>
       <c r="H26" s="59">
         <v>107</v>
       </c>
       <c r="I26" s="59">
@@ -34075,55 +34622,76 @@
       </c>
       <c r="GH26" s="71">
         <v>73</v>
       </c>
       <c r="GI26" s="71">
         <v>45</v>
       </c>
       <c r="GJ26" s="71">
         <v>58</v>
       </c>
       <c r="GK26" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GL26" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GM26" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GN26" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GO26" s="71" t="s">
         <v>210</v>
       </c>
-      <c r="GP26" s="71" t="s">
+      <c r="GP26" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GQ26" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GR26" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GS26" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GT26" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GU26" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GV26" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GW26" s="81" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="27" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A27" s="59" t="s">
         <v>220</v>
       </c>
       <c r="B27" s="59" t="s">
         <v>240</v>
       </c>
       <c r="C27" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D27" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E27" s="52" t="s">
         <v>273</v>
       </c>
       <c r="F27" s="60" t="s">
         <v>294</v>
       </c>
       <c r="G27" s="58" t="s">
         <v>210</v>
       </c>
       <c r="H27" s="58" t="s">
         <v>210</v>
       </c>
       <c r="I27" s="58" t="s">
@@ -34671,55 +35239,76 @@
       </c>
       <c r="GH27" s="71">
         <v>240</v>
       </c>
       <c r="GI27" s="71">
         <v>236</v>
       </c>
       <c r="GJ27" s="71">
         <v>238</v>
       </c>
       <c r="GK27" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GL27" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GM27" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GN27" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GO27" s="71" t="s">
         <v>210</v>
       </c>
-      <c r="GP27" s="71" t="s">
+      <c r="GP27" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GQ27" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GR27" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GS27" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GT27" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GU27" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GV27" s="81" t="s">
+        <v>210</v>
+      </c>
+      <c r="GW27" s="81" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="28" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A28" s="59" t="s">
         <v>221</v>
       </c>
       <c r="B28" s="59" t="s">
         <v>241</v>
       </c>
       <c r="C28" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D28" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E28" s="52" t="s">
         <v>273</v>
       </c>
       <c r="F28" s="60" t="s">
         <v>294</v>
       </c>
       <c r="G28" s="58" t="s">
         <v>210</v>
       </c>
       <c r="H28" s="58" t="s">
         <v>210</v>
       </c>
       <c r="I28" s="58" t="s">
@@ -35270,52 +35859,73 @@
       </c>
       <c r="GI28" s="71">
         <v>1162</v>
       </c>
       <c r="GJ28" s="71">
         <v>1142</v>
       </c>
       <c r="GK28" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GL28" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GM28" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GN28" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GO28" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GP28" s="71" t="s">
         <v>210</v>
       </c>
+      <c r="GQ28" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GR28" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GS28" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GT28" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GU28" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GV28" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GW28" s="71" t="s">
+        <v>210</v>
+      </c>
     </row>
-    <row r="29" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A29" s="59" t="s">
         <v>222</v>
       </c>
       <c r="B29" s="59" t="s">
         <v>244</v>
       </c>
       <c r="C29" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D29" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E29" s="52" t="s">
         <v>273</v>
       </c>
       <c r="F29" s="60" t="s">
         <v>294</v>
       </c>
       <c r="G29" s="58" t="s">
         <v>210</v>
       </c>
       <c r="H29" s="58" t="s">
         <v>210</v>
       </c>
       <c r="I29" s="58" t="s">
@@ -35866,52 +36476,73 @@
       </c>
       <c r="GI29" s="71">
         <v>609</v>
       </c>
       <c r="GJ29" s="71">
         <v>610</v>
       </c>
       <c r="GK29" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GL29" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GM29" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GN29" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GO29" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GP29" s="71" t="s">
         <v>210</v>
       </c>
+      <c r="GQ29" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GR29" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GS29" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GT29" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GU29" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GV29" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GW29" s="71" t="s">
+        <v>210</v>
+      </c>
     </row>
-    <row r="30" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A30" s="59" t="s">
         <v>223</v>
       </c>
       <c r="B30" s="59" t="s">
         <v>242</v>
       </c>
       <c r="C30" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D30" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E30" s="52" t="s">
         <v>273</v>
       </c>
       <c r="F30" s="60" t="s">
         <v>294</v>
       </c>
       <c r="G30" s="58" t="s">
         <v>210</v>
       </c>
       <c r="H30" s="58" t="s">
         <v>210</v>
       </c>
       <c r="I30" s="58" t="s">
@@ -36462,52 +37093,73 @@
       </c>
       <c r="GI30" s="71">
         <v>251</v>
       </c>
       <c r="GJ30" s="71">
         <v>252</v>
       </c>
       <c r="GK30" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GL30" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GM30" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GN30" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GO30" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GP30" s="71" t="s">
         <v>210</v>
       </c>
+      <c r="GQ30" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GR30" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GS30" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GT30" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GU30" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GV30" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GW30" s="71" t="s">
+        <v>210</v>
+      </c>
     </row>
-    <row r="31" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A31" s="59" t="s">
         <v>224</v>
       </c>
       <c r="B31" s="59" t="s">
         <v>243</v>
       </c>
       <c r="C31" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D31" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E31" s="52" t="s">
         <v>273</v>
       </c>
       <c r="F31" s="60" t="s">
         <v>294</v>
       </c>
       <c r="G31" s="58" t="s">
         <v>210</v>
       </c>
       <c r="H31" s="58" t="s">
         <v>210</v>
       </c>
       <c r="I31" s="58" t="s">
@@ -37058,52 +37710,73 @@
       </c>
       <c r="GI31" s="71">
         <v>1166</v>
       </c>
       <c r="GJ31" s="71">
         <v>1167</v>
       </c>
       <c r="GK31" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GL31" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GM31" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GN31" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GO31" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GP31" s="71" t="s">
         <v>210</v>
       </c>
+      <c r="GQ31" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GR31" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GS31" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GT31" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GU31" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GV31" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GW31" s="71" t="s">
+        <v>210</v>
+      </c>
     </row>
-    <row r="32" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A32" s="59" t="s">
         <v>225</v>
       </c>
       <c r="B32" s="59" t="s">
         <v>245</v>
       </c>
       <c r="C32" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D32" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E32" s="52" t="s">
         <v>273</v>
       </c>
       <c r="F32" s="60" t="s">
         <v>294</v>
       </c>
       <c r="G32" s="58" t="s">
         <v>210</v>
       </c>
       <c r="H32" s="58" t="s">
         <v>210</v>
       </c>
       <c r="I32" s="58" t="s">
@@ -37654,52 +38327,73 @@
       </c>
       <c r="GI32" s="71">
         <v>569</v>
       </c>
       <c r="GJ32" s="71">
         <v>571</v>
       </c>
       <c r="GK32" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GL32" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GM32" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GN32" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GO32" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GP32" s="71" t="s">
         <v>210</v>
       </c>
+      <c r="GQ32" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GR32" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GS32" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GT32" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GU32" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GV32" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GW32" s="71" t="s">
+        <v>210</v>
+      </c>
     </row>
-    <row r="33" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A33" s="59" t="s">
         <v>226</v>
       </c>
       <c r="B33" s="59" t="s">
         <v>246</v>
       </c>
       <c r="C33" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D33" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E33" s="52" t="s">
         <v>273</v>
       </c>
       <c r="F33" s="60" t="s">
         <v>294</v>
       </c>
       <c r="G33" s="58" t="s">
         <v>210</v>
       </c>
       <c r="H33" s="58" t="s">
         <v>210</v>
       </c>
       <c r="I33" s="58" t="s">
@@ -38250,52 +38944,73 @@
       </c>
       <c r="GI33" s="71">
         <v>487</v>
       </c>
       <c r="GJ33" s="71">
         <v>490</v>
       </c>
       <c r="GK33" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GL33" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GM33" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GN33" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GO33" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GP33" s="71" t="s">
         <v>210</v>
       </c>
+      <c r="GQ33" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GR33" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GS33" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GT33" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GU33" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GV33" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GW33" s="71" t="s">
+        <v>210</v>
+      </c>
     </row>
-    <row r="34" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A34" s="59" t="s">
         <v>227</v>
       </c>
       <c r="B34" s="59" t="s">
         <v>247</v>
       </c>
       <c r="C34" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D34" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E34" s="52" t="s">
         <v>273</v>
       </c>
       <c r="F34" s="60" t="s">
         <v>294</v>
       </c>
       <c r="G34" s="58" t="s">
         <v>210</v>
       </c>
       <c r="H34" s="58" t="s">
         <v>210</v>
       </c>
       <c r="I34" s="58" t="s">
@@ -38846,52 +39561,73 @@
       </c>
       <c r="GI34" s="71">
         <v>2328</v>
       </c>
       <c r="GJ34" s="71">
         <v>2309</v>
       </c>
       <c r="GK34" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GL34" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GM34" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GN34" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GO34" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GP34" s="71" t="s">
         <v>210</v>
       </c>
+      <c r="GQ34" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GR34" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GS34" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GT34" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GU34" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GV34" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GW34" s="71" t="s">
+        <v>210</v>
+      </c>
     </row>
-    <row r="35" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A35" s="59" t="s">
         <v>228</v>
       </c>
       <c r="B35" s="59" t="s">
         <v>248</v>
       </c>
       <c r="C35" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D35" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E35" s="52" t="s">
         <v>273</v>
       </c>
       <c r="F35" s="60" t="s">
         <v>294</v>
       </c>
       <c r="G35" s="58" t="s">
         <v>210</v>
       </c>
       <c r="H35" s="58" t="s">
         <v>210</v>
       </c>
       <c r="I35" s="58" t="s">
@@ -39442,52 +40178,73 @@
       </c>
       <c r="GI35" s="71">
         <v>1178</v>
       </c>
       <c r="GJ35" s="71">
         <v>1181</v>
       </c>
       <c r="GK35" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GL35" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GM35" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GN35" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GO35" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GP35" s="71" t="s">
         <v>210</v>
       </c>
+      <c r="GQ35" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GR35" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GS35" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GT35" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GU35" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GV35" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GW35" s="71" t="s">
+        <v>210</v>
+      </c>
     </row>
-    <row r="36" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A36" s="59" t="s">
         <v>229</v>
       </c>
       <c r="B36" s="59" t="s">
         <v>238</v>
       </c>
       <c r="C36" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D36" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E36" s="52" t="s">
         <v>273</v>
       </c>
       <c r="F36" s="60" t="s">
         <v>294</v>
       </c>
       <c r="G36" s="58" t="s">
         <v>210</v>
       </c>
       <c r="H36" s="58" t="s">
         <v>210</v>
       </c>
       <c r="I36" s="58" t="s">
@@ -40038,52 +40795,73 @@
       </c>
       <c r="GI36" s="71">
         <v>2007</v>
       </c>
       <c r="GJ36" s="71">
         <v>1990</v>
       </c>
       <c r="GK36" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GL36" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GM36" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GN36" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GO36" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GP36" s="71" t="s">
         <v>210</v>
       </c>
+      <c r="GQ36" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GR36" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GS36" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GT36" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GU36" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GV36" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GW36" s="71" t="s">
+        <v>210</v>
+      </c>
     </row>
-    <row r="37" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A37" s="59" t="s">
         <v>230</v>
       </c>
       <c r="B37" s="59" t="s">
         <v>239</v>
       </c>
       <c r="C37" s="59" t="s">
         <v>174</v>
       </c>
       <c r="D37" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E37" s="52" t="s">
         <v>273</v>
       </c>
       <c r="F37" s="60" t="s">
         <v>294</v>
       </c>
       <c r="G37" s="58" t="s">
         <v>210</v>
       </c>
       <c r="H37" s="58" t="s">
         <v>210</v>
       </c>
       <c r="I37" s="58" t="s">
@@ -40634,52 +41412,73 @@
       </c>
       <c r="GI37" s="71">
         <v>1986</v>
       </c>
       <c r="GJ37" s="71">
         <v>1990</v>
       </c>
       <c r="GK37" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GL37" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GM37" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GN37" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GO37" s="71" t="s">
         <v>210</v>
       </c>
       <c r="GP37" s="71" t="s">
         <v>210</v>
       </c>
+      <c r="GQ37" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GR37" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GS37" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GT37" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GU37" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GV37" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="GW37" s="71" t="s">
+        <v>210</v>
+      </c>
     </row>
-    <row r="38" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A38" s="59" t="s">
         <v>231</v>
       </c>
       <c r="B38" s="59" t="s">
         <v>249</v>
       </c>
       <c r="C38" s="59" t="s">
         <v>252</v>
       </c>
       <c r="D38" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E38" s="59" t="s">
         <v>255</v>
       </c>
       <c r="F38" s="60" t="s">
         <v>294</v>
       </c>
       <c r="G38" s="58" t="s">
         <v>210</v>
       </c>
       <c r="H38" s="58" t="s">
         <v>210</v>
       </c>
       <c r="I38" s="58" t="s">
@@ -41230,52 +42029,73 @@
       </c>
       <c r="GI38" s="61">
         <v>20.919243986254294</v>
       </c>
       <c r="GJ38" s="61">
         <v>21.221307925508878</v>
       </c>
       <c r="GK38" s="61" t="s">
         <v>210</v>
       </c>
       <c r="GL38" s="61" t="s">
         <v>210</v>
       </c>
       <c r="GM38" s="61" t="s">
         <v>210</v>
       </c>
       <c r="GN38" s="61" t="s">
         <v>210</v>
       </c>
       <c r="GO38" s="61" t="s">
         <v>210</v>
       </c>
       <c r="GP38" s="61" t="s">
         <v>210</v>
       </c>
+      <c r="GQ38" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="GR38" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="GS38" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="GT38" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="GU38" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="GV38" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="GW38" s="61" t="s">
+        <v>210</v>
+      </c>
     </row>
-    <row r="39" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A39" s="59" t="s">
         <v>232</v>
       </c>
       <c r="B39" s="59" t="s">
         <v>250</v>
       </c>
       <c r="C39" s="59" t="s">
         <v>252</v>
       </c>
       <c r="D39" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="59" t="s">
         <v>253</v>
       </c>
       <c r="F39" s="60" t="s">
         <v>294</v>
       </c>
       <c r="G39" s="58" t="s">
         <v>210</v>
       </c>
       <c r="H39" s="58" t="s">
         <v>210</v>
       </c>
       <c r="I39" s="58" t="s">
@@ -41826,52 +42646,73 @@
       </c>
       <c r="GI39" s="61">
         <v>50.601374570446737</v>
       </c>
       <c r="GJ39" s="61">
         <v>51.14768297964487</v>
       </c>
       <c r="GK39" s="61" t="s">
         <v>210</v>
       </c>
       <c r="GL39" s="61" t="s">
         <v>210</v>
       </c>
       <c r="GM39" s="61" t="s">
         <v>210</v>
       </c>
       <c r="GN39" s="61" t="s">
         <v>210</v>
       </c>
       <c r="GO39" s="61" t="s">
         <v>210</v>
       </c>
       <c r="GP39" s="61" t="s">
         <v>210</v>
       </c>
+      <c r="GQ39" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="GR39" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="GS39" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="GT39" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="GU39" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="GV39" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="GW39" s="61" t="s">
+        <v>210</v>
+      </c>
     </row>
-    <row r="40" spans="1:198" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:205" x14ac:dyDescent="0.3">
       <c r="A40" s="59" t="s">
         <v>233</v>
       </c>
       <c r="B40" s="59" t="s">
         <v>251</v>
       </c>
       <c r="C40" s="59" t="s">
         <v>252</v>
       </c>
       <c r="D40" s="51" t="s">
         <v>123</v>
       </c>
       <c r="E40" s="59" t="s">
         <v>254</v>
       </c>
       <c r="F40" s="60" t="s">
         <v>294</v>
       </c>
       <c r="G40" s="58" t="s">
         <v>210</v>
       </c>
       <c r="H40" s="58" t="s">
         <v>210</v>
       </c>
       <c r="I40" s="58" t="s">
@@ -42420,50 +43261,71 @@
       <c r="GH40" s="61">
         <v>72.4167747514051</v>
       </c>
       <c r="GI40" s="61">
         <v>71.520618556701038</v>
       </c>
       <c r="GJ40" s="61">
         <v>72.368990905153751</v>
       </c>
       <c r="GK40" s="61" t="s">
         <v>210</v>
       </c>
       <c r="GL40" s="61" t="s">
         <v>210</v>
       </c>
       <c r="GM40" s="61" t="s">
         <v>210</v>
       </c>
       <c r="GN40" s="61" t="s">
         <v>210</v>
       </c>
       <c r="GO40" s="61" t="s">
         <v>210</v>
       </c>
       <c r="GP40" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="GQ40" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="GR40" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="GS40" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="GT40" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="GU40" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="GV40" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="GW40" s="61" t="s">
         <v>210</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F40"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="A1:ER22"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="1" topLeftCell="BB2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight" activeCell="BH1" sqref="BH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.77734375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="22.33203125" style="3" bestFit="1" customWidth="1"/>