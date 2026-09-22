--- v1 (2026-09-02)
+++ v2 (2026-09-22)
@@ -61,51 +61,51 @@
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="CB4" i="53" l="1"/>
   <c r="CC4" i="53"/>
   <c r="CD4" i="53"/>
   <c r="CE4" i="53"/>
   <c r="BX4" i="53"/>
   <c r="BY4" i="53"/>
   <c r="BZ4" i="53"/>
   <c r="CA4" i="53"/>
   <c r="BU4" i="53"/>
   <c r="BV4" i="53"/>
   <c r="BW4" i="53"/>
   <c r="AI17" i="52"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3600" uniqueCount="293">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3600" uniqueCount="294">
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>1999/00</t>
   </si>
   <si>
     <t>2001/02</t>
   </si>
   <si>
@@ -941,51 +941,54 @@
   </si>
   <si>
     <t>July 29 2025: 24/25 goods exports added, 2024 visitor expenditure estimate added (services exports)</t>
   </si>
   <si>
     <t>2025, 2</t>
   </si>
   <si>
     <t>2025, 3</t>
   </si>
   <si>
     <t>2025, 4</t>
   </si>
   <si>
     <t>2026, 1</t>
   </si>
   <si>
     <t>2025/26</t>
   </si>
   <si>
     <t>This file contains data on external trade (imports and exports) from 1982/83 to the present. It is compiled by the Statistics Office of the St Helena Government from data collected from the Customs Service of the Safety, Security &amp; Home Affairs Portfolio, Fisheries Corporation, the Environment, Natural Resources &amp; Planning Portfolio, and importers. It is updated  each quarter and each financial year, when data are available. Blank cells or ".." in the data series mean that the data are not available; a zero is represented by "0".
 Statistics in this file are recorded either for Calendar Years (January to December), Financial Years (April to March) or Quarters (3 monthly groupings). Quarterly data include value of imports and quantities of imports and exports of selected commodities; calendar and financial year data include the value of total imports and exports, including exports of services in the form of visitor expenditure.
 Please contact the Statistics Office with any questions or queries, or requests for additional analyses. Telephone 22138 within St Helena, or +290 22138 if dialling internationally. Alternatively, contact us by email on statistics@sainthelena.gov.sh or visit our web site at http://www.sainthelena.gov.sh/statistics.</t>
   </si>
   <si>
-    <t>This file was last updated on 24 August 2026</t>
+    <t xml:space="preserve">This file was last updated on 24 August 2026. </t>
+  </si>
+  <si>
+    <t>September 15, 2026: Coffee exports added for 2025/26.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_)_£_ ;_ * \(#,##0.00\)_£_ ;_ * &quot;-&quot;??_)_£_ ;_ @_ "/>
   </numFmts>
   <fonts count="37">
     <font>
       <sz val="12"/>
       <name val="Arial MT"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -2173,55 +2176,53 @@
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:A16"/>
+  <dimension ref="A1:A17"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="100.7265625" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.81640625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="172.8">
       <c r="A1" s="1" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" s="2" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" s="12" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="6" spans="1:1">
       <c r="A6" s="2" t="s">
         <v>210</v>
@@ -2253,64 +2254,69 @@
       </c>
     </row>
     <row r="12" spans="1:1">
       <c r="A12" s="2" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="13" spans="1:1">
       <c r="A13" s="2" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="14" spans="1:1">
       <c r="A14" s="2" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="15" spans="1:1">
       <c r="A15" s="2" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="16" spans="1:1">
       <c r="A16" s="2" t="s">
         <v>285</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="2" t="s">
+        <v>293</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AM40"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="O2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="O17" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight" activeCell="AF1" sqref="AF1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="27" style="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="24.81640625" style="6" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9" style="6" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14" style="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.7265625" style="6" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.26953125" style="6" customWidth="1"/>
     <col min="7" max="23" width="6.08984375" style="4" customWidth="1"/>
     <col min="24" max="26" width="6.08984375" style="4" bestFit="1" customWidth="1"/>
     <col min="27" max="29" width="5.26953125" style="4" customWidth="1"/>
     <col min="30" max="30" width="5.26953125" style="3" customWidth="1"/>
     <col min="31" max="31" width="5.26953125" style="4" customWidth="1"/>
     <col min="32" max="32" width="5.26953125" style="3" customWidth="1"/>
     <col min="33" max="16384" width="8.81640625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="8" customFormat="1">
       <c r="A1" s="7" t="s">
         <v>1</v>
@@ -6189,54 +6195,54 @@
       </c>
       <c r="AC40" s="3">
         <v>700</v>
       </c>
       <c r="AD40" s="3">
         <v>1100</v>
       </c>
       <c r="AE40" s="3">
         <v>1100</v>
       </c>
       <c r="AF40" s="3" t="s">
         <v>213</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AY37"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="3" ySplit="1" topLeftCell="AO2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="3" ySplit="1" topLeftCell="AO14" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AY1" sqref="AY1"/>
+      <selection pane="bottomRight" activeCell="AY30" sqref="AY30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="23.7265625" style="5" customWidth="1"/>
     <col min="2" max="2" width="25.453125" style="5" customWidth="1"/>
     <col min="3" max="3" width="9" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14" style="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.26953125" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.26953125" style="5" customWidth="1"/>
     <col min="7" max="25" width="6.1796875" style="3" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="6.1796875" style="3" customWidth="1"/>
     <col min="27" max="42" width="6.1796875" style="3" bestFit="1" customWidth="1"/>
     <col min="43" max="44" width="6.453125" style="3" bestFit="1" customWidth="1"/>
     <col min="45" max="47" width="6.453125" style="4" bestFit="1" customWidth="1"/>
     <col min="48" max="48" width="6.453125" style="3" bestFit="1" customWidth="1"/>
     <col min="49" max="49" width="6.453125" style="18" bestFit="1" customWidth="1"/>
     <col min="50" max="51" width="6.453125" style="21" bestFit="1" customWidth="1"/>
     <col min="52" max="16384" width="8.81640625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:51" s="12" customFormat="1">
       <c r="A1" s="9" t="s">
         <v>1</v>
       </c>
@@ -10646,52 +10652,52 @@
       </c>
       <c r="AQ29" s="3">
         <v>56.896159999999995</v>
       </c>
       <c r="AR29" s="3">
         <v>106.607882</v>
       </c>
       <c r="AS29" s="3">
         <v>60.208743999999996</v>
       </c>
       <c r="AT29" s="3">
         <v>23.515000000000001</v>
       </c>
       <c r="AU29" s="3">
         <v>88.004124480000002</v>
       </c>
       <c r="AV29" s="3">
         <v>68.076190499999996</v>
       </c>
       <c r="AW29" s="18">
         <v>161.54282189999998</v>
       </c>
       <c r="AX29" s="18">
         <v>131.25224</v>
       </c>
-      <c r="AY29" s="18" t="s">
-        <v>213</v>
+      <c r="AY29" s="18">
+        <v>59.319020000000002</v>
       </c>
     </row>
     <row r="30" spans="1:51">
       <c r="A30" s="5" t="s">
         <v>245</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>260</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>266</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H30" s="3" t="s">
@@ -11901,51 +11907,51 @@
       </c>
       <c r="AV37" s="14">
         <v>800</v>
       </c>
       <c r="AW37" s="20">
         <v>1200</v>
       </c>
       <c r="AX37" s="18" t="s">
         <v>213</v>
       </c>
       <c r="AY37" s="18" t="s">
         <v>213</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:EF35"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="3" ySplit="1" topLeftCell="CZ2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="3" ySplit="1" topLeftCell="CZ8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight" activeCell="DG1" sqref="DG1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="27" style="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="24.81640625" style="6" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.7265625" style="6" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14" style="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.7265625" style="6" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.81640625" style="6" customWidth="1"/>
     <col min="7" max="20" width="5.453125" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6.08984375" style="4" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.7265625" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="26" width="6.08984375" style="4" bestFit="1" customWidth="1"/>
     <col min="27" max="28" width="5.81640625" style="4" bestFit="1" customWidth="1"/>
     <col min="29" max="35" width="5.453125" style="4" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="5.81640625" style="4" bestFit="1" customWidth="1"/>
     <col min="37" max="44" width="5.453125" style="4" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="5.81640625" style="4" bestFit="1" customWidth="1"/>
     <col min="46" max="50" width="5.453125" style="4" bestFit="1" customWidth="1"/>
     <col min="51" max="53" width="6.08984375" style="4" bestFit="1" customWidth="1"/>
     <col min="54" max="72" width="5.453125" style="4" bestFit="1" customWidth="1"/>
@@ -23279,59 +23285,65 @@
       <c r="CH35" s="3"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FA7CC9C01A01214D806DA3AF257C230A" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9356f25f0898e190126f25044d1ea66b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c64490b4aec6201516c3a874156f37b2">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
@@ -23401,103 +23413,97 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92125F4B-83FE-4925-8B03-2575EFB1671A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA0947CE-1837-43BE-BDD4-1941953B1382}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50F4DEC2-0F19-4205-9D85-2446D61B243A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CD0181C-6B48-43BA-BF0E-54F9EA77C0E2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-  </ds:schemaRefs>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Calendar Year</vt:lpstr>
       <vt:lpstr>Financial Year</vt:lpstr>
       <vt:lpstr>Quarter</vt:lpstr>