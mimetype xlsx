--- v1 (2026-03-15)
+++ v2 (2026-06-30)
@@ -30,51 +30,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="B:\Corporate Services\Corporate Policy &amp; Planning\Statistics\Databanks\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9384"/>
   </bookViews>
   <sheets>
     <sheet name="About" sheetId="46" r:id="rId1"/>
     <sheet name="Month" sheetId="52" r:id="rId2"/>
     <sheet name="Quarter" sheetId="50" r:id="rId3"/>
     <sheet name="Annual" sheetId="51" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="About">About!$A:$H</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="879" uniqueCount="841">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="884" uniqueCount="846">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Exchange rate: South African Rand</t>
   </si>
   <si>
     <t>Exchange rate: Euro</t>
   </si>
   <si>
     <t>Exchange rate: US Dollar</t>
   </si>
   <si>
     <t>The St Helena Pound is at par with UK Sterling</t>
   </si>
   <si>
@@ -2553,51 +2553,66 @@
   <si>
     <t>2025, 08</t>
   </si>
   <si>
     <t>2025, 09</t>
   </si>
   <si>
     <t>2025, 3</t>
   </si>
   <si>
     <t>2025, 10</t>
   </si>
   <si>
     <t>2025, 11</t>
   </si>
   <si>
     <t>2025, 12</t>
   </si>
   <si>
     <t>2025, 4</t>
   </si>
   <si>
     <t>2026, 01</t>
   </si>
   <si>
-    <t>This file was last updated on February 03, 2026.</t>
+    <t>2026, 02</t>
+  </si>
+  <si>
+    <t>2026, 03</t>
+  </si>
+  <si>
+    <t>2026, 04</t>
+  </si>
+  <si>
+    <t>2026, 1</t>
+  </si>
+  <si>
+    <t>2026, 05</t>
+  </si>
+  <si>
+    <t>This file was last updated on June 06, 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_)_£_ ;_ * \(#,##0.00\)_£_ ;_ * &quot;-&quot;??_)_£_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="#,##0.0000"/>
     <numFmt numFmtId="167" formatCode="0.0000"/>
   </numFmts>
   <fonts count="39">
     <font>
       <sz val="12"/>
       <name val="Arial MT"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -3853,160 +3868,160 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="A7" sqref="A7"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="116.81640625" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="116.81640625" style="1"/>
     <col min="2" max="2" width="116.81640625" style="2"/>
     <col min="3" max="16384" width="116.81640625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="86.4">
       <c r="A1" s="13" t="s">
         <v>783</v>
       </c>
       <c r="D1" s="3"/>
       <c r="G1" s="2"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="13"/>
       <c r="D2" s="3"/>
       <c r="G2" s="2"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="24" t="s">
-        <v>840</v>
+        <v>845</v>
       </c>
       <c r="B3" s="5"/>
     </row>
     <row r="4" spans="1:7">
       <c r="B4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="4"/>
       <c r="B5" s="5"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="6"/>
       <c r="B7" s="7"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="6"/>
       <c r="B10" s="7"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
     </row>
   </sheetData>
   <sortState ref="A2:H76">
     <sortCondition ref="A2:A76"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:WT4"/>
+  <dimension ref="A1:WX4"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="1" topLeftCell="WH2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="1" topLeftCell="WK2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="WL24" sqref="WL24"/>
+      <selection pane="bottomRight" activeCell="WX1" sqref="WX1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="14" style="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="24.453125" style="8" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.6328125" style="8" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.6328125" style="8" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="32.54296875" style="8" bestFit="1" customWidth="1"/>
     <col min="6" max="533" width="8.90625" style="8"/>
     <col min="534" max="534" width="8.90625" style="18"/>
     <col min="535" max="536" width="8.90625" style="8"/>
     <col min="537" max="539" width="8.90625" style="18"/>
     <col min="540" max="540" width="8.90625" style="8"/>
     <col min="541" max="546" width="8.90625" style="18"/>
     <col min="547" max="548" width="8.90625" style="8"/>
     <col min="549" max="549" width="8.90625" style="18"/>
     <col min="550" max="550" width="8.90625" style="8"/>
     <col min="551" max="560" width="8.90625" style="18"/>
     <col min="561" max="562" width="8.90625" style="8"/>
     <col min="563" max="563" width="8.90625" style="22"/>
     <col min="564" max="568" width="8.90625" style="18"/>
     <col min="569" max="570" width="8.90625" style="8"/>
     <col min="571" max="571" width="8.90625" style="22"/>
     <col min="572" max="572" width="8.90625" style="8"/>
     <col min="573" max="586" width="8.90625" style="18"/>
     <col min="587" max="591" width="8.90625" style="8"/>
     <col min="592" max="592" width="7.453125" style="8" customWidth="1"/>
     <col min="593" max="593" width="7.54296875" style="8" customWidth="1"/>
     <col min="594" max="16384" width="8.90625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:618" s="16" customFormat="1">
+    <row r="1" spans="1:622" s="16" customFormat="1">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>193</v>
       </c>
       <c r="C1" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="16" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="16" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="16" t="s">
         <v>195</v>
       </c>
       <c r="G1" s="16" t="s">
         <v>196</v>
       </c>
       <c r="H1" s="16" t="s">
         <v>197</v>
       </c>
       <c r="I1" s="16" t="s">
@@ -5817,52 +5832,64 @@
       </c>
       <c r="WM1" s="16" t="s">
         <v>830</v>
       </c>
       <c r="WN1" s="16" t="s">
         <v>831</v>
       </c>
       <c r="WO1" s="16" t="s">
         <v>832</v>
       </c>
       <c r="WP1" s="16" t="s">
         <v>833</v>
       </c>
       <c r="WQ1" s="16" t="s">
         <v>835</v>
       </c>
       <c r="WR1" s="16" t="s">
         <v>836</v>
       </c>
       <c r="WS1" s="16" t="s">
         <v>837</v>
       </c>
       <c r="WT1" s="16" t="s">
         <v>839</v>
       </c>
+      <c r="WU1" s="16" t="s">
+        <v>840</v>
+      </c>
+      <c r="WV1" s="16" t="s">
+        <v>841</v>
+      </c>
+      <c r="WW1" s="16" t="s">
+        <v>842</v>
+      </c>
+      <c r="WX1" s="16" t="s">
+        <v>844</v>
+      </c>
     </row>
-    <row r="2" spans="1:618">
+    <row r="2" spans="1:622">
       <c r="A2" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>192</v>
       </c>
       <c r="D2" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="9" t="s">
         <v>7</v>
       </c>
       <c r="F2" s="14">
         <v>1.6213</v>
       </c>
       <c r="G2" s="14">
         <v>1.6234</v>
       </c>
       <c r="H2" s="14">
         <v>1.6233</v>
       </c>
       <c r="I2" s="14">
@@ -7673,52 +7700,64 @@
       </c>
       <c r="WM2" s="8">
         <v>24.198</v>
       </c>
       <c r="WN2" s="8">
         <v>23.973600000000001</v>
       </c>
       <c r="WO2" s="8">
         <v>23.829499999999999</v>
       </c>
       <c r="WP2" s="8">
         <v>23.5472</v>
       </c>
       <c r="WQ2" s="8">
         <v>23.060600000000001</v>
       </c>
       <c r="WR2" s="8">
         <v>22.6449</v>
       </c>
       <c r="WS2" s="8">
         <v>22.539300000000001</v>
       </c>
       <c r="WT2" s="8">
         <v>22.0093</v>
       </c>
+      <c r="WU2" s="8">
+        <v>21.7255</v>
+      </c>
+      <c r="WV2" s="8">
+        <v>22.3504</v>
+      </c>
+      <c r="WW2" s="8">
+        <v>22.266200000000001</v>
+      </c>
+      <c r="WX2" s="8">
+        <v>22.220500000000001</v>
+      </c>
     </row>
-    <row r="3" spans="1:618">
+    <row r="3" spans="1:622">
       <c r="A3" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>192</v>
       </c>
       <c r="D3" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="9" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="14"/>
       <c r="G3" s="14"/>
       <c r="H3" s="14"/>
       <c r="I3" s="14"/>
       <c r="J3" s="14"/>
       <c r="K3" s="14"/>
       <c r="L3" s="14"/>
       <c r="M3" s="14"/>
       <c r="N3" s="14"/>
       <c r="O3" s="14"/>
@@ -8953,52 +8992,64 @@
       </c>
       <c r="WM3" s="8">
         <v>1.1768000000000001</v>
       </c>
       <c r="WN3" s="8">
         <v>1.1558999999999999</v>
       </c>
       <c r="WO3" s="8">
         <v>1.155</v>
       </c>
       <c r="WP3" s="8">
         <v>1.1506000000000001</v>
       </c>
       <c r="WQ3" s="8">
         <v>1.1473</v>
       </c>
       <c r="WR3" s="8">
         <v>1.1368</v>
       </c>
       <c r="WS3" s="8">
         <v>1.1429</v>
       </c>
       <c r="WT3" s="8">
         <v>1.1523000000000001</v>
       </c>
+      <c r="WU3" s="8">
+        <v>1.1483000000000001</v>
+      </c>
+      <c r="WV3" s="8">
+        <v>1.1540999999999999</v>
+      </c>
+      <c r="WW3" s="8">
+        <v>1.1505000000000001</v>
+      </c>
+      <c r="WX3" s="8">
+        <v>1.1553</v>
+      </c>
     </row>
-    <row r="4" spans="1:618">
+    <row r="4" spans="1:622">
       <c r="A4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>192</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="14">
         <v>2.3626</v>
       </c>
       <c r="G4" s="14">
         <v>2.395</v>
       </c>
       <c r="H4" s="14">
         <v>2.4194</v>
       </c>
       <c r="I4" s="14">
@@ -10808,92 +10859,104 @@
         <v>1.3366</v>
       </c>
       <c r="WM4" s="8">
         <v>1.3566</v>
       </c>
       <c r="WN4" s="8">
         <v>1.3492</v>
       </c>
       <c r="WO4" s="8">
         <v>1.345</v>
       </c>
       <c r="WP4" s="8">
         <v>1.3505</v>
       </c>
       <c r="WQ4" s="8">
         <v>1.3351</v>
       </c>
       <c r="WR4" s="8">
         <v>1.3143</v>
       </c>
       <c r="WS4" s="8">
         <v>1.3384</v>
       </c>
       <c r="WT4" s="8">
         <v>1.3527</v>
+      </c>
+      <c r="WU4" s="8">
+        <v>1.3575999999999999</v>
+      </c>
+      <c r="WV4" s="8">
+        <v>1.3333999999999999</v>
+      </c>
+      <c r="WW4" s="8">
+        <v>1.3476999999999999</v>
+      </c>
+      <c r="WX4" s="8">
+        <v>1.3494999999999999</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:HA4"/>
+  <dimension ref="A1:HB4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="1" topLeftCell="GN2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="1" topLeftCell="GO2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="HA3" sqref="HA3"/>
+      <selection pane="bottomRight" activeCell="HB1" sqref="HB1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="13.81640625" style="9" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="24.453125" style="9" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.6328125" style="9" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.6328125" style="9" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="32.54296875" style="9" bestFit="1" customWidth="1"/>
     <col min="6" max="181" width="8.90625" style="9"/>
     <col min="182" max="185" width="8.90625" style="18"/>
     <col min="186" max="186" width="8.90625" style="9"/>
     <col min="187" max="187" width="8.90625" style="18"/>
     <col min="188" max="190" width="8.90625" style="9"/>
     <col min="191" max="191" width="8.90625" style="23"/>
     <col min="192" max="192" width="8.90625" style="18"/>
     <col min="193" max="194" width="8.90625" style="9"/>
     <col min="195" max="195" width="8.90625" style="18"/>
     <col min="196" max="196" width="8.90625" style="9"/>
     <col min="197" max="197" width="8.90625" style="18"/>
     <col min="198" max="198" width="8.90625" style="18" customWidth="1"/>
     <col min="199" max="16384" width="8.90625" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:209" s="10" customFormat="1">
+    <row r="1" spans="1:210" s="10" customFormat="1">
       <c r="A1" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="10" t="s">
         <v>193</v>
       </c>
       <c r="C1" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="16" t="s">
         <v>19</v>
       </c>
       <c r="G1" s="16" t="s">
         <v>20</v>
       </c>
       <c r="H1" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I1" s="16" t="s">
@@ -11477,52 +11540,55 @@
       </c>
       <c r="GT1" s="16" t="s">
         <v>810</v>
       </c>
       <c r="GU1" s="16" t="s">
         <v>814</v>
       </c>
       <c r="GV1" s="16" t="s">
         <v>818</v>
       </c>
       <c r="GW1" s="16" t="s">
         <v>822</v>
       </c>
       <c r="GX1" s="16" t="s">
         <v>826</v>
       </c>
       <c r="GY1" s="16" t="s">
         <v>829</v>
       </c>
       <c r="GZ1" s="16" t="s">
         <v>834</v>
       </c>
       <c r="HA1" s="16" t="s">
         <v>838</v>
       </c>
+      <c r="HB1" s="16" t="s">
+        <v>843</v>
+      </c>
     </row>
-    <row r="2" spans="1:209">
+    <row r="2" spans="1:210">
       <c r="A2" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="9" t="s">
         <v>194</v>
       </c>
       <c r="D2" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="9" t="s">
         <v>7</v>
       </c>
       <c r="F2" s="15">
         <v>1.6233</v>
       </c>
       <c r="G2" s="15">
         <v>1.5851</v>
       </c>
       <c r="H2" s="15">
         <v>1.5549999999999999</v>
       </c>
       <c r="I2" s="15">
@@ -12106,52 +12172,55 @@
       </c>
       <c r="GT2" s="9">
         <v>23.951699999999999</v>
       </c>
       <c r="GU2" s="9">
         <v>23.436399999999999</v>
       </c>
       <c r="GV2" s="9">
         <v>23.364599999999999</v>
       </c>
       <c r="GW2" s="9">
         <v>22.941199999999998</v>
       </c>
       <c r="GX2" s="9">
         <v>23.285599999999999</v>
       </c>
       <c r="GY2" s="9">
         <v>24.416799999999999</v>
       </c>
       <c r="GZ2" s="9">
         <v>23.7849</v>
       </c>
       <c r="HA2" s="9">
         <v>22.759699999999999</v>
       </c>
+      <c r="HB2" s="9">
+        <v>22.0383</v>
+      </c>
     </row>
-    <row r="3" spans="1:209">
+    <row r="3" spans="1:210">
       <c r="A3" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>194</v>
       </c>
       <c r="D3" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="9" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="15"/>
       <c r="G3" s="15"/>
       <c r="H3" s="15"/>
       <c r="I3" s="15"/>
       <c r="J3" s="15"/>
       <c r="K3" s="15"/>
       <c r="L3" s="15"/>
       <c r="M3" s="15"/>
       <c r="N3" s="15"/>
       <c r="O3" s="15"/>
@@ -12543,52 +12612,55 @@
       </c>
       <c r="GT3" s="9">
         <v>1.1681999999999999</v>
       </c>
       <c r="GU3" s="9">
         <v>1.1720999999999999</v>
       </c>
       <c r="GV3" s="9">
         <v>1.1835</v>
       </c>
       <c r="GW3" s="9">
         <v>1.2014</v>
       </c>
       <c r="GX3" s="9">
         <v>1.1964999999999999</v>
       </c>
       <c r="GY3" s="9">
         <v>1.1776</v>
       </c>
       <c r="GZ3" s="9">
         <v>1.1537999999999999</v>
       </c>
       <c r="HA3" s="9">
         <v>1.1426000000000001</v>
       </c>
+      <c r="HB3" s="9">
+        <v>1.1516999999999999</v>
+      </c>
     </row>
-    <row r="4" spans="1:209">
+    <row r="4" spans="1:210">
       <c r="A4" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>194</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="15">
         <v>2.4194</v>
       </c>
       <c r="G4" s="15">
         <v>2.3249</v>
       </c>
       <c r="H4" s="15">
         <v>2.1295999999999999</v>
       </c>
       <c r="I4" s="15">
@@ -13171,66 +13243,69 @@
         <v>1.2404999999999999</v>
       </c>
       <c r="GT4" s="9">
         <v>1.268</v>
       </c>
       <c r="GU4" s="9">
         <v>1.2617</v>
       </c>
       <c r="GV4" s="9">
         <v>1.3</v>
       </c>
       <c r="GW4" s="9">
         <v>1.2824</v>
       </c>
       <c r="GX4" s="9">
         <v>1.2598</v>
       </c>
       <c r="GY4" s="9">
         <v>1.3358000000000001</v>
       </c>
       <c r="GZ4" s="9">
         <v>1.3483000000000001</v>
       </c>
       <c r="HA4" s="9">
         <v>1.3297000000000001</v>
+      </c>
+      <c r="HB4" s="9">
+        <v>1.3474999999999999</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BD4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="1" topLeftCell="AQ2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="BD2" sqref="BD2"/>
+      <selection pane="bottomRight" activeCell="BD1" sqref="BD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="13.453125" style="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="24.453125" style="8" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.6328125" style="8" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.6328125" style="8" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="32.54296875" style="8" bestFit="1" customWidth="1"/>
     <col min="6" max="49" width="8.90625" style="8"/>
     <col min="50" max="50" width="8.90625" style="18"/>
     <col min="51" max="52" width="8.90625" style="8"/>
     <col min="53" max="53" width="7.453125" style="18" customWidth="1"/>
     <col min="54" max="16384" width="8.90625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:56" s="11" customFormat="1">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>193</v>
       </c>
       <c r="C1" s="12" t="s">
         <v>9</v>
@@ -13858,60 +13933,69 @@
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FA7CC9C01A01214D806DA3AF257C230A" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9356f25f0898e190126f25044d1ea66b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c64490b4aec6201516c3a874156f37b2">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
@@ -13981,102 +14065,93 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA0947CE-1837-43BE-BDD4-1941953B1382}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92125F4B-83FE-4925-8B03-2575EFB1671A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CD0181C-6B48-43BA-BF0E-54F9EA77C0E2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{507B31FA-BD1B-4D0F-B8DF-032681B5A5C1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>