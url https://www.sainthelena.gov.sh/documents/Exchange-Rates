--- v2 (2026-06-30)
+++ v3 (2026-07-21)
@@ -14,67 +14,67 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="B:\Corporate Services\Corporate Policy &amp; Planning\Statistics\Databanks\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9384"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9264"/>
   </bookViews>
   <sheets>
     <sheet name="About" sheetId="46" r:id="rId1"/>
     <sheet name="Month" sheetId="52" r:id="rId2"/>
     <sheet name="Quarter" sheetId="50" r:id="rId3"/>
     <sheet name="Annual" sheetId="51" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="About">About!$A:$H</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="884" uniqueCount="846">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="886" uniqueCount="848">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Exchange rate: South African Rand</t>
   </si>
   <si>
     <t>Exchange rate: Euro</t>
   </si>
   <si>
     <t>Exchange rate: US Dollar</t>
   </si>
   <si>
     <t>The St Helena Pound is at par with UK Sterling</t>
   </si>
   <si>
@@ -2568,51 +2568,57 @@
   <si>
     <t>2025, 12</t>
   </si>
   <si>
     <t>2025, 4</t>
   </si>
   <si>
     <t>2026, 01</t>
   </si>
   <si>
     <t>2026, 02</t>
   </si>
   <si>
     <t>2026, 03</t>
   </si>
   <si>
     <t>2026, 04</t>
   </si>
   <si>
     <t>2026, 1</t>
   </si>
   <si>
     <t>2026, 05</t>
   </si>
   <si>
-    <t>This file was last updated on June 06, 2026.</t>
+    <t>2026, 06</t>
+  </si>
+  <si>
+    <t>2026, 2</t>
+  </si>
+  <si>
+    <t>This file was last updated on July 02, 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_)_£_ ;_ * \(#,##0.00\)_£_ ;_ * &quot;-&quot;??_)_£_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="#,##0.0000"/>
     <numFmt numFmtId="167" formatCode="0.0000"/>
   </numFmts>
   <fonts count="39">
     <font>
       <sz val="12"/>
       <name val="Arial MT"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -3868,160 +3874,160 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="116.81640625" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="116.81640625" style="1"/>
     <col min="2" max="2" width="116.81640625" style="2"/>
     <col min="3" max="16384" width="116.81640625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="86.4">
       <c r="A1" s="13" t="s">
         <v>783</v>
       </c>
       <c r="D1" s="3"/>
       <c r="G1" s="2"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="13"/>
       <c r="D2" s="3"/>
       <c r="G2" s="2"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="24" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="B3" s="5"/>
     </row>
     <row r="4" spans="1:7">
       <c r="B4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="4"/>
       <c r="B5" s="5"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="6"/>
       <c r="B7" s="7"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="6"/>
       <c r="B10" s="7"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
     </row>
   </sheetData>
   <sortState ref="A2:H76">
     <sortCondition ref="A2:A76"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:WX4"/>
+  <dimension ref="A1:WY4"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="1" topLeftCell="WK2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="1" topLeftCell="WM2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="WX1" sqref="WX1"/>
+      <selection pane="bottomRight" activeCell="WY1" sqref="WY1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="14" style="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="24.453125" style="8" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.6328125" style="8" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.6328125" style="8" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="32.54296875" style="8" bestFit="1" customWidth="1"/>
     <col min="6" max="533" width="8.90625" style="8"/>
     <col min="534" max="534" width="8.90625" style="18"/>
     <col min="535" max="536" width="8.90625" style="8"/>
     <col min="537" max="539" width="8.90625" style="18"/>
     <col min="540" max="540" width="8.90625" style="8"/>
     <col min="541" max="546" width="8.90625" style="18"/>
     <col min="547" max="548" width="8.90625" style="8"/>
     <col min="549" max="549" width="8.90625" style="18"/>
     <col min="550" max="550" width="8.90625" style="8"/>
     <col min="551" max="560" width="8.90625" style="18"/>
     <col min="561" max="562" width="8.90625" style="8"/>
     <col min="563" max="563" width="8.90625" style="22"/>
     <col min="564" max="568" width="8.90625" style="18"/>
     <col min="569" max="570" width="8.90625" style="8"/>
     <col min="571" max="571" width="8.90625" style="22"/>
     <col min="572" max="572" width="8.90625" style="8"/>
     <col min="573" max="586" width="8.90625" style="18"/>
     <col min="587" max="591" width="8.90625" style="8"/>
     <col min="592" max="592" width="7.453125" style="8" customWidth="1"/>
     <col min="593" max="593" width="7.54296875" style="8" customWidth="1"/>
     <col min="594" max="16384" width="8.90625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:622" s="16" customFormat="1">
+    <row r="1" spans="1:623" s="16" customFormat="1">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>193</v>
       </c>
       <c r="C1" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="16" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="16" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="16" t="s">
         <v>195</v>
       </c>
       <c r="G1" s="16" t="s">
         <v>196</v>
       </c>
       <c r="H1" s="16" t="s">
         <v>197</v>
       </c>
       <c r="I1" s="16" t="s">
@@ -5844,52 +5850,55 @@
       </c>
       <c r="WQ1" s="16" t="s">
         <v>835</v>
       </c>
       <c r="WR1" s="16" t="s">
         <v>836</v>
       </c>
       <c r="WS1" s="16" t="s">
         <v>837</v>
       </c>
       <c r="WT1" s="16" t="s">
         <v>839</v>
       </c>
       <c r="WU1" s="16" t="s">
         <v>840</v>
       </c>
       <c r="WV1" s="16" t="s">
         <v>841</v>
       </c>
       <c r="WW1" s="16" t="s">
         <v>842</v>
       </c>
       <c r="WX1" s="16" t="s">
         <v>844</v>
       </c>
+      <c r="WY1" s="16" t="s">
+        <v>845</v>
+      </c>
     </row>
-    <row r="2" spans="1:622">
+    <row r="2" spans="1:623">
       <c r="A2" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>192</v>
       </c>
       <c r="D2" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="9" t="s">
         <v>7</v>
       </c>
       <c r="F2" s="14">
         <v>1.6213</v>
       </c>
       <c r="G2" s="14">
         <v>1.6234</v>
       </c>
       <c r="H2" s="14">
         <v>1.6233</v>
       </c>
       <c r="I2" s="14">
@@ -7712,52 +7721,55 @@
       </c>
       <c r="WQ2" s="8">
         <v>23.060600000000001</v>
       </c>
       <c r="WR2" s="8">
         <v>22.6449</v>
       </c>
       <c r="WS2" s="8">
         <v>22.539300000000001</v>
       </c>
       <c r="WT2" s="8">
         <v>22.0093</v>
       </c>
       <c r="WU2" s="8">
         <v>21.7255</v>
       </c>
       <c r="WV2" s="8">
         <v>22.3504</v>
       </c>
       <c r="WW2" s="8">
         <v>22.266200000000001</v>
       </c>
       <c r="WX2" s="8">
         <v>22.220500000000001</v>
       </c>
+      <c r="WY2" s="8">
+        <v>21.852399999999999</v>
+      </c>
     </row>
-    <row r="3" spans="1:622">
+    <row r="3" spans="1:623">
       <c r="A3" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>192</v>
       </c>
       <c r="D3" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="9" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="14"/>
       <c r="G3" s="14"/>
       <c r="H3" s="14"/>
       <c r="I3" s="14"/>
       <c r="J3" s="14"/>
       <c r="K3" s="14"/>
       <c r="L3" s="14"/>
       <c r="M3" s="14"/>
       <c r="N3" s="14"/>
       <c r="O3" s="14"/>
@@ -9004,52 +9016,55 @@
       </c>
       <c r="WQ3" s="8">
         <v>1.1473</v>
       </c>
       <c r="WR3" s="8">
         <v>1.1368</v>
       </c>
       <c r="WS3" s="8">
         <v>1.1429</v>
       </c>
       <c r="WT3" s="8">
         <v>1.1523000000000001</v>
       </c>
       <c r="WU3" s="8">
         <v>1.1483000000000001</v>
       </c>
       <c r="WV3" s="8">
         <v>1.1540999999999999</v>
       </c>
       <c r="WW3" s="8">
         <v>1.1505000000000001</v>
       </c>
       <c r="WX3" s="8">
         <v>1.1553</v>
       </c>
+      <c r="WY3" s="8">
+        <v>1.1577</v>
+      </c>
     </row>
-    <row r="4" spans="1:622">
+    <row r="4" spans="1:623">
       <c r="A4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>192</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="14">
         <v>2.3626</v>
       </c>
       <c r="G4" s="14">
         <v>2.395</v>
       </c>
       <c r="H4" s="14">
         <v>2.4194</v>
       </c>
       <c r="I4" s="14">
@@ -10871,92 +10886,95 @@
         <v>1.3505</v>
       </c>
       <c r="WQ4" s="8">
         <v>1.3351</v>
       </c>
       <c r="WR4" s="8">
         <v>1.3143</v>
       </c>
       <c r="WS4" s="8">
         <v>1.3384</v>
       </c>
       <c r="WT4" s="8">
         <v>1.3527</v>
       </c>
       <c r="WU4" s="8">
         <v>1.3575999999999999</v>
       </c>
       <c r="WV4" s="8">
         <v>1.3333999999999999</v>
       </c>
       <c r="WW4" s="8">
         <v>1.3476999999999999</v>
       </c>
       <c r="WX4" s="8">
         <v>1.3494999999999999</v>
+      </c>
+      <c r="WY4" s="8">
+        <v>1.3332999999999999</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:HB4"/>
+  <dimension ref="A1:HC4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="1" topLeftCell="GO2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="1" topLeftCell="GQ2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="HB1" sqref="HB1"/>
+      <selection pane="bottomRight" activeCell="HC1" sqref="HC1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="13.81640625" style="9" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="24.453125" style="9" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.6328125" style="9" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.6328125" style="9" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="32.54296875" style="9" bestFit="1" customWidth="1"/>
     <col min="6" max="181" width="8.90625" style="9"/>
     <col min="182" max="185" width="8.90625" style="18"/>
     <col min="186" max="186" width="8.90625" style="9"/>
     <col min="187" max="187" width="8.90625" style="18"/>
     <col min="188" max="190" width="8.90625" style="9"/>
     <col min="191" max="191" width="8.90625" style="23"/>
     <col min="192" max="192" width="8.90625" style="18"/>
     <col min="193" max="194" width="8.90625" style="9"/>
     <col min="195" max="195" width="8.90625" style="18"/>
     <col min="196" max="196" width="8.90625" style="9"/>
     <col min="197" max="197" width="8.90625" style="18"/>
     <col min="198" max="198" width="8.90625" style="18" customWidth="1"/>
     <col min="199" max="16384" width="8.90625" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:210" s="10" customFormat="1">
+    <row r="1" spans="1:211" s="10" customFormat="1">
       <c r="A1" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="10" t="s">
         <v>193</v>
       </c>
       <c r="C1" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="16" t="s">
         <v>19</v>
       </c>
       <c r="G1" s="16" t="s">
         <v>20</v>
       </c>
       <c r="H1" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I1" s="16" t="s">
@@ -11543,52 +11561,55 @@
       </c>
       <c r="GU1" s="16" t="s">
         <v>814</v>
       </c>
       <c r="GV1" s="16" t="s">
         <v>818</v>
       </c>
       <c r="GW1" s="16" t="s">
         <v>822</v>
       </c>
       <c r="GX1" s="16" t="s">
         <v>826</v>
       </c>
       <c r="GY1" s="16" t="s">
         <v>829</v>
       </c>
       <c r="GZ1" s="16" t="s">
         <v>834</v>
       </c>
       <c r="HA1" s="16" t="s">
         <v>838</v>
       </c>
       <c r="HB1" s="16" t="s">
         <v>843</v>
       </c>
+      <c r="HC1" s="16" t="s">
+        <v>846</v>
+      </c>
     </row>
-    <row r="2" spans="1:210">
+    <row r="2" spans="1:211">
       <c r="A2" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="9" t="s">
         <v>194</v>
       </c>
       <c r="D2" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="9" t="s">
         <v>7</v>
       </c>
       <c r="F2" s="15">
         <v>1.6233</v>
       </c>
       <c r="G2" s="15">
         <v>1.5851</v>
       </c>
       <c r="H2" s="15">
         <v>1.5549999999999999</v>
       </c>
       <c r="I2" s="15">
@@ -12175,52 +12196,55 @@
       </c>
       <c r="GU2" s="9">
         <v>23.436399999999999</v>
       </c>
       <c r="GV2" s="9">
         <v>23.364599999999999</v>
       </c>
       <c r="GW2" s="9">
         <v>22.941199999999998</v>
       </c>
       <c r="GX2" s="9">
         <v>23.285599999999999</v>
       </c>
       <c r="GY2" s="9">
         <v>24.416799999999999</v>
       </c>
       <c r="GZ2" s="9">
         <v>23.7849</v>
       </c>
       <c r="HA2" s="9">
         <v>22.759699999999999</v>
       </c>
       <c r="HB2" s="9">
         <v>22.0383</v>
       </c>
+      <c r="HC2" s="9">
+        <v>22.102699999999999</v>
+      </c>
     </row>
-    <row r="3" spans="1:210">
+    <row r="3" spans="1:211">
       <c r="A3" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>194</v>
       </c>
       <c r="D3" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="9" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="15"/>
       <c r="G3" s="15"/>
       <c r="H3" s="15"/>
       <c r="I3" s="15"/>
       <c r="J3" s="15"/>
       <c r="K3" s="15"/>
       <c r="L3" s="15"/>
       <c r="M3" s="15"/>
       <c r="N3" s="15"/>
       <c r="O3" s="15"/>
@@ -12615,52 +12639,55 @@
       </c>
       <c r="GU3" s="9">
         <v>1.1720999999999999</v>
       </c>
       <c r="GV3" s="9">
         <v>1.1835</v>
       </c>
       <c r="GW3" s="9">
         <v>1.2014</v>
       </c>
       <c r="GX3" s="9">
         <v>1.1964999999999999</v>
       </c>
       <c r="GY3" s="9">
         <v>1.1776</v>
       </c>
       <c r="GZ3" s="9">
         <v>1.1537999999999999</v>
       </c>
       <c r="HA3" s="9">
         <v>1.1426000000000001</v>
       </c>
       <c r="HB3" s="9">
         <v>1.1516999999999999</v>
       </c>
+      <c r="HC3" s="9">
+        <v>1.1546000000000001</v>
+      </c>
     </row>
-    <row r="4" spans="1:210">
+    <row r="4" spans="1:211">
       <c r="A4" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>194</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="15">
         <v>2.4194</v>
       </c>
       <c r="G4" s="15">
         <v>2.3249</v>
       </c>
       <c r="H4" s="15">
         <v>2.1295999999999999</v>
       </c>
       <c r="I4" s="15">
@@ -13246,50 +13273,53 @@
         <v>1.268</v>
       </c>
       <c r="GU4" s="9">
         <v>1.2617</v>
       </c>
       <c r="GV4" s="9">
         <v>1.3</v>
       </c>
       <c r="GW4" s="9">
         <v>1.2824</v>
       </c>
       <c r="GX4" s="9">
         <v>1.2598</v>
       </c>
       <c r="GY4" s="9">
         <v>1.3358000000000001</v>
       </c>
       <c r="GZ4" s="9">
         <v>1.3483000000000001</v>
       </c>
       <c r="HA4" s="9">
         <v>1.3297000000000001</v>
       </c>
       <c r="HB4" s="9">
         <v>1.3474999999999999</v>
+      </c>
+      <c r="HC4" s="9">
+        <v>1.3431</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BD4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="1" topLeftCell="AQ2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight" activeCell="BD1" sqref="BD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="13.453125" style="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="24.453125" style="8" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.6328125" style="8" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.6328125" style="8" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="32.54296875" style="8" bestFit="1" customWidth="1"/>
@@ -13933,69 +13963,60 @@
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FA7CC9C01A01214D806DA3AF257C230A" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9356f25f0898e190126f25044d1ea66b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c64490b4aec6201516c3a874156f37b2">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
@@ -14065,93 +14086,102 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92125F4B-83FE-4925-8B03-2575EFB1671A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CD0181C-6B48-43BA-BF0E-54F9EA77C0E2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{507B31FA-BD1B-4D0F-B8DF-032681B5A5C1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA0947CE-1837-43BE-BDD4-1941953B1382}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>