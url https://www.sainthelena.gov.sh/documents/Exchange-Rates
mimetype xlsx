--- v3 (2026-07-21)
+++ v4 (2026-08-12)
@@ -30,51 +30,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="B:\Corporate Services\Corporate Policy &amp; Planning\Statistics\Databanks\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9264"/>
   </bookViews>
   <sheets>
     <sheet name="About" sheetId="46" r:id="rId1"/>
     <sheet name="Month" sheetId="52" r:id="rId2"/>
     <sheet name="Quarter" sheetId="50" r:id="rId3"/>
     <sheet name="Annual" sheetId="51" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="About">About!$A:$H</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="886" uniqueCount="848">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="887" uniqueCount="849">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Exchange rate: South African Rand</t>
   </si>
   <si>
     <t>Exchange rate: Euro</t>
   </si>
   <si>
     <t>Exchange rate: US Dollar</t>
   </si>
   <si>
     <t>The St Helena Pound is at par with UK Sterling</t>
   </si>
   <si>
@@ -2574,51 +2574,54 @@
   <si>
     <t>2026, 01</t>
   </si>
   <si>
     <t>2026, 02</t>
   </si>
   <si>
     <t>2026, 03</t>
   </si>
   <si>
     <t>2026, 04</t>
   </si>
   <si>
     <t>2026, 1</t>
   </si>
   <si>
     <t>2026, 05</t>
   </si>
   <si>
     <t>2026, 06</t>
   </si>
   <si>
     <t>2026, 2</t>
   </si>
   <si>
-    <t>This file was last updated on July 02, 2026.</t>
+    <t>2026, 07</t>
+  </si>
+  <si>
+    <t>This file was last updated on August 04, 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_)_£_ ;_ * \(#,##0.00\)_£_ ;_ * &quot;-&quot;??_)_£_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="#,##0.0000"/>
     <numFmt numFmtId="167" formatCode="0.0000"/>
   </numFmts>
   <fonts count="39">
     <font>
       <sz val="12"/>
       <name val="Arial MT"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -3874,160 +3877,160 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="A4" sqref="A4"/>
+      <selection pane="bottomRight" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="116.81640625" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="116.81640625" style="1"/>
     <col min="2" max="2" width="116.81640625" style="2"/>
     <col min="3" max="16384" width="116.81640625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="86.4">
       <c r="A1" s="13" t="s">
         <v>783</v>
       </c>
       <c r="D1" s="3"/>
       <c r="G1" s="2"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="13"/>
       <c r="D2" s="3"/>
       <c r="G2" s="2"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="24" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="B3" s="5"/>
     </row>
     <row r="4" spans="1:7">
       <c r="B4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="4"/>
       <c r="B5" s="5"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="6"/>
       <c r="B7" s="7"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="6"/>
       <c r="B10" s="7"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
     </row>
   </sheetData>
   <sortState ref="A2:H76">
     <sortCondition ref="A2:A76"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:WY4"/>
+  <dimension ref="A1:WZ4"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="1" topLeftCell="WM2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="WY1" sqref="WY1"/>
+      <selection pane="bottomRight" activeCell="WW15" sqref="WW15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="14" style="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="24.453125" style="8" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.6328125" style="8" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.6328125" style="8" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="32.54296875" style="8" bestFit="1" customWidth="1"/>
     <col min="6" max="533" width="8.90625" style="8"/>
     <col min="534" max="534" width="8.90625" style="18"/>
     <col min="535" max="536" width="8.90625" style="8"/>
     <col min="537" max="539" width="8.90625" style="18"/>
     <col min="540" max="540" width="8.90625" style="8"/>
     <col min="541" max="546" width="8.90625" style="18"/>
     <col min="547" max="548" width="8.90625" style="8"/>
     <col min="549" max="549" width="8.90625" style="18"/>
     <col min="550" max="550" width="8.90625" style="8"/>
     <col min="551" max="560" width="8.90625" style="18"/>
     <col min="561" max="562" width="8.90625" style="8"/>
     <col min="563" max="563" width="8.90625" style="22"/>
     <col min="564" max="568" width="8.90625" style="18"/>
     <col min="569" max="570" width="8.90625" style="8"/>
     <col min="571" max="571" width="8.90625" style="22"/>
     <col min="572" max="572" width="8.90625" style="8"/>
     <col min="573" max="586" width="8.90625" style="18"/>
     <col min="587" max="591" width="8.90625" style="8"/>
     <col min="592" max="592" width="7.453125" style="8" customWidth="1"/>
     <col min="593" max="593" width="7.54296875" style="8" customWidth="1"/>
     <col min="594" max="16384" width="8.90625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:623" s="16" customFormat="1">
+    <row r="1" spans="1:624" s="16" customFormat="1">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>193</v>
       </c>
       <c r="C1" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="16" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="16" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="16" t="s">
         <v>195</v>
       </c>
       <c r="G1" s="16" t="s">
         <v>196</v>
       </c>
       <c r="H1" s="16" t="s">
         <v>197</v>
       </c>
       <c r="I1" s="16" t="s">
@@ -5853,52 +5856,55 @@
       </c>
       <c r="WR1" s="16" t="s">
         <v>836</v>
       </c>
       <c r="WS1" s="16" t="s">
         <v>837</v>
       </c>
       <c r="WT1" s="16" t="s">
         <v>839</v>
       </c>
       <c r="WU1" s="16" t="s">
         <v>840</v>
       </c>
       <c r="WV1" s="16" t="s">
         <v>841</v>
       </c>
       <c r="WW1" s="16" t="s">
         <v>842</v>
       </c>
       <c r="WX1" s="16" t="s">
         <v>844</v>
       </c>
       <c r="WY1" s="16" t="s">
         <v>845</v>
       </c>
+      <c r="WZ1" s="16" t="s">
+        <v>847</v>
+      </c>
     </row>
-    <row r="2" spans="1:623">
+    <row r="2" spans="1:624">
       <c r="A2" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>192</v>
       </c>
       <c r="D2" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="9" t="s">
         <v>7</v>
       </c>
       <c r="F2" s="14">
         <v>1.6213</v>
       </c>
       <c r="G2" s="14">
         <v>1.6234</v>
       </c>
       <c r="H2" s="14">
         <v>1.6233</v>
       </c>
       <c r="I2" s="14">
@@ -7724,52 +7730,55 @@
       </c>
       <c r="WR2" s="8">
         <v>22.6449</v>
       </c>
       <c r="WS2" s="8">
         <v>22.539300000000001</v>
       </c>
       <c r="WT2" s="8">
         <v>22.0093</v>
       </c>
       <c r="WU2" s="8">
         <v>21.7255</v>
       </c>
       <c r="WV2" s="8">
         <v>22.3504</v>
       </c>
       <c r="WW2" s="8">
         <v>22.266200000000001</v>
       </c>
       <c r="WX2" s="8">
         <v>22.220500000000001</v>
       </c>
       <c r="WY2" s="8">
         <v>21.852399999999999</v>
       </c>
+      <c r="WZ2" s="8">
+        <v>22.0306</v>
+      </c>
     </row>
-    <row r="3" spans="1:623">
+    <row r="3" spans="1:624">
       <c r="A3" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>192</v>
       </c>
       <c r="D3" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="9" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="14"/>
       <c r="G3" s="14"/>
       <c r="H3" s="14"/>
       <c r="I3" s="14"/>
       <c r="J3" s="14"/>
       <c r="K3" s="14"/>
       <c r="L3" s="14"/>
       <c r="M3" s="14"/>
       <c r="N3" s="14"/>
       <c r="O3" s="14"/>
@@ -9019,52 +9028,55 @@
       </c>
       <c r="WR3" s="8">
         <v>1.1368</v>
       </c>
       <c r="WS3" s="8">
         <v>1.1429</v>
       </c>
       <c r="WT3" s="8">
         <v>1.1523000000000001</v>
       </c>
       <c r="WU3" s="8">
         <v>1.1483000000000001</v>
       </c>
       <c r="WV3" s="8">
         <v>1.1540999999999999</v>
       </c>
       <c r="WW3" s="8">
         <v>1.1505000000000001</v>
       </c>
       <c r="WX3" s="8">
         <v>1.1553</v>
       </c>
       <c r="WY3" s="8">
         <v>1.1577</v>
       </c>
+      <c r="WZ3" s="8">
+        <v>1.1714</v>
+      </c>
     </row>
-    <row r="4" spans="1:623">
+    <row r="4" spans="1:624">
       <c r="A4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>192</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="14">
         <v>2.3626</v>
       </c>
       <c r="G4" s="14">
         <v>2.395</v>
       </c>
       <c r="H4" s="14">
         <v>2.4194</v>
       </c>
       <c r="I4" s="14">
@@ -10889,50 +10901,53 @@
         <v>1.3351</v>
       </c>
       <c r="WR4" s="8">
         <v>1.3143</v>
       </c>
       <c r="WS4" s="8">
         <v>1.3384</v>
       </c>
       <c r="WT4" s="8">
         <v>1.3527</v>
       </c>
       <c r="WU4" s="8">
         <v>1.3575999999999999</v>
       </c>
       <c r="WV4" s="8">
         <v>1.3333999999999999</v>
       </c>
       <c r="WW4" s="8">
         <v>1.3476999999999999</v>
       </c>
       <c r="WX4" s="8">
         <v>1.3494999999999999</v>
       </c>
       <c r="WY4" s="8">
         <v>1.3332999999999999</v>
+      </c>
+      <c r="WZ4" s="8">
+        <v>1.3379000000000001</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:HC4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="1" topLeftCell="GQ2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight" activeCell="HC1" sqref="HC1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="13.81640625" style="9" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="24.453125" style="9" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.6328125" style="9" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.6328125" style="9" bestFit="1" customWidth="1"/>
@@ -13963,60 +13978,59 @@
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-[...2 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FA7CC9C01A01214D806DA3AF257C230A" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9356f25f0898e190126f25044d1ea66b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c64490b4aec6201516c3a874156f37b2">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
@@ -14086,102 +14100,103 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92125F4B-83FE-4925-8B03-2575EFB1671A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA0947CE-1837-43BE-BDD4-1941953B1382}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CD0181C-6B48-43BA-BF0E-54F9EA77C0E2}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{507B31FA-BD1B-4D0F-B8DF-032681B5A5C1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CD0181C-6B48-43BA-BF0E-54F9EA77C0E2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA0947CE-1837-43BE-BDD4-1941953B1382}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92125F4B-83FE-4925-8B03-2575EFB1671A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>