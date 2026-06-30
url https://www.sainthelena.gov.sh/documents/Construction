--- v1 (2026-01-29)
+++ v2 (2026-06-30)
@@ -13,71 +13,71 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="B:\Corporate Services\Corporate Policy &amp; Planning\Statistics\Databanks\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9372" tabRatio="755"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9384" tabRatio="755"/>
   </bookViews>
   <sheets>
     <sheet name="About" sheetId="14" r:id="rId1"/>
     <sheet name="Quarter" sheetId="16" r:id="rId2"/>
     <sheet name="Annual" sheetId="15" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="a">#REF!,#REF!</definedName>
     <definedName name="About">About!#REF!</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <customWorkbookViews>
     <customWorkbookView name="Natasha Stevens - Personal View" guid="{F09F7AC7-AFB1-4528-882D-64F3BA45AA1D}" mergeInterval="0" personalView="1" maximized="1" windowWidth="1920" windowHeight="855" tabRatio="755" activeSheetId="7"/>
     <customWorkbookView name="Justine Joshua - Personal View" guid="{F6DEE78C-D331-4A00-8176-F1368F0DC044}" mergeInterval="0" personalView="1" maximized="1" windowWidth="1920" windowHeight="855" tabRatio="755" activeSheetId="3"/>
   </customWorkbookViews>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="151">
   <si>
     <t>Houses under construction</t>
   </si>
   <si>
     <t>Total building plans approved</t>
   </si>
   <si>
     <t>New house plans approved</t>
   </si>
   <si>
     <t>House construction starts</t>
   </si>
   <si>
     <t>House completions</t>
   </si>
   <si>
     <t>BLD.PLAN.APPROVED.TOTAL</t>
   </si>
   <si>
     <t>BLD.PLAN.APPROVED.HOUSE</t>
   </si>
   <si>
     <t>BLD.HOUSE.START</t>
   </si>
   <si>
@@ -474,55 +474,64 @@
     <t>2023, 3</t>
   </si>
   <si>
     <t>2023, 4</t>
   </si>
   <si>
     <t>2024, 1</t>
   </si>
   <si>
     <t>2024, 2</t>
   </si>
   <si>
     <t>2024, 3</t>
   </si>
   <si>
     <t>2024, 4</t>
   </si>
   <si>
     <t>2025, 1</t>
   </si>
   <si>
     <t>2025, 2</t>
   </si>
   <si>
     <t>2025, 3</t>
+  </si>
+  <si>
+    <t>2026, 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2025, 4 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
   </si>
   <si>
     <t xml:space="preserve">This file contains data on building and construction activity from 1985 onwards. The data are reported each quarter, but the quarterly series only begins in 1994 so annual totals are also included to provide a longer time-series. The data are compiled by the Statistics Office of the St Helena Government from returns provided by the Environment, Natural Resources &amp; Planning Portfolio (ENRP). Blank cells mean that the data are not available, ".." in the data series means not applicable; a zero is represented by "0".
 Please contact the Statistics Office with any questions or queries, or requests for additional analyses. Telephone 22138 within St Helena, or +290 22138 if dialling internationally. Alternatively, contact us by email on statistics@sainthelena.gov.sh or visit our web site at https://www.sainthelena.gov.sh/st-helena/statistics/.
-This file was last updated on October 13, 2025. </t>
+This file was last updated on June 3, 2026. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="9">
     <numFmt numFmtId="44" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_)_£_ ;_ * \(#,##0.00\)_£_ ;_ * &quot;-&quot;??_)_£_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="&quot; &quot;#,##0.00&quot; &quot;;&quot;-&quot;#,##0.00&quot; &quot;;&quot; -&quot;00&quot; &quot;;&quot; &quot;@&quot; &quot;"/>
     <numFmt numFmtId="167" formatCode="&quot; &quot;#,##0.00&quot; &quot;;&quot; (&quot;#,##0.00&quot;)&quot;;&quot; -&quot;00&quot; &quot;;&quot; &quot;@&quot; &quot;"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* \-??_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="&quot; &quot;[$£]#,##0.00&quot; &quot;;&quot;-&quot;[$£]#,##0.00&quot; &quot;;&quot; &quot;[$£]&quot;-&quot;00&quot; &quot;;&quot; &quot;@&quot; &quot;"/>
     <numFmt numFmtId="170" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
   </numFmts>
   <fonts count="57">
     <font>
       <sz val="8"/>
       <name val="Arial MT"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -10678,119 +10687,117 @@
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B4"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="198.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="31.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="1"/>
     <col min="4" max="4" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="22.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="43.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="42.28515625" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="115.2">
       <c r="A1" s="3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" s="1" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" s="1" t="s">
         <v>135</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:EB6"/>
+  <dimension ref="A1:ED6"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="3" ySplit="1" topLeftCell="DK2" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight" activeCell="D1" sqref="D1"/>
+      <pane xSplit="5" ySplit="1" topLeftCell="DS2" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="F1" sqref="F1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="EB7" sqref="EB7"/>
+      <selection pane="bottomRight" activeCell="ED1" sqref="ED1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="31.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="32.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="34.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="45.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="105" width="9.28515625" style="6"/>
     <col min="106" max="106" width="9.28515625" style="1"/>
     <col min="107" max="112" width="9.28515625" style="6"/>
     <col min="113" max="115" width="9.28515625" style="1"/>
     <col min="116" max="116" width="9.28515625" style="6"/>
     <col min="117" max="117" width="9.28515625" style="1"/>
     <col min="118" max="122" width="9.28515625" style="6"/>
     <col min="123" max="123" width="9.28515625" style="1"/>
     <col min="124" max="127" width="9.28515625" style="6"/>
     <col min="128" max="16384" width="9.28515625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:132" s="4" customFormat="1">
+    <row r="1" spans="1:134" s="4" customFormat="1">
       <c r="A1" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>16</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F1" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="5" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="5" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="5" t="s">
@@ -11140,55 +11147,61 @@
       </c>
       <c r="DT1" s="5" t="s">
         <v>138</v>
       </c>
       <c r="DU1" s="5" t="s">
         <v>139</v>
       </c>
       <c r="DV1" s="5" t="s">
         <v>140</v>
       </c>
       <c r="DW1" s="5" t="s">
         <v>141</v>
       </c>
       <c r="DX1" s="5" t="s">
         <v>142</v>
       </c>
       <c r="DY1" s="5" t="s">
         <v>143</v>
       </c>
       <c r="DZ1" s="5" t="s">
         <v>144</v>
       </c>
       <c r="EA1" s="5" t="s">
         <v>145</v>
       </c>
-      <c r="EB1" s="4" t="s">
+      <c r="EB1" s="5" t="s">
         <v>146</v>
       </c>
+      <c r="EC1" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="ED1" s="5" t="s">
+        <v>147</v>
+      </c>
     </row>
-    <row r="2" spans="1:132">
+    <row r="2" spans="1:134">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="6">
         <v>39</v>
       </c>
       <c r="G2" s="6">
         <v>33</v>
       </c>
       <c r="H2" s="6">
         <v>50</v>
       </c>
       <c r="I2" s="6">
         <v>42</v>
       </c>
       <c r="J2" s="6">
@@ -11524,66 +11537,72 @@
       <c r="DP2" s="6">
         <v>36</v>
       </c>
       <c r="DQ2" s="6">
         <v>25</v>
       </c>
       <c r="DR2" s="6">
         <v>10</v>
       </c>
       <c r="DS2" s="1">
         <v>14</v>
       </c>
       <c r="DT2" s="6">
         <v>21</v>
       </c>
       <c r="DU2" s="6">
         <v>12</v>
       </c>
       <c r="DV2" s="6">
         <v>16</v>
       </c>
       <c r="DW2" s="6">
         <v>5</v>
       </c>
       <c r="DX2" s="1">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="DY2" s="1">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="DZ2" s="1">
         <v>15</v>
       </c>
       <c r="EA2" s="1">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="EB2" s="1">
-        <v>11</v>
+        <v>36</v>
+      </c>
+      <c r="EC2" s="1">
+        <v>27</v>
+      </c>
+      <c r="ED2" s="1">
+        <v>28</v>
       </c>
     </row>
-    <row r="3" spans="1:132">
+    <row r="3" spans="1:134">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F3" s="6">
         <v>14</v>
       </c>
       <c r="G3" s="6">
         <v>8</v>
       </c>
       <c r="H3" s="6">
         <v>11</v>
       </c>
       <c r="I3" s="6">
         <v>12</v>
       </c>
       <c r="J3" s="6">
@@ -11922,63 +11941,69 @@
       <c r="DQ3" s="6">
         <v>2</v>
       </c>
       <c r="DR3" s="6">
         <v>2</v>
       </c>
       <c r="DS3" s="1">
         <v>5</v>
       </c>
       <c r="DT3" s="6">
         <v>11</v>
       </c>
       <c r="DU3" s="6">
         <v>1</v>
       </c>
       <c r="DV3" s="6">
         <v>3</v>
       </c>
       <c r="DW3" s="6">
         <v>2</v>
       </c>
       <c r="DX3" s="1">
         <v>3</v>
       </c>
       <c r="DY3" s="1">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="DZ3" s="1">
         <v>2</v>
       </c>
       <c r="EA3" s="1">
         <v>2</v>
       </c>
       <c r="EB3" s="1">
-        <v>1</v>
+        <v>11</v>
+      </c>
+      <c r="EC3" s="1">
+        <v>10</v>
+      </c>
+      <c r="ED3" s="1">
+        <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:132">
+    <row r="4" spans="1:134">
       <c r="A4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="6">
         <v>4</v>
       </c>
       <c r="G4" s="6">
         <v>4</v>
       </c>
       <c r="H4" s="6">
         <v>9</v>
       </c>
       <c r="I4" s="6">
         <v>7</v>
       </c>
       <c r="J4" s="6">
@@ -12323,57 +12348,63 @@
       <c r="DS4" s="1">
         <v>2</v>
       </c>
       <c r="DT4" s="6">
         <v>3</v>
       </c>
       <c r="DU4" s="6">
         <v>2</v>
       </c>
       <c r="DV4" s="6">
         <v>5</v>
       </c>
       <c r="DW4" s="6">
         <v>4</v>
       </c>
       <c r="DX4" s="1">
         <v>0</v>
       </c>
       <c r="DY4" s="1">
         <v>1</v>
       </c>
       <c r="DZ4" s="1">
         <v>1</v>
       </c>
       <c r="EA4" s="1">
+        <v>1</v>
+      </c>
+      <c r="EB4" s="1">
+        <v>2</v>
+      </c>
+      <c r="EC4" s="1">
         <v>0</v>
       </c>
-      <c r="EB4" s="1">
-        <v>1</v>
+      <c r="ED4" s="1">
+        <v>7</v>
       </c>
     </row>
-    <row r="5" spans="1:132">
+    <row r="5" spans="1:134">
       <c r="A5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="6">
         <v>7</v>
       </c>
       <c r="G5" s="6">
         <v>6</v>
       </c>
       <c r="H5" s="6">
         <v>3</v>
       </c>
       <c r="I5" s="6">
         <v>8</v>
       </c>
       <c r="J5" s="6">
@@ -12718,57 +12749,63 @@
       <c r="DS5" s="1">
         <v>1</v>
       </c>
       <c r="DT5" s="6">
         <v>0</v>
       </c>
       <c r="DU5" s="6">
         <v>2</v>
       </c>
       <c r="DV5" s="6">
         <v>1</v>
       </c>
       <c r="DW5" s="6">
         <v>6</v>
       </c>
       <c r="DX5" s="1">
         <v>2</v>
       </c>
       <c r="DY5" s="1">
         <v>0</v>
       </c>
       <c r="DZ5" s="1">
         <v>2</v>
       </c>
       <c r="EA5" s="1">
+        <v>3</v>
+      </c>
+      <c r="EB5" s="1">
         <v>2</v>
       </c>
-      <c r="EB5" s="1">
+      <c r="EC5" s="1">
+        <v>4</v>
+      </c>
+      <c r="ED5" s="1">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:132">
+    <row r="6" spans="1:134">
       <c r="A6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="6">
         <v>121</v>
       </c>
       <c r="G6" s="6">
         <v>119</v>
       </c>
       <c r="H6" s="6">
         <v>125</v>
       </c>
       <c r="I6" s="6">
         <v>124</v>
       </c>
       <c r="J6" s="6">
@@ -13107,93 +13144,99 @@
       <c r="DQ6" s="6">
         <v>176</v>
       </c>
       <c r="DR6" s="6">
         <v>178</v>
       </c>
       <c r="DS6" s="1">
         <v>179</v>
       </c>
       <c r="DT6" s="6">
         <v>182</v>
       </c>
       <c r="DU6" s="6">
         <v>182</v>
       </c>
       <c r="DV6" s="6">
         <v>186</v>
       </c>
       <c r="DW6" s="6">
         <v>184</v>
       </c>
       <c r="DX6" s="1">
         <v>182</v>
       </c>
       <c r="DY6" s="1">
+        <v>183</v>
+      </c>
+      <c r="DZ6" s="1">
         <v>182</v>
       </c>
-      <c r="DZ6" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="EA6" s="1">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="EB6" s="1">
-        <v>177</v>
+        <v>180</v>
+      </c>
+      <c r="EC6" s="1">
+        <v>176</v>
+      </c>
+      <c r="ED6" s="1">
+        <v>183</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT7"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="3" ySplit="1" topLeftCell="U2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="3" ySplit="1" topLeftCell="V2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AS7" sqref="AS7"/>
+      <selection pane="bottomRight" activeCell="AT1" sqref="AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="31.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="32.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="34.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="45.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="39" width="6.5703125" style="6" customWidth="1"/>
     <col min="40" max="44" width="6.5703125" style="1" customWidth="1"/>
-    <col min="45" max="45" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
-    <col min="46" max="16384" width="9.28515625" style="1"/>
+    <col min="45" max="46" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="47" max="16384" width="9.28515625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45" s="4" customFormat="1">
+    <row r="1" spans="1:46" s="4" customFormat="1">
       <c r="A1" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>16</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F1" s="5">
         <v>1985</v>
       </c>
       <c r="G1" s="5">
         <v>1986</v>
       </c>
       <c r="H1" s="5">
         <v>1987</v>
       </c>
       <c r="I1" s="5">
@@ -13285,52 +13328,55 @@
       </c>
       <c r="AL1" s="5">
         <v>2017</v>
       </c>
       <c r="AM1" s="5">
         <v>2018</v>
       </c>
       <c r="AN1" s="4">
         <v>2019</v>
       </c>
       <c r="AO1" s="4">
         <v>2020</v>
       </c>
       <c r="AP1" s="4">
         <v>2021</v>
       </c>
       <c r="AQ1" s="4">
         <v>2022</v>
       </c>
       <c r="AR1" s="4">
         <v>2023</v>
       </c>
       <c r="AS1" s="4">
         <v>2024</v>
       </c>
+      <c r="AT1" s="4">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="2" spans="1:45">
+    <row r="2" spans="1:46">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="6">
         <v>143</v>
       </c>
       <c r="G2" s="6">
         <v>151</v>
       </c>
       <c r="H2" s="6">
         <v>180</v>
       </c>
       <c r="I2" s="6">
         <v>172</v>
       </c>
       <c r="J2" s="6">
@@ -13417,54 +13463,57 @@
       <c r="AK2" s="6">
         <v>129</v>
       </c>
       <c r="AL2" s="6">
         <v>126</v>
       </c>
       <c r="AM2" s="6">
         <v>86</v>
       </c>
       <c r="AN2" s="1">
         <v>80</v>
       </c>
       <c r="AO2" s="1">
         <v>93</v>
       </c>
       <c r="AP2" s="1">
         <v>90</v>
       </c>
       <c r="AQ2" s="1">
         <v>90</v>
       </c>
       <c r="AR2" s="1">
         <v>57</v>
       </c>
       <c r="AS2" s="1">
-        <v>34</v>
+        <v>57</v>
+      </c>
+      <c r="AT2" s="1">
+        <v>89</v>
       </c>
     </row>
-    <row r="3" spans="1:45">
+    <row r="3" spans="1:46">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F3" s="6">
         <v>40</v>
       </c>
       <c r="G3" s="6">
         <v>40</v>
       </c>
       <c r="H3" s="6">
         <v>60</v>
       </c>
       <c r="I3" s="6">
         <v>46</v>
       </c>
       <c r="J3" s="6">
@@ -13551,54 +13600,57 @@
       <c r="AK3" s="6">
         <v>44</v>
       </c>
       <c r="AL3" s="6">
         <v>41</v>
       </c>
       <c r="AM3" s="6">
         <v>24</v>
       </c>
       <c r="AN3" s="1">
         <v>20</v>
       </c>
       <c r="AO3" s="1">
         <v>29</v>
       </c>
       <c r="AP3" s="1">
         <v>22</v>
       </c>
       <c r="AQ3" s="1">
         <v>17</v>
       </c>
       <c r="AR3" s="1">
         <v>19</v>
       </c>
       <c r="AS3" s="1">
-        <v>27</v>
+        <v>13</v>
+      </c>
+      <c r="AT3" s="1">
+        <v>25</v>
       </c>
     </row>
-    <row r="4" spans="1:45">
+    <row r="4" spans="1:46">
       <c r="A4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="6">
         <v>33</v>
       </c>
       <c r="I4" s="6">
         <v>32</v>
       </c>
       <c r="J4" s="6">
         <v>23</v>
       </c>
       <c r="K4" s="6">
         <v>50</v>
       </c>
       <c r="L4" s="6">
@@ -13681,52 +13733,55 @@
       </c>
       <c r="AL4" s="6">
         <v>26</v>
       </c>
       <c r="AM4" s="6">
         <v>26</v>
       </c>
       <c r="AN4" s="1">
         <v>11</v>
       </c>
       <c r="AO4" s="1">
         <v>24</v>
       </c>
       <c r="AP4" s="1">
         <v>12</v>
       </c>
       <c r="AQ4" s="1">
         <v>9</v>
       </c>
       <c r="AR4" s="1">
         <v>11</v>
       </c>
       <c r="AS4" s="1">
         <v>10</v>
       </c>
+      <c r="AT4" s="1">
+        <v>4</v>
+      </c>
     </row>
-    <row r="5" spans="1:45">
+    <row r="5" spans="1:46">
       <c r="A5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="6">
         <v>38</v>
       </c>
       <c r="I5" s="6">
         <v>36</v>
       </c>
       <c r="J5" s="6">
         <v>26</v>
       </c>
       <c r="K5" s="6">
         <v>34</v>
       </c>
       <c r="L5" s="6">
@@ -13809,52 +13864,55 @@
       </c>
       <c r="AL5" s="6">
         <v>13</v>
       </c>
       <c r="AM5" s="6">
         <v>5</v>
       </c>
       <c r="AN5" s="1">
         <v>16</v>
       </c>
       <c r="AO5" s="1">
         <v>14</v>
       </c>
       <c r="AP5" s="1">
         <v>6</v>
       </c>
       <c r="AQ5" s="1">
         <v>9</v>
       </c>
       <c r="AR5" s="1">
         <v>5</v>
       </c>
       <c r="AS5" s="1">
         <v>9</v>
       </c>
+      <c r="AT5" s="1">
+        <v>11</v>
+      </c>
     </row>
-    <row r="6" spans="1:45">
+    <row r="6" spans="1:46">
       <c r="A6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="6">
         <v>92</v>
       </c>
       <c r="I6" s="6">
         <v>88</v>
       </c>
       <c r="J6" s="6">
         <v>85</v>
       </c>
       <c r="K6" s="6">
         <v>101</v>
       </c>
       <c r="L6" s="6">
@@ -13935,51 +13993,59 @@
       <c r="AK6" s="6">
         <v>130</v>
       </c>
       <c r="AL6" s="6">
         <v>143</v>
       </c>
       <c r="AM6" s="6">
         <v>164</v>
       </c>
       <c r="AN6" s="1">
         <v>159</v>
       </c>
       <c r="AO6" s="1">
         <v>169</v>
       </c>
       <c r="AP6" s="1">
         <v>176</v>
       </c>
       <c r="AQ6" s="1">
         <v>176</v>
       </c>
       <c r="AR6" s="1">
         <v>182</v>
       </c>
       <c r="AS6" s="1">
-        <v>182</v>
+        <v>183</v>
+      </c>
+      <c r="AT6" s="1">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="7" spans="1:46">
+      <c r="AT7" s="1" t="s">
+        <v>149</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>