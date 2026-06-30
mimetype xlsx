--- v1 (2026-03-15)
+++ v2 (2026-06-30)
@@ -12,65 +12,65 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="B:\Corporate Services\Corporate Policy &amp; Planning\Statistics\Databanks\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9096"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9384"/>
   </bookViews>
   <sheets>
     <sheet name="About" sheetId="49" r:id="rId1"/>
     <sheet name="Month" sheetId="46" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="About">Month!$A$2:$E$9</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="405" uniqueCount="328">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="413" uniqueCount="332">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>A new Basic Island Pension scheme was introduced in April 2011</t>
   </si>
   <si>
     <t>Receiving Social Security Benefits, pre-2011</t>
   </si>
   <si>
     <t>Receiving Basic Island Pension (BIP)</t>
   </si>
   <si>
     <t>Receiving Disability Allowance</t>
   </si>
   <si>
@@ -1010,51 +1010,63 @@
   <si>
     <t>2025, 06</t>
   </si>
   <si>
     <t>2025, 07</t>
   </si>
   <si>
     <t>2025, 08</t>
   </si>
   <si>
     <t>2025, 09</t>
   </si>
   <si>
     <t>2025, 10</t>
   </si>
   <si>
     <t>2025, 11</t>
   </si>
   <si>
     <t>2025, 12</t>
   </si>
   <si>
     <t>2026, 01</t>
   </si>
   <si>
-    <t>This file was last updated on February 10, 2026</t>
+    <t>2026, 02</t>
+  </si>
+  <si>
+    <t>2026, 03</t>
+  </si>
+  <si>
+    <t>2026, 04</t>
+  </si>
+  <si>
+    <t>2026, 05</t>
+  </si>
+  <si>
+    <t>This file was last updated on June 12, 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_)_£_ ;_ * \(#,##0.00\)_£_ ;_ * &quot;-&quot;??_)_£_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="38">
     <font>
       <sz val="12"/>
       <name val="Arial MT"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -2345,51 +2357,51 @@
   <dimension ref="A1:G111"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="121.08984375" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="121.08984375" style="2"/>
     <col min="2" max="16384" width="121.08984375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="100.8">
       <c r="A1" s="8" t="s">
         <v>310</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="7"/>
       <c r="G1" s="5"/>
     </row>
     <row r="2" spans="1:7" ht="30.75" customHeight="1">
       <c r="A2" s="1" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="6" t="s">
         <v>221</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
@@ -3034,92 +3046,76 @@
       <c r="B109" s="3"/>
       <c r="C109" s="3"/>
       <c r="D109" s="3"/>
       <c r="E109" s="3"/>
     </row>
     <row r="110" spans="2:5">
       <c r="B110" s="3"/>
       <c r="C110" s="3"/>
       <c r="D110" s="3"/>
       <c r="E110" s="3"/>
     </row>
     <row r="111" spans="2:5">
       <c r="B111" s="3"/>
       <c r="C111" s="3"/>
       <c r="D111" s="3"/>
       <c r="E111" s="3"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:JV32"/>
+  <dimension ref="A1:JZ32"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="1" topLeftCell="JI2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="1" topLeftCell="JM2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="JV15" sqref="JV15"/>
+      <selection pane="bottomRight" activeCell="JZ15" sqref="JZ15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="20.453125" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="23.6328125" style="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="41.6328125" style="10" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="20.36328125" style="10" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="30.453125" style="10" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="97.26953125" style="10" bestFit="1" customWidth="1"/>
-    <col min="6" max="200" width="6.90625" style="13" bestFit="1" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="280" max="315" width="6.1796875" style="10" customWidth="1"/>
+    <col min="6" max="239" width="6.90625" style="13" customWidth="1"/>
+    <col min="240" max="241" width="6.90625" style="16" customWidth="1"/>
+    <col min="242" max="285" width="6.90625" style="13" customWidth="1"/>
+    <col min="286" max="286" width="6.54296875" style="10" bestFit="1" customWidth="1"/>
+    <col min="287" max="315" width="6.1796875" style="10" customWidth="1"/>
     <col min="316" max="325" width="5.453125" style="10" customWidth="1"/>
     <col min="326" max="16384" width="20.453125" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:282" s="9" customFormat="1">
+    <row r="1" spans="1:286" s="9" customFormat="1">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="11" t="s">
         <v>193</v>
       </c>
       <c r="C1" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="11" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="12" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="12" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I1" s="12" t="s">
@@ -3802,51 +3798,51 @@
       </c>
       <c r="IA1" s="12" t="s">
         <v>279</v>
       </c>
       <c r="IB1" s="12" t="s">
         <v>280</v>
       </c>
       <c r="IC1" s="12" t="s">
         <v>272</v>
       </c>
       <c r="ID1" s="12" t="s">
         <v>281</v>
       </c>
       <c r="IE1" s="12" t="s">
         <v>282</v>
       </c>
       <c r="IF1" s="20" t="s">
         <v>283</v>
       </c>
       <c r="IG1" s="20" t="s">
         <v>284</v>
       </c>
       <c r="IH1" s="12" t="s">
         <v>285</v>
       </c>
-      <c r="II1" s="9" t="s">
+      <c r="II1" s="12" t="s">
         <v>286</v>
       </c>
       <c r="IJ1" s="12" t="s">
         <v>287</v>
       </c>
       <c r="IK1" s="12" t="s">
         <v>288</v>
       </c>
       <c r="IL1" s="12" t="s">
         <v>289</v>
       </c>
       <c r="IM1" s="12" t="s">
         <v>290</v>
       </c>
       <c r="IN1" s="12" t="s">
         <v>291</v>
       </c>
       <c r="IO1" s="12" t="s">
         <v>292</v>
       </c>
       <c r="IP1" s="12" t="s">
         <v>293</v>
       </c>
       <c r="IQ1" s="12" t="s">
         <v>294</v>
@@ -3922,52 +3918,64 @@
       </c>
       <c r="JO1" s="12" t="s">
         <v>319</v>
       </c>
       <c r="JP1" s="12" t="s">
         <v>320</v>
       </c>
       <c r="JQ1" s="12" t="s">
         <v>321</v>
       </c>
       <c r="JR1" s="12" t="s">
         <v>322</v>
       </c>
       <c r="JS1" s="12" t="s">
         <v>323</v>
       </c>
       <c r="JT1" s="12" t="s">
         <v>324</v>
       </c>
       <c r="JU1" s="12" t="s">
         <v>325</v>
       </c>
       <c r="JV1" s="12" t="s">
         <v>326</v>
       </c>
-    </row>
-    <row r="2" spans="1:282">
+      <c r="JW1" s="12" t="s">
+        <v>327</v>
+      </c>
+      <c r="JX1" s="12" t="s">
+        <v>328</v>
+      </c>
+      <c r="JY1" s="12" t="s">
+        <v>329</v>
+      </c>
+      <c r="JZ1" s="12" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="2" spans="1:286">
       <c r="A2" s="17" t="s">
         <v>201</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>213</v>
       </c>
       <c r="C2" s="10" t="s">
         <v>194</v>
       </c>
       <c r="D2" s="10" t="s">
         <v>196</v>
       </c>
       <c r="E2" s="10" t="s">
         <v>200</v>
       </c>
       <c r="F2" s="13">
         <v>78</v>
       </c>
       <c r="G2" s="13">
         <v>67</v>
       </c>
       <c r="H2" s="13">
         <v>74</v>
       </c>
       <c r="I2" s="13">
@@ -4227,60 +4235,52 @@
       </c>
       <c r="CP2" s="13">
         <v>31</v>
       </c>
       <c r="CQ2" s="13">
         <v>33</v>
       </c>
       <c r="CR2" s="13">
         <v>35</v>
       </c>
       <c r="CS2" s="13">
         <v>39</v>
       </c>
       <c r="CT2" s="13">
         <v>52</v>
       </c>
       <c r="CU2" s="13">
         <v>34</v>
       </c>
       <c r="CV2" s="13">
         <v>36</v>
       </c>
       <c r="CW2" s="13">
         <v>30</v>
       </c>
-      <c r="HS2" s="13"/>
-[...8 lines deleted...]
-    <row r="3" spans="1:282">
+    </row>
+    <row r="3" spans="1:286">
       <c r="A3" s="17" t="s">
         <v>202</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="10" t="s">
         <v>194</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>196</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>197</v>
       </c>
       <c r="F3" s="13">
         <v>652</v>
       </c>
       <c r="G3" s="13">
         <v>645</v>
       </c>
       <c r="H3" s="13">
         <v>648</v>
       </c>
       <c r="I3" s="13">
@@ -4540,60 +4540,52 @@
       </c>
       <c r="CP3" s="13">
         <v>742</v>
       </c>
       <c r="CQ3" s="13">
         <v>749</v>
       </c>
       <c r="CR3" s="13">
         <v>750</v>
       </c>
       <c r="CS3" s="13">
         <v>741</v>
       </c>
       <c r="CT3" s="13">
         <v>743</v>
       </c>
       <c r="CU3" s="13">
         <v>735</v>
       </c>
       <c r="CV3" s="13">
         <v>729</v>
       </c>
       <c r="CW3" s="13">
         <v>729</v>
       </c>
-      <c r="HS3" s="13"/>
-[...8 lines deleted...]
-    <row r="4" spans="1:282">
+    </row>
+    <row r="4" spans="1:286">
       <c r="A4" s="17" t="s">
         <v>203</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>211</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>194</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>196</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>199</v>
       </c>
       <c r="F4" s="13">
         <v>167</v>
       </c>
       <c r="G4" s="13">
         <v>174</v>
       </c>
       <c r="H4" s="13">
         <v>176</v>
       </c>
       <c r="I4" s="13">
@@ -4853,60 +4845,52 @@
       </c>
       <c r="CP4" s="13">
         <v>20</v>
       </c>
       <c r="CQ4" s="13">
         <v>20</v>
       </c>
       <c r="CR4" s="13">
         <v>20</v>
       </c>
       <c r="CS4" s="13">
         <v>19</v>
       </c>
       <c r="CT4" s="13">
         <v>21</v>
       </c>
       <c r="CU4" s="13">
         <v>19</v>
       </c>
       <c r="CV4" s="13">
         <v>14</v>
       </c>
       <c r="CW4" s="13">
         <v>15</v>
       </c>
-      <c r="HS4" s="13"/>
-[...8 lines deleted...]
-    <row r="5" spans="1:282">
+    </row>
+    <row r="5" spans="1:286">
       <c r="A5" s="17" t="s">
         <v>204</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>208</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>195</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>196</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>198</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>210</v>
       </c>
       <c r="EB5" s="13">
         <v>183</v>
       </c>
       <c r="EC5" s="13">
         <v>189</v>
       </c>
       <c r="ED5" s="13">
@@ -5214,172 +5198,184 @@
       </c>
       <c r="IA5" s="13">
         <v>218</v>
       </c>
       <c r="IB5" s="13">
         <v>228</v>
       </c>
       <c r="IC5" s="13">
         <v>222</v>
       </c>
       <c r="ID5" s="13">
         <v>229</v>
       </c>
       <c r="IE5" s="16">
         <v>236</v>
       </c>
       <c r="IF5" s="16">
         <v>234</v>
       </c>
       <c r="IG5" s="16">
         <v>231</v>
       </c>
       <c r="IH5" s="13">
         <v>235</v>
       </c>
-      <c r="II5" s="10">
+      <c r="II5" s="13">
         <v>240</v>
       </c>
-      <c r="IJ5" s="10">
+      <c r="IJ5" s="13">
         <v>244</v>
       </c>
-      <c r="IK5" s="10">
+      <c r="IK5" s="13">
         <v>244</v>
       </c>
       <c r="IL5" s="13">
         <v>242</v>
       </c>
       <c r="IM5" s="13">
         <v>240</v>
       </c>
       <c r="IN5" s="13">
         <v>245</v>
       </c>
       <c r="IO5" s="13">
         <v>247</v>
       </c>
       <c r="IP5" s="13">
         <v>251</v>
       </c>
-      <c r="IQ5" s="10">
+      <c r="IQ5" s="13">
         <v>253</v>
       </c>
-      <c r="IR5" s="10">
+      <c r="IR5" s="13">
         <v>249</v>
       </c>
-      <c r="IS5" s="10">
+      <c r="IS5" s="13">
         <v>249</v>
       </c>
-      <c r="IT5" s="10">
+      <c r="IT5" s="13">
         <v>251</v>
       </c>
       <c r="IU5" s="16">
         <v>257</v>
       </c>
-      <c r="IV5" s="10">
+      <c r="IV5" s="13">
         <v>258</v>
       </c>
-      <c r="IW5" s="10">
+      <c r="IW5" s="13">
         <v>266</v>
       </c>
-      <c r="IX5" s="10">
+      <c r="IX5" s="13">
         <v>264</v>
       </c>
-      <c r="IY5" s="10">
+      <c r="IY5" s="13">
         <v>266</v>
       </c>
-      <c r="IZ5" s="10">
+      <c r="IZ5" s="13">
         <v>267</v>
       </c>
-      <c r="JA5" s="10">
+      <c r="JA5" s="13">
         <v>270</v>
       </c>
-      <c r="JB5" s="10">
+      <c r="JB5" s="13">
         <v>276</v>
       </c>
-      <c r="JC5" s="10">
+      <c r="JC5" s="13">
         <v>281</v>
       </c>
-      <c r="JD5" s="10">
+      <c r="JD5" s="13">
         <v>286</v>
       </c>
-      <c r="JE5" s="10">
+      <c r="JE5" s="13">
         <v>282</v>
       </c>
-      <c r="JF5" s="10">
+      <c r="JF5" s="13">
         <v>290</v>
       </c>
-      <c r="JG5" s="10">
+      <c r="JG5" s="13">
         <v>292</v>
       </c>
-      <c r="JH5" s="10">
+      <c r="JH5" s="13">
         <v>294</v>
       </c>
-      <c r="JI5" s="10">
+      <c r="JI5" s="13">
         <v>287</v>
       </c>
-      <c r="JJ5" s="10">
+      <c r="JJ5" s="13">
         <v>281</v>
       </c>
       <c r="JK5" s="13">
         <v>276</v>
       </c>
       <c r="JL5" s="13">
         <v>273</v>
       </c>
-      <c r="JM5" s="10">
+      <c r="JM5" s="13">
         <v>277</v>
       </c>
-      <c r="JN5" s="10">
+      <c r="JN5" s="13">
         <v>282</v>
       </c>
-      <c r="JO5" s="10">
+      <c r="JO5" s="13">
         <v>278</v>
       </c>
-      <c r="JP5" s="10">
+      <c r="JP5" s="13">
         <v>271</v>
       </c>
-      <c r="JQ5" s="10">
+      <c r="JQ5" s="13">
         <v>269</v>
       </c>
-      <c r="JR5" s="10">
+      <c r="JR5" s="13">
         <v>277</v>
       </c>
-      <c r="JS5" s="10">
+      <c r="JS5" s="13">
         <v>280</v>
       </c>
-      <c r="JT5" s="10">
+      <c r="JT5" s="13">
         <v>277</v>
       </c>
-      <c r="JU5" s="10">
+      <c r="JU5" s="13">
         <v>276</v>
       </c>
-      <c r="JV5" s="10">
+      <c r="JV5" s="13">
         <v>274</v>
       </c>
-    </row>
-    <row r="6" spans="1:282">
+      <c r="JW5" s="13">
+        <v>264</v>
+      </c>
+      <c r="JX5" s="13">
+        <v>263</v>
+      </c>
+      <c r="JY5" s="13">
+        <v>255</v>
+      </c>
+      <c r="JZ5" s="10">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="6" spans="1:286">
       <c r="A6" s="17" t="s">
         <v>205</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>194</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>196</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>210</v>
       </c>
       <c r="DJ6" s="13">
         <v>578</v>
       </c>
       <c r="DK6" s="13">
         <v>599</v>
       </c>
       <c r="DL6" s="13">
@@ -5732,172 +5728,184 @@
       </c>
       <c r="IA6" s="13">
         <v>828</v>
       </c>
       <c r="IB6" s="13">
         <v>828</v>
       </c>
       <c r="IC6" s="13">
         <v>823</v>
       </c>
       <c r="ID6" s="13">
         <v>824</v>
       </c>
       <c r="IE6" s="13">
         <v>824</v>
       </c>
       <c r="IF6" s="16">
         <v>826</v>
       </c>
       <c r="IG6" s="16">
         <v>825</v>
       </c>
       <c r="IH6" s="13">
         <v>825</v>
       </c>
-      <c r="II6" s="10">
+      <c r="II6" s="13">
         <v>826</v>
       </c>
-      <c r="IJ6" s="10">
+      <c r="IJ6" s="13">
         <v>823</v>
       </c>
-      <c r="IK6" s="10">
+      <c r="IK6" s="13">
         <v>825</v>
       </c>
       <c r="IL6" s="13">
         <v>827</v>
       </c>
       <c r="IM6" s="13">
         <v>831</v>
       </c>
       <c r="IN6" s="13">
         <v>833</v>
       </c>
       <c r="IO6" s="13">
         <v>831</v>
       </c>
       <c r="IP6" s="13">
         <v>834</v>
       </c>
-      <c r="IQ6" s="10">
+      <c r="IQ6" s="13">
         <v>833</v>
       </c>
-      <c r="IR6" s="10">
+      <c r="IR6" s="13">
         <v>832</v>
       </c>
-      <c r="IS6" s="10">
+      <c r="IS6" s="13">
         <v>836</v>
       </c>
-      <c r="IT6" s="10">
+      <c r="IT6" s="13">
         <v>837</v>
       </c>
       <c r="IU6" s="16">
         <v>845</v>
       </c>
-      <c r="IV6" s="10">
+      <c r="IV6" s="13">
         <v>847</v>
       </c>
-      <c r="IW6" s="10">
+      <c r="IW6" s="13">
         <v>847</v>
       </c>
-      <c r="IX6" s="10">
+      <c r="IX6" s="13">
         <v>847</v>
       </c>
-      <c r="IY6" s="10">
+      <c r="IY6" s="13">
         <v>851</v>
       </c>
-      <c r="IZ6" s="10">
+      <c r="IZ6" s="13">
         <v>855</v>
       </c>
-      <c r="JA6" s="10">
+      <c r="JA6" s="13">
         <v>853</v>
       </c>
-      <c r="JB6" s="10">
+      <c r="JB6" s="13">
         <v>856</v>
       </c>
-      <c r="JC6" s="10">
+      <c r="JC6" s="13">
         <v>852</v>
       </c>
-      <c r="JD6" s="10">
+      <c r="JD6" s="13">
         <v>854</v>
       </c>
-      <c r="JE6" s="10">
+      <c r="JE6" s="13">
         <v>856</v>
       </c>
-      <c r="JF6" s="10">
+      <c r="JF6" s="13">
         <v>861</v>
       </c>
-      <c r="JG6" s="10">
+      <c r="JG6" s="13">
         <v>861</v>
       </c>
-      <c r="JH6" s="10">
+      <c r="JH6" s="13">
         <v>862</v>
       </c>
-      <c r="JI6" s="10">
+      <c r="JI6" s="13">
         <v>870</v>
       </c>
-      <c r="JJ6" s="10">
+      <c r="JJ6" s="13">
         <v>871</v>
       </c>
       <c r="JK6" s="13">
         <v>870</v>
       </c>
       <c r="JL6" s="13">
         <v>872</v>
       </c>
-      <c r="JM6" s="10">
+      <c r="JM6" s="13">
         <v>874</v>
       </c>
-      <c r="JN6" s="10">
+      <c r="JN6" s="13">
         <v>875</v>
       </c>
-      <c r="JO6" s="10">
+      <c r="JO6" s="13">
         <v>879</v>
       </c>
-      <c r="JP6" s="10">
+      <c r="JP6" s="13">
         <v>888</v>
       </c>
-      <c r="JQ6" s="10">
+      <c r="JQ6" s="13">
         <v>891</v>
       </c>
-      <c r="JR6" s="10">
+      <c r="JR6" s="13">
         <v>892</v>
       </c>
-      <c r="JS6" s="10">
+      <c r="JS6" s="13">
         <v>899</v>
       </c>
-      <c r="JT6" s="10">
+      <c r="JT6" s="13">
         <v>903</v>
       </c>
-      <c r="JU6" s="10">
+      <c r="JU6" s="13">
         <v>902</v>
       </c>
-      <c r="JV6" s="10">
+      <c r="JV6" s="13">
         <v>902</v>
       </c>
-    </row>
-    <row r="7" spans="1:282">
+      <c r="JW6" s="13">
+        <v>900</v>
+      </c>
+      <c r="JX6" s="13">
+        <v>903</v>
+      </c>
+      <c r="JY6" s="13">
+        <v>905</v>
+      </c>
+      <c r="JZ6" s="10">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="7" spans="1:286">
       <c r="A7" s="17" t="s">
         <v>206</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>212</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>194</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>196</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>200</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>210</v>
       </c>
       <c r="EB7" s="13">
         <v>8</v>
       </c>
       <c r="EC7" s="13">
         <v>12</v>
       </c>
       <c r="ED7" s="13">
@@ -6325,220 +6333,240 @@
       </c>
       <c r="JO7" s="13" t="s">
         <v>273</v>
       </c>
       <c r="JP7" s="13" t="s">
         <v>273</v>
       </c>
       <c r="JQ7" s="13" t="s">
         <v>273</v>
       </c>
       <c r="JR7" s="13" t="s">
         <v>273</v>
       </c>
       <c r="JS7" s="13" t="s">
         <v>273</v>
       </c>
       <c r="JT7" s="13" t="s">
         <v>273</v>
       </c>
       <c r="JU7" s="13" t="s">
         <v>273</v>
       </c>
       <c r="JV7" s="13" t="s">
         <v>273</v>
       </c>
-    </row>
-    <row r="8" spans="1:282">
+      <c r="JW7" s="13" t="s">
+        <v>273</v>
+      </c>
+      <c r="JX7" s="13" t="s">
+        <v>273</v>
+      </c>
+      <c r="JY7" s="13" t="s">
+        <v>273</v>
+      </c>
+      <c r="JZ7" s="13" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="8" spans="1:286">
       <c r="A8" s="19" t="s">
         <v>276</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>274</v>
       </c>
-      <c r="HS8" s="13"/>
-[...2 lines deleted...]
-      <c r="HV8" s="13"/>
       <c r="HW8" s="13">
         <v>35</v>
       </c>
       <c r="HX8" s="13">
         <v>31</v>
       </c>
       <c r="HY8" s="13">
         <v>23</v>
       </c>
       <c r="HZ8" s="13">
         <v>16</v>
       </c>
       <c r="IA8" s="13">
         <v>26</v>
       </c>
       <c r="IB8" s="13">
         <v>28</v>
       </c>
       <c r="IC8" s="13">
         <v>24</v>
       </c>
       <c r="ID8" s="13">
         <v>28</v>
       </c>
       <c r="IE8" s="16">
         <v>37</v>
       </c>
       <c r="IF8" s="16">
         <v>35</v>
       </c>
       <c r="IG8" s="16">
         <v>31</v>
       </c>
       <c r="IH8" s="13">
         <v>28</v>
       </c>
-      <c r="II8" s="10">
+      <c r="II8" s="13">
         <v>33</v>
       </c>
-      <c r="IJ8" s="10">
+      <c r="IJ8" s="13">
         <v>31</v>
       </c>
-      <c r="IK8" s="10">
+      <c r="IK8" s="13">
         <v>35</v>
       </c>
       <c r="IL8" s="13">
         <v>34</v>
       </c>
       <c r="IM8" s="13">
         <v>23</v>
       </c>
       <c r="IN8" s="13">
         <v>27</v>
       </c>
       <c r="IO8" s="13">
         <v>30</v>
       </c>
       <c r="IP8" s="13">
         <v>33</v>
       </c>
-      <c r="IQ8" s="10">
+      <c r="IQ8" s="13">
         <v>35</v>
       </c>
-      <c r="IR8" s="10">
+      <c r="IR8" s="13">
         <v>38</v>
       </c>
-      <c r="IS8" s="10">
+      <c r="IS8" s="13">
         <v>33</v>
       </c>
-      <c r="IT8" s="10">
+      <c r="IT8" s="13">
         <v>34</v>
       </c>
       <c r="IU8" s="13">
         <v>33</v>
       </c>
-      <c r="IV8" s="10">
+      <c r="IV8" s="13">
         <v>31</v>
       </c>
-      <c r="IW8" s="10">
+      <c r="IW8" s="13">
         <v>33</v>
       </c>
-      <c r="IX8" s="10">
+      <c r="IX8" s="13">
         <v>33</v>
       </c>
-      <c r="IY8" s="10">
+      <c r="IY8" s="13">
         <v>35</v>
       </c>
-      <c r="IZ8" s="10">
+      <c r="IZ8" s="13">
         <v>38</v>
       </c>
-      <c r="JA8" s="10">
+      <c r="JA8" s="13">
         <v>37</v>
       </c>
-      <c r="JB8" s="10">
+      <c r="JB8" s="13">
         <v>49</v>
       </c>
-      <c r="JC8" s="10">
+      <c r="JC8" s="13">
         <v>45</v>
       </c>
-      <c r="JD8" s="10">
+      <c r="JD8" s="13">
         <v>43</v>
       </c>
-      <c r="JE8" s="10">
+      <c r="JE8" s="13">
         <v>45</v>
       </c>
-      <c r="JF8" s="10">
+      <c r="JF8" s="13">
         <v>50</v>
       </c>
-      <c r="JG8" s="10">
+      <c r="JG8" s="13">
         <v>50</v>
       </c>
-      <c r="JH8" s="10">
+      <c r="JH8" s="13">
         <v>49</v>
       </c>
-      <c r="JI8" s="10">
+      <c r="JI8" s="13">
         <v>46</v>
       </c>
-      <c r="JJ8" s="10">
+      <c r="JJ8" s="13">
         <v>49</v>
       </c>
       <c r="JK8" s="13">
         <v>33</v>
       </c>
       <c r="JL8" s="13">
         <v>46</v>
       </c>
-      <c r="JM8" s="10">
+      <c r="JM8" s="13">
         <v>51</v>
       </c>
-      <c r="JN8" s="10">
+      <c r="JN8" s="13">
         <v>50</v>
       </c>
-      <c r="JO8" s="10">
+      <c r="JO8" s="13">
         <v>44</v>
       </c>
-      <c r="JP8" s="10">
+      <c r="JP8" s="13">
         <v>40</v>
       </c>
-      <c r="JQ8" s="10">
+      <c r="JQ8" s="13">
         <v>42</v>
       </c>
-      <c r="JR8" s="10">
+      <c r="JR8" s="13">
         <v>41</v>
       </c>
-      <c r="JS8" s="10">
+      <c r="JS8" s="13">
         <v>41</v>
       </c>
-      <c r="JT8" s="10">
+      <c r="JT8" s="13">
         <v>43</v>
       </c>
-      <c r="JU8" s="10">
+      <c r="JU8" s="13">
         <v>46</v>
       </c>
-      <c r="JV8" s="10">
+      <c r="JV8" s="13">
         <v>41</v>
       </c>
-    </row>
-    <row r="9" spans="1:282">
+      <c r="JW8" s="13">
+        <v>36</v>
+      </c>
+      <c r="JX8" s="13">
+        <v>31</v>
+      </c>
+      <c r="JY8" s="13">
+        <v>36</v>
+      </c>
+      <c r="JZ8" s="10">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="9" spans="1:286">
       <c r="A9" s="17" t="s">
         <v>207</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>194</v>
       </c>
       <c r="D9" s="10" t="s">
         <v>196</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>209</v>
       </c>
       <c r="F9" s="13">
         <v>68</v>
       </c>
       <c r="G9" s="13">
         <v>70</v>
       </c>
       <c r="H9" s="13">
         <v>70</v>
       </c>
       <c r="I9" s="13">
@@ -6798,60 +6826,52 @@
       </c>
       <c r="CP9" s="13">
         <v>99</v>
       </c>
       <c r="CQ9" s="13">
         <v>102</v>
       </c>
       <c r="CR9" s="13">
         <v>104</v>
       </c>
       <c r="CS9" s="13">
         <v>103</v>
       </c>
       <c r="CT9" s="13">
         <v>105</v>
       </c>
       <c r="CU9" s="13">
         <v>104</v>
       </c>
       <c r="CV9" s="13">
         <v>105</v>
       </c>
       <c r="CW9" s="13">
         <v>104</v>
       </c>
-      <c r="HS9" s="13"/>
-[...8 lines deleted...]
-    <row r="10" spans="1:282" s="15" customFormat="1">
+    </row>
+    <row r="10" spans="1:286" s="15" customFormat="1">
       <c r="A10" s="14" t="s">
         <v>240</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>249</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>236</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>245</v>
       </c>
       <c r="F10" s="16"/>
       <c r="G10" s="16"/>
       <c r="H10" s="16"/>
       <c r="I10" s="16"/>
       <c r="J10" s="16"/>
       <c r="K10" s="16"/>
       <c r="L10" s="16"/>
       <c r="M10" s="16"/>
       <c r="N10" s="16"/>
       <c r="O10" s="16"/>
       <c r="P10" s="16"/>
       <c r="Q10" s="16"/>
       <c r="R10" s="16"/>
@@ -7131,172 +7151,184 @@
       </c>
       <c r="IA10" s="16">
         <v>12</v>
       </c>
       <c r="IB10" s="16">
         <v>12</v>
       </c>
       <c r="IC10" s="16">
         <v>14</v>
       </c>
       <c r="ID10" s="16">
         <v>14</v>
       </c>
       <c r="IE10" s="16">
         <v>15</v>
       </c>
       <c r="IF10" s="16">
         <v>18</v>
       </c>
       <c r="IG10" s="16">
         <v>19</v>
       </c>
       <c r="IH10" s="16">
         <v>19</v>
       </c>
-      <c r="II10" s="15">
+      <c r="II10" s="16">
         <v>21</v>
       </c>
-      <c r="IJ10" s="15">
+      <c r="IJ10" s="16">
         <v>23</v>
       </c>
-      <c r="IK10" s="15">
+      <c r="IK10" s="16">
         <v>25</v>
       </c>
       <c r="IL10" s="16">
         <v>26</v>
       </c>
       <c r="IM10" s="16">
         <v>25</v>
       </c>
       <c r="IN10" s="16">
         <v>25</v>
       </c>
       <c r="IO10" s="16">
         <v>27</v>
       </c>
       <c r="IP10" s="16">
         <v>27</v>
       </c>
-      <c r="IQ10" s="15">
+      <c r="IQ10" s="16">
         <v>27</v>
       </c>
-      <c r="IR10" s="15">
+      <c r="IR10" s="16">
         <v>27</v>
       </c>
-      <c r="IS10" s="15">
+      <c r="IS10" s="16">
         <v>25</v>
       </c>
-      <c r="IT10" s="15">
+      <c r="IT10" s="16">
         <v>25</v>
       </c>
       <c r="IU10" s="16">
         <v>24</v>
       </c>
-      <c r="IV10" s="15">
+      <c r="IV10" s="16">
         <v>22</v>
       </c>
-      <c r="IW10" s="15">
+      <c r="IW10" s="16">
         <v>22</v>
       </c>
-      <c r="IX10" s="15">
+      <c r="IX10" s="16">
         <v>21</v>
       </c>
-      <c r="IY10" s="15">
+      <c r="IY10" s="16">
         <v>20</v>
       </c>
-      <c r="IZ10" s="15">
+      <c r="IZ10" s="16">
         <v>20</v>
       </c>
-      <c r="JA10" s="15">
+      <c r="JA10" s="16">
         <v>20</v>
       </c>
-      <c r="JB10" s="15">
+      <c r="JB10" s="16">
         <v>20</v>
       </c>
-      <c r="JC10" s="15">
+      <c r="JC10" s="16">
         <v>19</v>
       </c>
-      <c r="JD10" s="15">
+      <c r="JD10" s="16">
         <v>17</v>
       </c>
-      <c r="JE10" s="15">
+      <c r="JE10" s="16">
         <v>17</v>
       </c>
-      <c r="JF10" s="15">
+      <c r="JF10" s="16">
         <v>19</v>
       </c>
-      <c r="JG10" s="15">
+      <c r="JG10" s="16">
         <v>19</v>
       </c>
-      <c r="JH10" s="15">
+      <c r="JH10" s="16">
         <v>19</v>
       </c>
-      <c r="JI10" s="15">
+      <c r="JI10" s="16">
         <v>21</v>
       </c>
-      <c r="JJ10" s="15">
+      <c r="JJ10" s="16">
         <v>21</v>
       </c>
       <c r="JK10" s="16">
         <v>21</v>
       </c>
       <c r="JL10" s="16">
         <v>22</v>
       </c>
-      <c r="JM10" s="15">
+      <c r="JM10" s="16">
         <v>22</v>
       </c>
-      <c r="JN10" s="15">
+      <c r="JN10" s="16">
         <v>23</v>
       </c>
-      <c r="JO10" s="15">
+      <c r="JO10" s="16">
         <v>23</v>
       </c>
-      <c r="JP10" s="15">
+      <c r="JP10" s="16">
         <v>25</v>
       </c>
-      <c r="JQ10" s="15">
+      <c r="JQ10" s="16">
         <v>25</v>
       </c>
-      <c r="JR10" s="15">
+      <c r="JR10" s="16">
         <v>24</v>
       </c>
-      <c r="JS10" s="15">
+      <c r="JS10" s="16">
         <v>22</v>
       </c>
-      <c r="JT10" s="15">
+      <c r="JT10" s="16">
         <v>22</v>
       </c>
-      <c r="JU10" s="15">
+      <c r="JU10" s="16">
         <v>22</v>
       </c>
-      <c r="JV10" s="15">
+      <c r="JV10" s="16">
         <v>23</v>
       </c>
-    </row>
-    <row r="11" spans="1:282">
+      <c r="JW10" s="16">
+        <v>23</v>
+      </c>
+      <c r="JX10" s="16">
+        <v>23</v>
+      </c>
+      <c r="JY10" s="16">
+        <v>23</v>
+      </c>
+      <c r="JZ10" s="15">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="11" spans="1:286">
       <c r="A11" s="14" t="s">
         <v>241</v>
       </c>
       <c r="B11" s="15" t="s">
         <v>250</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>236</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>245</v>
       </c>
       <c r="GW11" s="13">
         <v>65</v>
       </c>
       <c r="GX11" s="13">
         <v>64</v>
       </c>
       <c r="GY11" s="13">
         <v>65</v>
       </c>
       <c r="GZ11" s="13">
         <v>66</v>
       </c>
       <c r="HA11" s="13">
@@ -7379,172 +7411,184 @@
       </c>
       <c r="IA11" s="13">
         <v>63</v>
       </c>
       <c r="IB11" s="13">
         <v>62</v>
       </c>
       <c r="IC11" s="13">
         <v>63</v>
       </c>
       <c r="ID11" s="13">
         <v>62</v>
       </c>
       <c r="IE11" s="13">
         <v>62</v>
       </c>
       <c r="IF11" s="16">
         <v>62</v>
       </c>
       <c r="IG11" s="16">
         <v>64</v>
       </c>
       <c r="IH11" s="13">
         <v>62</v>
       </c>
-      <c r="II11" s="10">
+      <c r="II11" s="13">
         <v>66</v>
       </c>
-      <c r="IJ11" s="10">
+      <c r="IJ11" s="13">
         <v>67</v>
       </c>
-      <c r="IK11" s="10">
+      <c r="IK11" s="13">
         <v>65</v>
       </c>
       <c r="IL11" s="13">
         <v>65</v>
       </c>
       <c r="IM11" s="13">
         <v>65</v>
       </c>
       <c r="IN11" s="13">
         <v>64</v>
       </c>
       <c r="IO11" s="13">
         <v>64</v>
       </c>
       <c r="IP11" s="13">
         <v>63</v>
       </c>
-      <c r="IQ11" s="10">
+      <c r="IQ11" s="13">
         <v>60</v>
       </c>
-      <c r="IR11" s="10">
+      <c r="IR11" s="13">
         <v>59</v>
       </c>
-      <c r="IS11" s="10">
+      <c r="IS11" s="13">
         <v>55</v>
       </c>
-      <c r="IT11" s="10">
+      <c r="IT11" s="13">
         <v>54</v>
       </c>
       <c r="IU11" s="13">
         <v>53</v>
       </c>
-      <c r="IV11" s="10">
+      <c r="IV11" s="13">
         <v>51</v>
       </c>
-      <c r="IW11" s="10">
+      <c r="IW11" s="13">
         <v>51</v>
       </c>
-      <c r="IX11" s="10">
+      <c r="IX11" s="13">
         <v>54</v>
       </c>
-      <c r="IY11" s="10">
+      <c r="IY11" s="13">
         <v>54</v>
       </c>
-      <c r="IZ11" s="10">
+      <c r="IZ11" s="13">
         <v>52</v>
       </c>
-      <c r="JA11" s="10">
+      <c r="JA11" s="13">
         <v>52</v>
       </c>
       <c r="JB11" s="13" t="s">
         <v>273</v>
       </c>
-      <c r="JC11" s="10">
+      <c r="JC11" s="13">
         <v>57</v>
       </c>
-      <c r="JD11" s="10">
+      <c r="JD11" s="13">
         <v>57</v>
       </c>
-      <c r="JE11" s="10">
+      <c r="JE11" s="13">
         <v>54</v>
       </c>
-      <c r="JF11" s="10">
+      <c r="JF11" s="13">
         <v>54</v>
       </c>
-      <c r="JG11" s="10">
+      <c r="JG11" s="13">
         <v>54</v>
       </c>
-      <c r="JH11" s="10">
+      <c r="JH11" s="13">
         <v>55</v>
       </c>
-      <c r="JI11" s="10">
+      <c r="JI11" s="13">
         <v>54</v>
       </c>
-      <c r="JJ11" s="10">
+      <c r="JJ11" s="13">
         <v>56</v>
       </c>
       <c r="JK11" s="13">
         <v>55</v>
       </c>
       <c r="JL11" s="13">
         <v>55</v>
       </c>
-      <c r="JM11" s="10">
+      <c r="JM11" s="13">
         <v>54</v>
       </c>
-      <c r="JN11" s="10">
+      <c r="JN11" s="13">
         <v>54</v>
       </c>
-      <c r="JO11" s="10">
+      <c r="JO11" s="13">
         <v>54</v>
       </c>
-      <c r="JP11" s="10">
+      <c r="JP11" s="13">
         <v>54</v>
       </c>
-      <c r="JQ11" s="10">
+      <c r="JQ11" s="13">
         <v>56</v>
       </c>
-      <c r="JR11" s="10">
+      <c r="JR11" s="13">
         <v>57</v>
       </c>
-      <c r="JS11" s="10">
+      <c r="JS11" s="13">
         <v>56</v>
       </c>
-      <c r="JT11" s="10">
+      <c r="JT11" s="13">
         <v>56</v>
       </c>
-      <c r="JU11" s="10">
+      <c r="JU11" s="13">
         <v>56</v>
       </c>
-      <c r="JV11" s="10">
+      <c r="JV11" s="13">
         <v>57</v>
       </c>
-    </row>
-    <row r="12" spans="1:282">
+      <c r="JW11" s="13">
+        <v>59</v>
+      </c>
+      <c r="JX11" s="13">
+        <v>59</v>
+      </c>
+      <c r="JY11" s="13">
+        <v>59</v>
+      </c>
+      <c r="JZ11" s="10">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="12" spans="1:286">
       <c r="A12" s="14" t="s">
         <v>242</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>251</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>236</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>245</v>
       </c>
       <c r="GW12" s="13">
         <v>60</v>
       </c>
       <c r="GX12" s="13">
         <v>63</v>
       </c>
       <c r="GY12" s="13">
         <v>63</v>
       </c>
       <c r="GZ12" s="13">
         <v>65</v>
       </c>
       <c r="HA12" s="13">
@@ -7627,172 +7671,184 @@
       </c>
       <c r="IA12" s="13">
         <v>61</v>
       </c>
       <c r="IB12" s="13">
         <v>57</v>
       </c>
       <c r="IC12" s="13">
         <v>58</v>
       </c>
       <c r="ID12" s="13">
         <v>58</v>
       </c>
       <c r="IE12" s="13">
         <v>58</v>
       </c>
       <c r="IF12" s="16">
         <v>58</v>
       </c>
       <c r="IG12" s="16">
         <v>58</v>
       </c>
       <c r="IH12" s="13">
         <v>59</v>
       </c>
-      <c r="II12" s="10">
+      <c r="II12" s="13">
         <v>60</v>
       </c>
-      <c r="IJ12" s="10">
+      <c r="IJ12" s="13">
         <v>60</v>
       </c>
-      <c r="IK12" s="10">
+      <c r="IK12" s="13">
         <v>60</v>
       </c>
       <c r="IL12" s="13">
         <v>61</v>
       </c>
       <c r="IM12" s="13">
         <v>63</v>
       </c>
       <c r="IN12" s="13">
         <v>63</v>
       </c>
       <c r="IO12" s="13">
         <v>60</v>
       </c>
       <c r="IP12" s="13">
         <v>60</v>
       </c>
-      <c r="IQ12" s="10">
+      <c r="IQ12" s="13">
         <v>60</v>
       </c>
-      <c r="IR12" s="10">
+      <c r="IR12" s="13">
         <v>58</v>
       </c>
-      <c r="IS12" s="10">
+      <c r="IS12" s="13">
         <v>56</v>
       </c>
-      <c r="IT12" s="10">
+      <c r="IT12" s="13">
         <v>57</v>
       </c>
       <c r="IU12" s="13">
         <v>56</v>
       </c>
-      <c r="IV12" s="10">
+      <c r="IV12" s="13">
         <v>56</v>
       </c>
-      <c r="IW12" s="10">
+      <c r="IW12" s="13">
         <v>56</v>
       </c>
-      <c r="IX12" s="10">
+      <c r="IX12" s="13">
         <v>41</v>
       </c>
-      <c r="IY12" s="10">
+      <c r="IY12" s="13">
         <v>41</v>
       </c>
-      <c r="IZ12" s="10">
+      <c r="IZ12" s="13">
         <v>47</v>
       </c>
-      <c r="JA12" s="10">
+      <c r="JA12" s="13">
         <v>47</v>
       </c>
       <c r="JB12" s="13" t="s">
         <v>273</v>
       </c>
-      <c r="JC12" s="10">
+      <c r="JC12" s="13">
         <v>47</v>
       </c>
-      <c r="JD12" s="10">
+      <c r="JD12" s="13">
         <v>47</v>
       </c>
-      <c r="JE12" s="10">
+      <c r="JE12" s="13">
         <v>48</v>
       </c>
-      <c r="JF12" s="10">
+      <c r="JF12" s="13">
         <v>48</v>
       </c>
-      <c r="JG12" s="10">
+      <c r="JG12" s="13">
         <v>48</v>
       </c>
-      <c r="JH12" s="10">
+      <c r="JH12" s="13">
         <v>48</v>
       </c>
-      <c r="JI12" s="10">
+      <c r="JI12" s="13">
         <v>46</v>
       </c>
-      <c r="JJ12" s="10">
+      <c r="JJ12" s="13">
         <v>46</v>
       </c>
       <c r="JK12" s="13">
         <v>41</v>
       </c>
       <c r="JL12" s="13">
         <v>42</v>
       </c>
-      <c r="JM12" s="10">
+      <c r="JM12" s="13">
         <v>39</v>
       </c>
-      <c r="JN12" s="10">
+      <c r="JN12" s="13">
         <v>35</v>
       </c>
-      <c r="JO12" s="10">
+      <c r="JO12" s="13">
         <v>35</v>
       </c>
-      <c r="JP12" s="10">
+      <c r="JP12" s="13">
         <v>36</v>
       </c>
-      <c r="JQ12" s="10">
+      <c r="JQ12" s="13">
         <v>37</v>
       </c>
-      <c r="JR12" s="10">
+      <c r="JR12" s="13">
         <v>35</v>
       </c>
-      <c r="JS12" s="10">
+      <c r="JS12" s="13">
         <v>37</v>
       </c>
-      <c r="JT12" s="10">
+      <c r="JT12" s="13">
         <v>37</v>
       </c>
-      <c r="JU12" s="10">
+      <c r="JU12" s="13">
         <v>36</v>
       </c>
-      <c r="JV12" s="10">
+      <c r="JV12" s="13">
         <v>37</v>
       </c>
-    </row>
-    <row r="13" spans="1:282">
+      <c r="JW12" s="13">
+        <v>38</v>
+      </c>
+      <c r="JX12" s="13">
+        <v>42</v>
+      </c>
+      <c r="JY12" s="13">
+        <v>42</v>
+      </c>
+      <c r="JZ12" s="10">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="13" spans="1:286">
       <c r="A13" s="18" t="s">
         <v>243</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>246</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>236</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>245</v>
       </c>
       <c r="GW13" s="13">
         <v>9</v>
       </c>
       <c r="GX13" s="13">
         <v>11</v>
       </c>
       <c r="GY13" s="13">
         <v>12</v>
       </c>
       <c r="GZ13" s="13">
         <v>13</v>
       </c>
       <c r="HA13" s="13">
@@ -7875,172 +7931,184 @@
       </c>
       <c r="IA13" s="13">
         <v>27</v>
       </c>
       <c r="IB13" s="13">
         <v>30</v>
       </c>
       <c r="IC13" s="13">
         <v>30</v>
       </c>
       <c r="ID13" s="13">
         <v>29</v>
       </c>
       <c r="IE13" s="13">
         <v>31</v>
       </c>
       <c r="IF13" s="16">
         <v>30</v>
       </c>
       <c r="IG13" s="16">
         <v>32</v>
       </c>
       <c r="IH13" s="13">
         <v>29</v>
       </c>
-      <c r="II13" s="10">
+      <c r="II13" s="13">
         <v>30</v>
       </c>
-      <c r="IJ13" s="10">
+      <c r="IJ13" s="13">
         <v>32</v>
       </c>
-      <c r="IK13" s="10">
+      <c r="IK13" s="13">
         <v>32</v>
       </c>
       <c r="IL13" s="13">
         <v>32</v>
       </c>
       <c r="IM13" s="13">
         <v>32</v>
       </c>
       <c r="IN13" s="13">
         <v>32</v>
       </c>
       <c r="IO13" s="13">
         <v>32</v>
       </c>
       <c r="IP13" s="13">
         <v>32</v>
       </c>
-      <c r="IQ13" s="10">
+      <c r="IQ13" s="13">
         <v>35</v>
       </c>
-      <c r="IR13" s="10">
+      <c r="IR13" s="13">
         <v>36</v>
       </c>
-      <c r="IS13" s="10">
+      <c r="IS13" s="13">
         <v>33</v>
       </c>
-      <c r="IT13" s="10">
+      <c r="IT13" s="13">
         <v>33</v>
       </c>
       <c r="IU13" s="13">
         <v>32</v>
       </c>
-      <c r="IV13" s="10">
+      <c r="IV13" s="13">
         <v>31</v>
       </c>
-      <c r="IW13" s="10">
+      <c r="IW13" s="13">
         <v>31</v>
       </c>
-      <c r="IX13" s="10">
+      <c r="IX13" s="13">
         <v>33</v>
       </c>
-      <c r="IY13" s="10">
+      <c r="IY13" s="13">
         <v>33</v>
       </c>
-      <c r="IZ13" s="10">
+      <c r="IZ13" s="13">
         <v>27</v>
       </c>
-      <c r="JA13" s="10">
+      <c r="JA13" s="13">
         <v>33</v>
       </c>
       <c r="JB13" s="13" t="s">
         <v>273</v>
       </c>
-      <c r="JC13" s="10">
+      <c r="JC13" s="13">
         <v>30</v>
       </c>
-      <c r="JD13" s="10">
+      <c r="JD13" s="13">
         <v>30</v>
       </c>
-      <c r="JE13" s="10">
+      <c r="JE13" s="13">
         <v>32</v>
       </c>
-      <c r="JF13" s="10">
+      <c r="JF13" s="13">
         <v>32</v>
       </c>
-      <c r="JG13" s="10">
+      <c r="JG13" s="13">
         <v>32</v>
       </c>
-      <c r="JH13" s="10">
+      <c r="JH13" s="13">
         <v>30</v>
       </c>
-      <c r="JI13" s="10">
+      <c r="JI13" s="13">
         <v>32</v>
       </c>
-      <c r="JJ13" s="10">
+      <c r="JJ13" s="13">
         <v>31</v>
       </c>
       <c r="JK13" s="13">
         <v>34</v>
       </c>
       <c r="JL13" s="13">
         <v>35</v>
       </c>
-      <c r="JM13" s="10">
+      <c r="JM13" s="13">
         <v>36</v>
       </c>
-      <c r="JN13" s="10">
+      <c r="JN13" s="13">
         <v>39</v>
       </c>
-      <c r="JO13" s="10">
+      <c r="JO13" s="13">
         <v>40</v>
       </c>
-      <c r="JP13" s="10">
+      <c r="JP13" s="13">
         <v>40</v>
       </c>
-      <c r="JQ13" s="10">
+      <c r="JQ13" s="13">
         <v>39</v>
       </c>
-      <c r="JR13" s="10">
+      <c r="JR13" s="13">
         <v>41</v>
       </c>
-      <c r="JS13" s="10">
+      <c r="JS13" s="13">
         <v>42</v>
       </c>
-      <c r="JT13" s="10">
+      <c r="JT13" s="13">
         <v>43</v>
       </c>
-      <c r="JU13" s="10">
+      <c r="JU13" s="13">
         <v>43</v>
       </c>
-      <c r="JV13" s="10">
+      <c r="JV13" s="13">
         <v>41</v>
       </c>
-    </row>
-    <row r="14" spans="1:282">
+      <c r="JW13" s="13">
+        <v>43</v>
+      </c>
+      <c r="JX13" s="13">
+        <v>44</v>
+      </c>
+      <c r="JY13" s="13">
+        <v>44</v>
+      </c>
+      <c r="JZ13" s="10">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="14" spans="1:286">
       <c r="A14" s="18" t="s">
         <v>244</v>
       </c>
       <c r="B14" s="15" t="s">
         <v>247</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>236</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>245</v>
       </c>
       <c r="GW14" s="13">
         <v>25</v>
       </c>
       <c r="GX14" s="13">
         <v>27</v>
       </c>
       <c r="GY14" s="13">
         <v>28</v>
       </c>
       <c r="GZ14" s="13">
         <v>28</v>
       </c>
       <c r="HA14" s="13">
@@ -8123,262 +8191,261 @@
       </c>
       <c r="IA14" s="13">
         <v>39</v>
       </c>
       <c r="IB14" s="13">
         <v>40</v>
       </c>
       <c r="IC14" s="13">
         <v>42</v>
       </c>
       <c r="ID14" s="13">
         <v>43</v>
       </c>
       <c r="IE14" s="13">
         <v>46</v>
       </c>
       <c r="IF14" s="16">
         <v>46</v>
       </c>
       <c r="IG14" s="16">
         <v>44</v>
       </c>
       <c r="IH14" s="13">
         <v>48</v>
       </c>
-      <c r="II14" s="10">
+      <c r="II14" s="13">
         <v>48</v>
       </c>
-      <c r="IJ14" s="10">
+      <c r="IJ14" s="13">
         <v>48</v>
       </c>
-      <c r="IK14" s="10">
+      <c r="IK14" s="13">
         <v>50</v>
       </c>
       <c r="IL14" s="13">
         <v>51</v>
       </c>
       <c r="IM14" s="13">
         <v>51</v>
       </c>
       <c r="IN14" s="13">
         <v>54</v>
       </c>
       <c r="IO14" s="13">
         <v>55</v>
       </c>
       <c r="IP14" s="13">
         <v>54</v>
       </c>
-      <c r="IQ14" s="10">
+      <c r="IQ14" s="13">
         <v>48</v>
       </c>
-      <c r="IR14" s="10">
+      <c r="IR14" s="13">
         <v>46</v>
       </c>
-      <c r="IS14" s="10">
+      <c r="IS14" s="13">
         <v>44</v>
       </c>
-      <c r="IT14" s="10">
+      <c r="IT14" s="13">
         <v>44</v>
       </c>
       <c r="IU14" s="13">
         <v>43</v>
       </c>
-      <c r="IV14" s="10">
+      <c r="IV14" s="13">
         <v>42</v>
       </c>
-      <c r="IW14" s="10">
+      <c r="IW14" s="13">
         <v>43</v>
       </c>
-      <c r="IX14" s="10">
+      <c r="IX14" s="13">
         <v>38</v>
       </c>
-      <c r="IY14" s="10">
+      <c r="IY14" s="13">
         <v>38</v>
       </c>
-      <c r="IZ14" s="10">
+      <c r="IZ14" s="13">
         <v>39</v>
       </c>
-      <c r="JA14" s="10">
+      <c r="JA14" s="13">
         <v>39</v>
       </c>
       <c r="JB14" s="13" t="s">
         <v>273</v>
       </c>
-      <c r="JC14" s="10">
+      <c r="JC14" s="13">
         <v>38</v>
       </c>
-      <c r="JD14" s="10">
+      <c r="JD14" s="13">
         <v>39</v>
       </c>
-      <c r="JE14" s="10">
+      <c r="JE14" s="13">
         <v>41</v>
       </c>
-      <c r="JF14" s="10">
+      <c r="JF14" s="13">
         <v>41</v>
       </c>
-      <c r="JG14" s="10">
+      <c r="JG14" s="13">
         <v>38</v>
       </c>
-      <c r="JH14" s="10">
+      <c r="JH14" s="13">
         <v>37</v>
       </c>
-      <c r="JI14" s="10">
+      <c r="JI14" s="13">
         <v>38</v>
       </c>
-      <c r="JJ14" s="10">
+      <c r="JJ14" s="13">
         <v>36</v>
       </c>
       <c r="JK14" s="13">
         <v>34</v>
       </c>
       <c r="JL14" s="13">
         <v>35</v>
       </c>
-      <c r="JM14" s="10">
+      <c r="JM14" s="13">
         <v>42</v>
       </c>
-      <c r="JN14" s="10">
+      <c r="JN14" s="13">
         <v>43</v>
       </c>
-      <c r="JO14" s="10">
+      <c r="JO14" s="13">
         <v>43</v>
       </c>
-      <c r="JP14" s="10">
+      <c r="JP14" s="13">
         <v>43</v>
       </c>
-      <c r="JQ14" s="10">
+      <c r="JQ14" s="13">
         <v>43</v>
       </c>
-      <c r="JR14" s="10">
+      <c r="JR14" s="13">
         <v>44</v>
       </c>
-      <c r="JS14" s="10">
+      <c r="JS14" s="13">
         <v>44</v>
       </c>
-      <c r="JT14" s="10">
+      <c r="JT14" s="13">
         <v>43</v>
       </c>
-      <c r="JU14" s="10">
+      <c r="JU14" s="13">
         <v>43</v>
       </c>
-      <c r="JV14" s="10">
+      <c r="JV14" s="13">
         <v>44</v>
       </c>
-    </row>
-[...17 lines deleted...]
-    <row r="24" spans="1:239">
+      <c r="JW14" s="13">
+        <v>44</v>
+      </c>
+      <c r="JX14" s="13">
+        <v>45</v>
+      </c>
+      <c r="JY14" s="13">
+        <v>43</v>
+      </c>
+      <c r="JZ14" s="10">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
       <c r="A24" s="6"/>
       <c r="B24" s="6"/>
     </row>
-    <row r="25" spans="1:239">
+    <row r="25" spans="1:2">
       <c r="A25" s="6"/>
       <c r="B25" s="6"/>
     </row>
-    <row r="26" spans="1:239">
+    <row r="26" spans="1:2">
       <c r="A26" s="6"/>
       <c r="B26" s="6"/>
     </row>
-    <row r="27" spans="1:239">
+    <row r="27" spans="1:2">
       <c r="A27" s="6"/>
       <c r="B27" s="6"/>
     </row>
-    <row r="28" spans="1:239">
+    <row r="28" spans="1:2">
       <c r="A28" s="6"/>
       <c r="B28" s="6"/>
     </row>
-    <row r="29" spans="1:239">
+    <row r="29" spans="1:2">
       <c r="A29" s="6"/>
       <c r="B29" s="6"/>
     </row>
-    <row r="30" spans="1:239">
+    <row r="30" spans="1:2">
       <c r="A30" s="6"/>
       <c r="B30" s="6"/>
     </row>
-    <row r="31" spans="1:239">
+    <row r="31" spans="1:2">
       <c r="A31" s="6"/>
       <c r="B31" s="6"/>
     </row>
-    <row r="32" spans="1:239">
+    <row r="32" spans="1:2">
       <c r="A32" s="6"/>
       <c r="B32" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FA7CC9C01A01214D806DA3AF257C230A" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9356f25f0898e190126f25044d1ea66b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c64490b4aec6201516c3a874156f37b2">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
@@ -8448,97 +8515,93 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA0947CE-1837-43BE-BDD4-1941953B1382}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92125F4B-83FE-4925-8B03-2575EFB1671A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA0947CE-1837-43BE-BDD4-1941953B1382}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CD0181C-6B48-43BA-BF0E-54F9EA77C0E2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C1254A3-DC5F-46BF-A723-E2E9E9B8339B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>