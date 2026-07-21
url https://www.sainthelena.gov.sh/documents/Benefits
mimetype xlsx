--- v2 (2026-06-30)
+++ v3 (2026-07-21)
@@ -12,65 +12,65 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="B:\Corporate Services\Corporate Policy &amp; Planning\Statistics\Databanks\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9384"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9264"/>
   </bookViews>
   <sheets>
     <sheet name="About" sheetId="49" r:id="rId1"/>
     <sheet name="Month" sheetId="46" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="About">Month!$A$2:$E$9</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="413" uniqueCount="332">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="415" uniqueCount="333">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>A new Basic Island Pension scheme was introduced in April 2011</t>
   </si>
   <si>
     <t>Receiving Social Security Benefits, pre-2011</t>
   </si>
   <si>
     <t>Receiving Basic Island Pension (BIP)</t>
   </si>
   <si>
     <t>Receiving Disability Allowance</t>
   </si>
   <si>
@@ -1022,51 +1022,54 @@
   <si>
     <t>2025, 10</t>
   </si>
   <si>
     <t>2025, 11</t>
   </si>
   <si>
     <t>2025, 12</t>
   </si>
   <si>
     <t>2026, 01</t>
   </si>
   <si>
     <t>2026, 02</t>
   </si>
   <si>
     <t>2026, 03</t>
   </si>
   <si>
     <t>2026, 04</t>
   </si>
   <si>
     <t>2026, 05</t>
   </si>
   <si>
-    <t>This file was last updated on June 12, 2026.</t>
+    <t>2026, 06</t>
+  </si>
+  <si>
+    <t>This file was last updated on July 17, 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_)_£_ ;_ * \(#,##0.00\)_£_ ;_ * &quot;-&quot;??_)_£_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="38">
     <font>
       <sz val="12"/>
       <name val="Arial MT"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -2357,51 +2360,51 @@
   <dimension ref="A1:G111"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="121.08984375" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="121.08984375" style="2"/>
     <col min="2" max="16384" width="121.08984375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="100.8">
       <c r="A1" s="8" t="s">
         <v>310</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="7"/>
       <c r="G1" s="5"/>
     </row>
     <row r="2" spans="1:7" ht="30.75" customHeight="1">
       <c r="A2" s="1" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="6" t="s">
         <v>221</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
@@ -3046,76 +3049,77 @@
       <c r="B109" s="3"/>
       <c r="C109" s="3"/>
       <c r="D109" s="3"/>
       <c r="E109" s="3"/>
     </row>
     <row r="110" spans="2:5">
       <c r="B110" s="3"/>
       <c r="C110" s="3"/>
       <c r="D110" s="3"/>
       <c r="E110" s="3"/>
     </row>
     <row r="111" spans="2:5">
       <c r="B111" s="3"/>
       <c r="C111" s="3"/>
       <c r="D111" s="3"/>
       <c r="E111" s="3"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:JZ32"/>
+  <dimension ref="A1:KA32"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="1" topLeftCell="JM2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="1" topLeftCell="JP2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="JZ15" sqref="JZ15"/>
+      <selection pane="bottomRight" activeCell="KA1" sqref="KA1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="20.453125" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="23.6328125" style="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="41.6328125" style="10" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="20.36328125" style="10" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="30.453125" style="10" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="97.26953125" style="10" bestFit="1" customWidth="1"/>
     <col min="6" max="239" width="6.90625" style="13" customWidth="1"/>
     <col min="240" max="241" width="6.90625" style="16" customWidth="1"/>
     <col min="242" max="285" width="6.90625" style="13" customWidth="1"/>
     <col min="286" max="286" width="6.54296875" style="10" bestFit="1" customWidth="1"/>
-    <col min="287" max="315" width="6.1796875" style="10" customWidth="1"/>
+    <col min="287" max="287" width="6.54296875" style="10" customWidth="1"/>
+    <col min="288" max="315" width="6.1796875" style="10" customWidth="1"/>
     <col min="316" max="325" width="5.453125" style="10" customWidth="1"/>
     <col min="326" max="16384" width="20.453125" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:286" s="9" customFormat="1">
+    <row r="1" spans="1:287" s="9" customFormat="1">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="11" t="s">
         <v>193</v>
       </c>
       <c r="C1" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="11" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="12" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="12" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I1" s="12" t="s">
@@ -3930,52 +3934,55 @@
       </c>
       <c r="JS1" s="12" t="s">
         <v>323</v>
       </c>
       <c r="JT1" s="12" t="s">
         <v>324</v>
       </c>
       <c r="JU1" s="12" t="s">
         <v>325</v>
       </c>
       <c r="JV1" s="12" t="s">
         <v>326</v>
       </c>
       <c r="JW1" s="12" t="s">
         <v>327</v>
       </c>
       <c r="JX1" s="12" t="s">
         <v>328</v>
       </c>
       <c r="JY1" s="12" t="s">
         <v>329</v>
       </c>
       <c r="JZ1" s="12" t="s">
         <v>330</v>
       </c>
-    </row>
-    <row r="2" spans="1:286">
+      <c r="KA1" s="12" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="2" spans="1:287">
       <c r="A2" s="17" t="s">
         <v>201</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>213</v>
       </c>
       <c r="C2" s="10" t="s">
         <v>194</v>
       </c>
       <c r="D2" s="10" t="s">
         <v>196</v>
       </c>
       <c r="E2" s="10" t="s">
         <v>200</v>
       </c>
       <c r="F2" s="13">
         <v>78</v>
       </c>
       <c r="G2" s="13">
         <v>67</v>
       </c>
       <c r="H2" s="13">
         <v>74</v>
       </c>
       <c r="I2" s="13">
@@ -4236,51 +4243,51 @@
       <c r="CP2" s="13">
         <v>31</v>
       </c>
       <c r="CQ2" s="13">
         <v>33</v>
       </c>
       <c r="CR2" s="13">
         <v>35</v>
       </c>
       <c r="CS2" s="13">
         <v>39</v>
       </c>
       <c r="CT2" s="13">
         <v>52</v>
       </c>
       <c r="CU2" s="13">
         <v>34</v>
       </c>
       <c r="CV2" s="13">
         <v>36</v>
       </c>
       <c r="CW2" s="13">
         <v>30</v>
       </c>
     </row>
-    <row r="3" spans="1:286">
+    <row r="3" spans="1:287">
       <c r="A3" s="17" t="s">
         <v>202</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="10" t="s">
         <v>194</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>196</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>197</v>
       </c>
       <c r="F3" s="13">
         <v>652</v>
       </c>
       <c r="G3" s="13">
         <v>645</v>
       </c>
       <c r="H3" s="13">
         <v>648</v>
       </c>
       <c r="I3" s="13">
@@ -4541,51 +4548,51 @@
       <c r="CP3" s="13">
         <v>742</v>
       </c>
       <c r="CQ3" s="13">
         <v>749</v>
       </c>
       <c r="CR3" s="13">
         <v>750</v>
       </c>
       <c r="CS3" s="13">
         <v>741</v>
       </c>
       <c r="CT3" s="13">
         <v>743</v>
       </c>
       <c r="CU3" s="13">
         <v>735</v>
       </c>
       <c r="CV3" s="13">
         <v>729</v>
       </c>
       <c r="CW3" s="13">
         <v>729</v>
       </c>
     </row>
-    <row r="4" spans="1:286">
+    <row r="4" spans="1:287">
       <c r="A4" s="17" t="s">
         <v>203</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>211</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>194</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>196</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>199</v>
       </c>
       <c r="F4" s="13">
         <v>167</v>
       </c>
       <c r="G4" s="13">
         <v>174</v>
       </c>
       <c r="H4" s="13">
         <v>176</v>
       </c>
       <c r="I4" s="13">
@@ -4846,51 +4853,51 @@
       <c r="CP4" s="13">
         <v>20</v>
       </c>
       <c r="CQ4" s="13">
         <v>20</v>
       </c>
       <c r="CR4" s="13">
         <v>20</v>
       </c>
       <c r="CS4" s="13">
         <v>19</v>
       </c>
       <c r="CT4" s="13">
         <v>21</v>
       </c>
       <c r="CU4" s="13">
         <v>19</v>
       </c>
       <c r="CV4" s="13">
         <v>14</v>
       </c>
       <c r="CW4" s="13">
         <v>15</v>
       </c>
     </row>
-    <row r="5" spans="1:286">
+    <row r="5" spans="1:287">
       <c r="A5" s="17" t="s">
         <v>204</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>208</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>195</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>196</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>198</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>210</v>
       </c>
       <c r="EB5" s="13">
         <v>183</v>
       </c>
       <c r="EC5" s="13">
         <v>189</v>
       </c>
       <c r="ED5" s="13">
@@ -5330,52 +5337,55 @@
       </c>
       <c r="JS5" s="13">
         <v>280</v>
       </c>
       <c r="JT5" s="13">
         <v>277</v>
       </c>
       <c r="JU5" s="13">
         <v>276</v>
       </c>
       <c r="JV5" s="13">
         <v>274</v>
       </c>
       <c r="JW5" s="13">
         <v>264</v>
       </c>
       <c r="JX5" s="13">
         <v>263</v>
       </c>
       <c r="JY5" s="13">
         <v>255</v>
       </c>
       <c r="JZ5" s="10">
         <v>262</v>
       </c>
-    </row>
-    <row r="6" spans="1:286">
+      <c r="KA5" s="10">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="6" spans="1:287">
       <c r="A6" s="17" t="s">
         <v>205</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>194</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>196</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>210</v>
       </c>
       <c r="DJ6" s="13">
         <v>578</v>
       </c>
       <c r="DK6" s="13">
         <v>599</v>
       </c>
       <c r="DL6" s="13">
@@ -5860,52 +5870,55 @@
       </c>
       <c r="JS6" s="13">
         <v>899</v>
       </c>
       <c r="JT6" s="13">
         <v>903</v>
       </c>
       <c r="JU6" s="13">
         <v>902</v>
       </c>
       <c r="JV6" s="13">
         <v>902</v>
       </c>
       <c r="JW6" s="13">
         <v>900</v>
       </c>
       <c r="JX6" s="13">
         <v>903</v>
       </c>
       <c r="JY6" s="13">
         <v>905</v>
       </c>
       <c r="JZ6" s="10">
         <v>908</v>
       </c>
-    </row>
-    <row r="7" spans="1:286">
+      <c r="KA6" s="10">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="7" spans="1:287">
       <c r="A7" s="17" t="s">
         <v>206</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>212</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>194</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>196</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>200</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>210</v>
       </c>
       <c r="EB7" s="13">
         <v>8</v>
       </c>
       <c r="EC7" s="13">
         <v>12</v>
       </c>
       <c r="ED7" s="13">
@@ -6345,52 +6358,55 @@
       </c>
       <c r="JS7" s="13" t="s">
         <v>273</v>
       </c>
       <c r="JT7" s="13" t="s">
         <v>273</v>
       </c>
       <c r="JU7" s="13" t="s">
         <v>273</v>
       </c>
       <c r="JV7" s="13" t="s">
         <v>273</v>
       </c>
       <c r="JW7" s="13" t="s">
         <v>273</v>
       </c>
       <c r="JX7" s="13" t="s">
         <v>273</v>
       </c>
       <c r="JY7" s="13" t="s">
         <v>273</v>
       </c>
       <c r="JZ7" s="13" t="s">
         <v>273</v>
       </c>
-    </row>
-    <row r="8" spans="1:286">
+      <c r="KA7" s="13" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="8" spans="1:287">
       <c r="A8" s="19" t="s">
         <v>276</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>274</v>
       </c>
       <c r="HW8" s="13">
         <v>35</v>
       </c>
       <c r="HX8" s="13">
         <v>31</v>
       </c>
       <c r="HY8" s="13">
         <v>23</v>
       </c>
       <c r="HZ8" s="13">
         <v>16</v>
       </c>
       <c r="IA8" s="13">
         <v>26</v>
       </c>
       <c r="IB8" s="13">
         <v>28</v>
       </c>
       <c r="IC8" s="13">
@@ -6521,52 +6537,55 @@
       </c>
       <c r="JS8" s="13">
         <v>41</v>
       </c>
       <c r="JT8" s="13">
         <v>43</v>
       </c>
       <c r="JU8" s="13">
         <v>46</v>
       </c>
       <c r="JV8" s="13">
         <v>41</v>
       </c>
       <c r="JW8" s="13">
         <v>36</v>
       </c>
       <c r="JX8" s="13">
         <v>31</v>
       </c>
       <c r="JY8" s="13">
         <v>36</v>
       </c>
       <c r="JZ8" s="10">
         <v>35</v>
       </c>
-    </row>
-    <row r="9" spans="1:286">
+      <c r="KA8" s="10">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="1:287">
       <c r="A9" s="17" t="s">
         <v>207</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>194</v>
       </c>
       <c r="D9" s="10" t="s">
         <v>196</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>209</v>
       </c>
       <c r="F9" s="13">
         <v>68</v>
       </c>
       <c r="G9" s="13">
         <v>70</v>
       </c>
       <c r="H9" s="13">
         <v>70</v>
       </c>
       <c r="I9" s="13">
@@ -6827,51 +6846,51 @@
       <c r="CP9" s="13">
         <v>99</v>
       </c>
       <c r="CQ9" s="13">
         <v>102</v>
       </c>
       <c r="CR9" s="13">
         <v>104</v>
       </c>
       <c r="CS9" s="13">
         <v>103</v>
       </c>
       <c r="CT9" s="13">
         <v>105</v>
       </c>
       <c r="CU9" s="13">
         <v>104</v>
       </c>
       <c r="CV9" s="13">
         <v>105</v>
       </c>
       <c r="CW9" s="13">
         <v>104</v>
       </c>
     </row>
-    <row r="10" spans="1:286" s="15" customFormat="1">
+    <row r="10" spans="1:287" s="15" customFormat="1">
       <c r="A10" s="14" t="s">
         <v>240</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>249</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>236</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>245</v>
       </c>
       <c r="F10" s="16"/>
       <c r="G10" s="16"/>
       <c r="H10" s="16"/>
       <c r="I10" s="16"/>
       <c r="J10" s="16"/>
       <c r="K10" s="16"/>
       <c r="L10" s="16"/>
       <c r="M10" s="16"/>
       <c r="N10" s="16"/>
       <c r="O10" s="16"/>
       <c r="P10" s="16"/>
       <c r="Q10" s="16"/>
       <c r="R10" s="16"/>
@@ -7283,52 +7302,55 @@
       </c>
       <c r="JS10" s="16">
         <v>22</v>
       </c>
       <c r="JT10" s="16">
         <v>22</v>
       </c>
       <c r="JU10" s="16">
         <v>22</v>
       </c>
       <c r="JV10" s="16">
         <v>23</v>
       </c>
       <c r="JW10" s="16">
         <v>23</v>
       </c>
       <c r="JX10" s="16">
         <v>23</v>
       </c>
       <c r="JY10" s="16">
         <v>23</v>
       </c>
       <c r="JZ10" s="15">
         <v>23</v>
       </c>
-    </row>
-    <row r="11" spans="1:286">
+      <c r="KA10" s="15">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11" spans="1:287">
       <c r="A11" s="14" t="s">
         <v>241</v>
       </c>
       <c r="B11" s="15" t="s">
         <v>250</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>236</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>245</v>
       </c>
       <c r="GW11" s="13">
         <v>65</v>
       </c>
       <c r="GX11" s="13">
         <v>64</v>
       </c>
       <c r="GY11" s="13">
         <v>65</v>
       </c>
       <c r="GZ11" s="13">
         <v>66</v>
       </c>
       <c r="HA11" s="13">
@@ -7543,52 +7565,55 @@
       </c>
       <c r="JS11" s="13">
         <v>56</v>
       </c>
       <c r="JT11" s="13">
         <v>56</v>
       </c>
       <c r="JU11" s="13">
         <v>56</v>
       </c>
       <c r="JV11" s="13">
         <v>57</v>
       </c>
       <c r="JW11" s="13">
         <v>59</v>
       </c>
       <c r="JX11" s="13">
         <v>59</v>
       </c>
       <c r="JY11" s="13">
         <v>59</v>
       </c>
       <c r="JZ11" s="10">
         <v>59</v>
       </c>
-    </row>
-    <row r="12" spans="1:286">
+      <c r="KA11" s="10">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="12" spans="1:287">
       <c r="A12" s="14" t="s">
         <v>242</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>251</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>236</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>245</v>
       </c>
       <c r="GW12" s="13">
         <v>60</v>
       </c>
       <c r="GX12" s="13">
         <v>63</v>
       </c>
       <c r="GY12" s="13">
         <v>63</v>
       </c>
       <c r="GZ12" s="13">
         <v>65</v>
       </c>
       <c r="HA12" s="13">
@@ -7803,52 +7828,55 @@
       </c>
       <c r="JS12" s="13">
         <v>37</v>
       </c>
       <c r="JT12" s="13">
         <v>37</v>
       </c>
       <c r="JU12" s="13">
         <v>36</v>
       </c>
       <c r="JV12" s="13">
         <v>37</v>
       </c>
       <c r="JW12" s="13">
         <v>38</v>
       </c>
       <c r="JX12" s="13">
         <v>42</v>
       </c>
       <c r="JY12" s="13">
         <v>42</v>
       </c>
       <c r="JZ12" s="10">
         <v>43</v>
       </c>
-    </row>
-    <row r="13" spans="1:286">
+      <c r="KA12" s="10">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="13" spans="1:287">
       <c r="A13" s="18" t="s">
         <v>243</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>246</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>236</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>245</v>
       </c>
       <c r="GW13" s="13">
         <v>9</v>
       </c>
       <c r="GX13" s="13">
         <v>11</v>
       </c>
       <c r="GY13" s="13">
         <v>12</v>
       </c>
       <c r="GZ13" s="13">
         <v>13</v>
       </c>
       <c r="HA13" s="13">
@@ -8063,52 +8091,55 @@
       </c>
       <c r="JS13" s="13">
         <v>42</v>
       </c>
       <c r="JT13" s="13">
         <v>43</v>
       </c>
       <c r="JU13" s="13">
         <v>43</v>
       </c>
       <c r="JV13" s="13">
         <v>41</v>
       </c>
       <c r="JW13" s="13">
         <v>43</v>
       </c>
       <c r="JX13" s="13">
         <v>44</v>
       </c>
       <c r="JY13" s="13">
         <v>44</v>
       </c>
       <c r="JZ13" s="10">
         <v>45</v>
       </c>
-    </row>
-    <row r="14" spans="1:286">
+      <c r="KA13" s="10">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="14" spans="1:287">
       <c r="A14" s="18" t="s">
         <v>244</v>
       </c>
       <c r="B14" s="15" t="s">
         <v>247</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>236</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>245</v>
       </c>
       <c r="GW14" s="13">
         <v>25</v>
       </c>
       <c r="GX14" s="13">
         <v>27</v>
       </c>
       <c r="GY14" s="13">
         <v>28</v>
       </c>
       <c r="GZ14" s="13">
         <v>28</v>
       </c>
       <c r="HA14" s="13">
@@ -8322,50 +8353,53 @@
         <v>44</v>
       </c>
       <c r="JS14" s="13">
         <v>44</v>
       </c>
       <c r="JT14" s="13">
         <v>43</v>
       </c>
       <c r="JU14" s="13">
         <v>43</v>
       </c>
       <c r="JV14" s="13">
         <v>44</v>
       </c>
       <c r="JW14" s="13">
         <v>44</v>
       </c>
       <c r="JX14" s="13">
         <v>45</v>
       </c>
       <c r="JY14" s="13">
         <v>43</v>
       </c>
       <c r="JZ14" s="10">
         <v>43</v>
+      </c>
+      <c r="KA14" s="10">
+        <v>42</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="6"/>
       <c r="B24" s="6"/>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="6"/>
       <c r="B25" s="6"/>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" s="6"/>
       <c r="B26" s="6"/>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" s="6"/>
       <c r="B27" s="6"/>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" s="6"/>
       <c r="B28" s="6"/>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" s="6"/>
       <c r="B29" s="6"/>