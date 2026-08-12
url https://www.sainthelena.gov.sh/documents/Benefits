--- v3 (2026-07-21)
+++ v4 (2026-08-12)
@@ -26,51 +26,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="B:\Corporate Services\Corporate Policy &amp; Planning\Statistics\Databanks\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9264"/>
   </bookViews>
   <sheets>
     <sheet name="About" sheetId="49" r:id="rId1"/>
     <sheet name="Month" sheetId="46" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="About">Month!$A$2:$E$9</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="415" uniqueCount="333">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="417" uniqueCount="334">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>A new Basic Island Pension scheme was introduced in April 2011</t>
   </si>
   <si>
     <t>Receiving Social Security Benefits, pre-2011</t>
   </si>
   <si>
     <t>Receiving Basic Island Pension (BIP)</t>
   </si>
   <si>
     <t>Receiving Disability Allowance</t>
   </si>
   <si>
@@ -1025,51 +1025,54 @@
   <si>
     <t>2025, 11</t>
   </si>
   <si>
     <t>2025, 12</t>
   </si>
   <si>
     <t>2026, 01</t>
   </si>
   <si>
     <t>2026, 02</t>
   </si>
   <si>
     <t>2026, 03</t>
   </si>
   <si>
     <t>2026, 04</t>
   </si>
   <si>
     <t>2026, 05</t>
   </si>
   <si>
     <t>2026, 06</t>
   </si>
   <si>
-    <t>This file was last updated on July 17, 2026.</t>
+    <t>2026, 07</t>
+  </si>
+  <si>
+    <t>This file was last updated on August 11, 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_)_£_ ;_ * \(#,##0.00\)_£_ ;_ * &quot;-&quot;??_)_£_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="38">
     <font>
       <sz val="12"/>
       <name val="Arial MT"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -2360,51 +2363,51 @@
   <dimension ref="A1:G111"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="121.08984375" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="121.08984375" style="2"/>
     <col min="2" max="16384" width="121.08984375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="100.8">
       <c r="A1" s="8" t="s">
         <v>310</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="7"/>
       <c r="G1" s="5"/>
     </row>
     <row r="2" spans="1:7" ht="30.75" customHeight="1">
       <c r="A2" s="1" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="6" t="s">
         <v>221</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
@@ -3049,77 +3052,78 @@
       <c r="B109" s="3"/>
       <c r="C109" s="3"/>
       <c r="D109" s="3"/>
       <c r="E109" s="3"/>
     </row>
     <row r="110" spans="2:5">
       <c r="B110" s="3"/>
       <c r="C110" s="3"/>
       <c r="D110" s="3"/>
       <c r="E110" s="3"/>
     </row>
     <row r="111" spans="2:5">
       <c r="B111" s="3"/>
       <c r="C111" s="3"/>
       <c r="D111" s="3"/>
       <c r="E111" s="3"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:KA32"/>
+  <dimension ref="A1:KB32"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="1" topLeftCell="JP2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="KA1" sqref="KA1"/>
+      <selection pane="bottomRight" activeCell="KB1" sqref="KB1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="20.453125" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="23.6328125" style="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="41.6328125" style="10" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="20.36328125" style="10" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="30.453125" style="10" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="97.26953125" style="10" bestFit="1" customWidth="1"/>
     <col min="6" max="239" width="6.90625" style="13" customWidth="1"/>
     <col min="240" max="241" width="6.90625" style="16" customWidth="1"/>
     <col min="242" max="285" width="6.90625" style="13" customWidth="1"/>
     <col min="286" max="286" width="6.54296875" style="10" bestFit="1" customWidth="1"/>
     <col min="287" max="287" width="6.54296875" style="10" customWidth="1"/>
-    <col min="288" max="315" width="6.1796875" style="10" customWidth="1"/>
+    <col min="288" max="288" width="6.54296875" style="10" bestFit="1" customWidth="1"/>
+    <col min="289" max="315" width="6.1796875" style="10" customWidth="1"/>
     <col min="316" max="325" width="5.453125" style="10" customWidth="1"/>
     <col min="326" max="16384" width="20.453125" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:287" s="9" customFormat="1">
+    <row r="1" spans="1:288" s="9" customFormat="1">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="11" t="s">
         <v>193</v>
       </c>
       <c r="C1" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="11" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="12" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="12" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I1" s="12" t="s">
@@ -3937,52 +3941,55 @@
       </c>
       <c r="JT1" s="12" t="s">
         <v>324</v>
       </c>
       <c r="JU1" s="12" t="s">
         <v>325</v>
       </c>
       <c r="JV1" s="12" t="s">
         <v>326</v>
       </c>
       <c r="JW1" s="12" t="s">
         <v>327</v>
       </c>
       <c r="JX1" s="12" t="s">
         <v>328</v>
       </c>
       <c r="JY1" s="12" t="s">
         <v>329</v>
       </c>
       <c r="JZ1" s="12" t="s">
         <v>330</v>
       </c>
       <c r="KA1" s="12" t="s">
         <v>331</v>
       </c>
-    </row>
-    <row r="2" spans="1:287">
+      <c r="KB1" s="12" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="2" spans="1:288">
       <c r="A2" s="17" t="s">
         <v>201</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>213</v>
       </c>
       <c r="C2" s="10" t="s">
         <v>194</v>
       </c>
       <c r="D2" s="10" t="s">
         <v>196</v>
       </c>
       <c r="E2" s="10" t="s">
         <v>200</v>
       </c>
       <c r="F2" s="13">
         <v>78</v>
       </c>
       <c r="G2" s="13">
         <v>67</v>
       </c>
       <c r="H2" s="13">
         <v>74</v>
       </c>
       <c r="I2" s="13">
@@ -4243,51 +4250,51 @@
       <c r="CP2" s="13">
         <v>31</v>
       </c>
       <c r="CQ2" s="13">
         <v>33</v>
       </c>
       <c r="CR2" s="13">
         <v>35</v>
       </c>
       <c r="CS2" s="13">
         <v>39</v>
       </c>
       <c r="CT2" s="13">
         <v>52</v>
       </c>
       <c r="CU2" s="13">
         <v>34</v>
       </c>
       <c r="CV2" s="13">
         <v>36</v>
       </c>
       <c r="CW2" s="13">
         <v>30</v>
       </c>
     </row>
-    <row r="3" spans="1:287">
+    <row r="3" spans="1:288">
       <c r="A3" s="17" t="s">
         <v>202</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="10" t="s">
         <v>194</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>196</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>197</v>
       </c>
       <c r="F3" s="13">
         <v>652</v>
       </c>
       <c r="G3" s="13">
         <v>645</v>
       </c>
       <c r="H3" s="13">
         <v>648</v>
       </c>
       <c r="I3" s="13">
@@ -4548,51 +4555,51 @@
       <c r="CP3" s="13">
         <v>742</v>
       </c>
       <c r="CQ3" s="13">
         <v>749</v>
       </c>
       <c r="CR3" s="13">
         <v>750</v>
       </c>
       <c r="CS3" s="13">
         <v>741</v>
       </c>
       <c r="CT3" s="13">
         <v>743</v>
       </c>
       <c r="CU3" s="13">
         <v>735</v>
       </c>
       <c r="CV3" s="13">
         <v>729</v>
       </c>
       <c r="CW3" s="13">
         <v>729</v>
       </c>
     </row>
-    <row r="4" spans="1:287">
+    <row r="4" spans="1:288">
       <c r="A4" s="17" t="s">
         <v>203</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>211</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>194</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>196</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>199</v>
       </c>
       <c r="F4" s="13">
         <v>167</v>
       </c>
       <c r="G4" s="13">
         <v>174</v>
       </c>
       <c r="H4" s="13">
         <v>176</v>
       </c>
       <c r="I4" s="13">
@@ -4853,51 +4860,51 @@
       <c r="CP4" s="13">
         <v>20</v>
       </c>
       <c r="CQ4" s="13">
         <v>20</v>
       </c>
       <c r="CR4" s="13">
         <v>20</v>
       </c>
       <c r="CS4" s="13">
         <v>19</v>
       </c>
       <c r="CT4" s="13">
         <v>21</v>
       </c>
       <c r="CU4" s="13">
         <v>19</v>
       </c>
       <c r="CV4" s="13">
         <v>14</v>
       </c>
       <c r="CW4" s="13">
         <v>15</v>
       </c>
     </row>
-    <row r="5" spans="1:287">
+    <row r="5" spans="1:288">
       <c r="A5" s="17" t="s">
         <v>204</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>208</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>195</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>196</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>198</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>210</v>
       </c>
       <c r="EB5" s="13">
         <v>183</v>
       </c>
       <c r="EC5" s="13">
         <v>189</v>
       </c>
       <c r="ED5" s="13">
@@ -5340,52 +5347,55 @@
       </c>
       <c r="JT5" s="13">
         <v>277</v>
       </c>
       <c r="JU5" s="13">
         <v>276</v>
       </c>
       <c r="JV5" s="13">
         <v>274</v>
       </c>
       <c r="JW5" s="13">
         <v>264</v>
       </c>
       <c r="JX5" s="13">
         <v>263</v>
       </c>
       <c r="JY5" s="13">
         <v>255</v>
       </c>
       <c r="JZ5" s="10">
         <v>262</v>
       </c>
       <c r="KA5" s="10">
         <v>264</v>
       </c>
-    </row>
-    <row r="6" spans="1:287">
+      <c r="KB5" s="10">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="6" spans="1:288">
       <c r="A6" s="17" t="s">
         <v>205</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>194</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>196</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>210</v>
       </c>
       <c r="DJ6" s="13">
         <v>578</v>
       </c>
       <c r="DK6" s="13">
         <v>599</v>
       </c>
       <c r="DL6" s="13">
@@ -5873,52 +5883,55 @@
       </c>
       <c r="JT6" s="13">
         <v>903</v>
       </c>
       <c r="JU6" s="13">
         <v>902</v>
       </c>
       <c r="JV6" s="13">
         <v>902</v>
       </c>
       <c r="JW6" s="13">
         <v>900</v>
       </c>
       <c r="JX6" s="13">
         <v>903</v>
       </c>
       <c r="JY6" s="13">
         <v>905</v>
       </c>
       <c r="JZ6" s="10">
         <v>908</v>
       </c>
       <c r="KA6" s="10">
         <v>907</v>
       </c>
-    </row>
-    <row r="7" spans="1:287">
+      <c r="KB6" s="10">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="7" spans="1:288">
       <c r="A7" s="17" t="s">
         <v>206</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>212</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>194</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>196</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>200</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>210</v>
       </c>
       <c r="EB7" s="13">
         <v>8</v>
       </c>
       <c r="EC7" s="13">
         <v>12</v>
       </c>
       <c r="ED7" s="13">
@@ -6361,52 +6374,55 @@
       </c>
       <c r="JT7" s="13" t="s">
         <v>273</v>
       </c>
       <c r="JU7" s="13" t="s">
         <v>273</v>
       </c>
       <c r="JV7" s="13" t="s">
         <v>273</v>
       </c>
       <c r="JW7" s="13" t="s">
         <v>273</v>
       </c>
       <c r="JX7" s="13" t="s">
         <v>273</v>
       </c>
       <c r="JY7" s="13" t="s">
         <v>273</v>
       </c>
       <c r="JZ7" s="13" t="s">
         <v>273</v>
       </c>
       <c r="KA7" s="13" t="s">
         <v>273</v>
       </c>
-    </row>
-    <row r="8" spans="1:287">
+      <c r="KB7" s="13" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="8" spans="1:288">
       <c r="A8" s="19" t="s">
         <v>276</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>274</v>
       </c>
       <c r="HW8" s="13">
         <v>35</v>
       </c>
       <c r="HX8" s="13">
         <v>31</v>
       </c>
       <c r="HY8" s="13">
         <v>23</v>
       </c>
       <c r="HZ8" s="13">
         <v>16</v>
       </c>
       <c r="IA8" s="13">
         <v>26</v>
       </c>
       <c r="IB8" s="13">
         <v>28</v>
       </c>
       <c r="IC8" s="13">
@@ -6540,52 +6556,55 @@
       </c>
       <c r="JT8" s="13">
         <v>43</v>
       </c>
       <c r="JU8" s="13">
         <v>46</v>
       </c>
       <c r="JV8" s="13">
         <v>41</v>
       </c>
       <c r="JW8" s="13">
         <v>36</v>
       </c>
       <c r="JX8" s="13">
         <v>31</v>
       </c>
       <c r="JY8" s="13">
         <v>36</v>
       </c>
       <c r="JZ8" s="10">
         <v>35</v>
       </c>
       <c r="KA8" s="10">
         <v>37</v>
       </c>
-    </row>
-    <row r="9" spans="1:287">
+      <c r="KB8" s="10">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="9" spans="1:288">
       <c r="A9" s="17" t="s">
         <v>207</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>194</v>
       </c>
       <c r="D9" s="10" t="s">
         <v>196</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>209</v>
       </c>
       <c r="F9" s="13">
         <v>68</v>
       </c>
       <c r="G9" s="13">
         <v>70</v>
       </c>
       <c r="H9" s="13">
         <v>70</v>
       </c>
       <c r="I9" s="13">
@@ -6846,51 +6865,51 @@
       <c r="CP9" s="13">
         <v>99</v>
       </c>
       <c r="CQ9" s="13">
         <v>102</v>
       </c>
       <c r="CR9" s="13">
         <v>104</v>
       </c>
       <c r="CS9" s="13">
         <v>103</v>
       </c>
       <c r="CT9" s="13">
         <v>105</v>
       </c>
       <c r="CU9" s="13">
         <v>104</v>
       </c>
       <c r="CV9" s="13">
         <v>105</v>
       </c>
       <c r="CW9" s="13">
         <v>104</v>
       </c>
     </row>
-    <row r="10" spans="1:287" s="15" customFormat="1">
+    <row r="10" spans="1:288" s="15" customFormat="1">
       <c r="A10" s="14" t="s">
         <v>240</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>249</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>236</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>245</v>
       </c>
       <c r="F10" s="16"/>
       <c r="G10" s="16"/>
       <c r="H10" s="16"/>
       <c r="I10" s="16"/>
       <c r="J10" s="16"/>
       <c r="K10" s="16"/>
       <c r="L10" s="16"/>
       <c r="M10" s="16"/>
       <c r="N10" s="16"/>
       <c r="O10" s="16"/>
       <c r="P10" s="16"/>
       <c r="Q10" s="16"/>
       <c r="R10" s="16"/>
@@ -7305,52 +7324,55 @@
       </c>
       <c r="JT10" s="16">
         <v>22</v>
       </c>
       <c r="JU10" s="16">
         <v>22</v>
       </c>
       <c r="JV10" s="16">
         <v>23</v>
       </c>
       <c r="JW10" s="16">
         <v>23</v>
       </c>
       <c r="JX10" s="16">
         <v>23</v>
       </c>
       <c r="JY10" s="16">
         <v>23</v>
       </c>
       <c r="JZ10" s="15">
         <v>23</v>
       </c>
       <c r="KA10" s="15">
         <v>24</v>
       </c>
-    </row>
-    <row r="11" spans="1:287">
+      <c r="KB10" s="15">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11" spans="1:288">
       <c r="A11" s="14" t="s">
         <v>241</v>
       </c>
       <c r="B11" s="15" t="s">
         <v>250</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>236</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>245</v>
       </c>
       <c r="GW11" s="13">
         <v>65</v>
       </c>
       <c r="GX11" s="13">
         <v>64</v>
       </c>
       <c r="GY11" s="13">
         <v>65</v>
       </c>
       <c r="GZ11" s="13">
         <v>66</v>
       </c>
       <c r="HA11" s="13">
@@ -7568,52 +7590,55 @@
       </c>
       <c r="JT11" s="13">
         <v>56</v>
       </c>
       <c r="JU11" s="13">
         <v>56</v>
       </c>
       <c r="JV11" s="13">
         <v>57</v>
       </c>
       <c r="JW11" s="13">
         <v>59</v>
       </c>
       <c r="JX11" s="13">
         <v>59</v>
       </c>
       <c r="JY11" s="13">
         <v>59</v>
       </c>
       <c r="JZ11" s="10">
         <v>59</v>
       </c>
       <c r="KA11" s="10">
         <v>58</v>
       </c>
-    </row>
-    <row r="12" spans="1:287">
+      <c r="KB11" s="10">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="12" spans="1:288">
       <c r="A12" s="14" t="s">
         <v>242</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>251</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>236</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>245</v>
       </c>
       <c r="GW12" s="13">
         <v>60</v>
       </c>
       <c r="GX12" s="13">
         <v>63</v>
       </c>
       <c r="GY12" s="13">
         <v>63</v>
       </c>
       <c r="GZ12" s="13">
         <v>65</v>
       </c>
       <c r="HA12" s="13">
@@ -7831,52 +7856,55 @@
       </c>
       <c r="JT12" s="13">
         <v>37</v>
       </c>
       <c r="JU12" s="13">
         <v>36</v>
       </c>
       <c r="JV12" s="13">
         <v>37</v>
       </c>
       <c r="JW12" s="13">
         <v>38</v>
       </c>
       <c r="JX12" s="13">
         <v>42</v>
       </c>
       <c r="JY12" s="13">
         <v>42</v>
       </c>
       <c r="JZ12" s="10">
         <v>43</v>
       </c>
       <c r="KA12" s="10">
         <v>42</v>
       </c>
-    </row>
-    <row r="13" spans="1:287">
+      <c r="KB12" s="10">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="13" spans="1:288">
       <c r="A13" s="18" t="s">
         <v>243</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>246</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>236</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>245</v>
       </c>
       <c r="GW13" s="13">
         <v>9</v>
       </c>
       <c r="GX13" s="13">
         <v>11</v>
       </c>
       <c r="GY13" s="13">
         <v>12</v>
       </c>
       <c r="GZ13" s="13">
         <v>13</v>
       </c>
       <c r="HA13" s="13">
@@ -8094,52 +8122,55 @@
       </c>
       <c r="JT13" s="13">
         <v>43</v>
       </c>
       <c r="JU13" s="13">
         <v>43</v>
       </c>
       <c r="JV13" s="13">
         <v>41</v>
       </c>
       <c r="JW13" s="13">
         <v>43</v>
       </c>
       <c r="JX13" s="13">
         <v>44</v>
       </c>
       <c r="JY13" s="13">
         <v>44</v>
       </c>
       <c r="JZ13" s="10">
         <v>45</v>
       </c>
       <c r="KA13" s="10">
         <v>48</v>
       </c>
-    </row>
-    <row r="14" spans="1:287">
+      <c r="KB13" s="10">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="14" spans="1:288">
       <c r="A14" s="18" t="s">
         <v>244</v>
       </c>
       <c r="B14" s="15" t="s">
         <v>247</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>236</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>245</v>
       </c>
       <c r="GW14" s="13">
         <v>25</v>
       </c>
       <c r="GX14" s="13">
         <v>27</v>
       </c>
       <c r="GY14" s="13">
         <v>28</v>
       </c>
       <c r="GZ14" s="13">
         <v>28</v>
       </c>
       <c r="HA14" s="13">
@@ -8355,50 +8386,53 @@
       <c r="JS14" s="13">
         <v>44</v>
       </c>
       <c r="JT14" s="13">
         <v>43</v>
       </c>
       <c r="JU14" s="13">
         <v>43</v>
       </c>
       <c r="JV14" s="13">
         <v>44</v>
       </c>
       <c r="JW14" s="13">
         <v>44</v>
       </c>
       <c r="JX14" s="13">
         <v>45</v>
       </c>
       <c r="JY14" s="13">
         <v>43</v>
       </c>
       <c r="JZ14" s="10">
         <v>43</v>
       </c>
       <c r="KA14" s="10">
+        <v>42</v>
+      </c>
+      <c r="KB14" s="10">
         <v>42</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="6"/>
       <c r="B24" s="6"/>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="6"/>
       <c r="B25" s="6"/>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" s="6"/>
       <c r="B26" s="6"/>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" s="6"/>
       <c r="B27" s="6"/>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" s="6"/>
       <c r="B28" s="6"/>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" s="6"/>
@@ -8417,69 +8451,54 @@
       <c r="B32" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FA7CC9C01A01214D806DA3AF257C230A" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9356f25f0898e190126f25044d1ea66b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c64490b4aec6201516c3a874156f37b2">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
@@ -8549,93 +8568,108 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CD0181C-6B48-43BA-BF0E-54F9EA77C0E2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C1254A3-DC5F-46BF-A723-E2E9E9B8339B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92125F4B-83FE-4925-8B03-2575EFB1671A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA0947CE-1837-43BE-BDD4-1941953B1382}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...22 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>